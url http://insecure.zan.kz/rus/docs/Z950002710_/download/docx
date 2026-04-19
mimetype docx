--- v2 (2026-03-04)
+++ v3 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4fed9ee" w14:textId="4fed9ee">
+    <w:p w14:paraId="cea9f95" w14:textId="cea9f95">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6732,684 +6732,656 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-8) определять удостоверяющий центр информационной безопасности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z104" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-9) осуществлять государственный контроль по выданным разрешениям в сферах обеспечения информационной безопасности и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в форме проверок, проводимых на соответствие квалификационным или разрешительным требованиям по выданным разрешениям, и внеплановых проверок в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t>      22) (исключен);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществлять иные функции, предусмотренные настоящим Законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 16.11.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 476</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.03.2000 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 21.03.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 08.04.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 23.04.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 08.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 03.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со 02.01.2015); от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2016); от 22.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 10.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.04.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 128-VI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 231-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...562 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7701,68 +7673,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 145 исключена Законом РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="24"/>
+    <w:bookmarkStart w:name="z5" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3-1. ПРИМЕНЕНИЕ СОТРУДНИКАМИ И ВОЕННОСЛУЖАЩИМИ ОРГАНОВ НАЦИОНАЛЬНОЙ БЕЗОПАСНОСТИ ФИЗИЧЕСКОЙ СИЛЫ, СПЕЦИАЛЬНЫХ СРЕДСТВ, ОРУЖИЯ И ВОЕННОЙ ТЕХНИКИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 3-1 в соответствии с Законом РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8274,70 +8246,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) для остановки транспортного средства, водитель которого не выполнил требование сотрудника или военнослужащего органов национальной безопасности остановиться, если другими способами невозможно предотвратить реальную угрозу для охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в случаях необходимой обороны и крайней необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="25"/>
+    <w:bookmarkStart w:name="z90" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) для пресечения нарушения воздушного пространства беспилотными воздушными судами над территорией объектов органов национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Запрещается применять специальные средства в сторону охраняемого лица, а также в отношении женщин с видимыми признаками беременности, лиц с явными признаками инвалидности и малолетних, кроме случаев совершения ими нападения на сотрудников или военнослужащих органов национальной безопасности, граждан и охраняемых лиц, угрожающего их жизни и здоровью, группового нападения либо оказания вооруженного сопротивления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8665,70 +8637,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) для подачи сигнала тревоги или вызова помощи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в случаях необходимой обороны и крайней необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="26"/>
+    <w:bookmarkStart w:name="z91" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) для пресечения нарушения воздушного пространства беспилотными воздушными судами над территорией объектов органов национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Запрещается применять оружие в сторону охраняемых лиц, а также в отношении женщин, лиц с явными признаками инвалидности и несовершеннолетних, за исключением случаев наличия реальной угрозы здоровью и жизни граждан, сотрудников или военнослужащих органов национальной безопасности, а также совершения ими вооруженного нападения, оказания ими вооруженного сопротивления, группового нападения, захвата заложников, объектов, транспортных средств, в том числе воздушных судов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8859,80 +8831,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Кадры органов национальной безопасности и их правовое положение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Состав кадров органов национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9057,150 +9029,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Сотрудники и военнослужащие органов национальной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="28"/>
+    <w:bookmarkStart w:name="z22" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Исключен Законом РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z24" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z24" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Органы военной контрразведки могут комплектоваться военнослужащими, перемещенными из Вооруженных Сил, других войск и воинских формирований Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z26" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z26" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для решения задач по обеспечению безопасности государства сотрудники и военнослужащие органов национальной безопасности могут быть прикомандированы к государственным органам, а также организациям с согласия их руководителей в установленном порядке с оставлением на службе в специальных государственных органах и действительной воинской службе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z29" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сотрудники состоят на специальном учете в органах национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Офицерский состав и военнослужащие, проходящие воинскую службу по контракту на должностях солдат, матросов, сержантов и старшин органов национальной безопасности, состоят в кадрах, действующем резерве или запасе органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9247,70 +9219,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="32"/>
+    <w:bookmarkStart w:name="z93" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сотрудники органов национальной безопасности могут переходить в категорию военнослужащих органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9914,110 +9886,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сотрудники и военнослужащие органов национальной безопасности и члены их семей пользуются медицинским и санаторно-курортным обслуживанием в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае гибели сотрудника или военнослужащего органов национальной безопасности при исполнении служебных обязанностей или профессионального долга семья погибшего имеет право на получение не позднее одного года со дня его гибели жилища из государственного жилищного фонда на условиях и в порядке, установленных жилищным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="33"/>
+    <w:bookmarkStart w:name="z75" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Официальные представители органов национальной безопасности в загранучреждениях Республики Казахстан и их помощники, направленные в загранучреждения Республики Казахстан, приравниваются к соответствующим должностям сотрудников дипломатической службы Республики Казахстан в вопросах дипломатических привилегий и иммунитета, оплаты и условий труда, а также социального и медицинского обеспечения, в том числе членов их семей, предусмотренных законодательством Республики Казахстан о дипломатической службе. При этом за официальными представителями органов национальной безопасности в загранучреждениях Республики Казахстан и их помощниками сохраняются оклад по специальному или воинскому званию, надбавки за особые условия прохождения службы и другие надбавки, а также права, гарантии, льготы, компенсации, установленные законодательством Республики Казахстан для сотрудников и военнослужащих специальных государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z76" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z76" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансирование деятельности официальных представителей органов национальной безопасности в загранучреждениях Республики Казахстан и их помощников, направленных в загранучреждения Республики Казахстан, осуществляется в объеме и порядке, установленных законодательством Республики Казахстан о дипломатической службе, по приравненным должностям за счет бюджетных средств, выделенных для Комитета национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z77" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z77" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приравнивание должностей официальных представителей органов национальной безопасности в загранучреждениях Республики Казахстан и их помощников к сотрудникам дипломатической службы Республики Казахстан загранучреждений Республики Казахстан осуществляется согласно совместному решению Председателя Комитета национальной безопасности и Министра иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10346,80 +10318,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заключительные и переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Обеспечение органов национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10887,70 +10859,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 27. Порядок вступления в силу настоящего Закона </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вступает в силу с 1 января 1996 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="37"/>
+    <w:bookmarkStart w:name="z97" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приостановить до 1 января 2024 года действие подпунктов 13-1) и 13-2) статьи 12 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>