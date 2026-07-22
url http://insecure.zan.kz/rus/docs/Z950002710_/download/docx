--- v3 (2026-04-19)
+++ v4 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cea9f95" w14:textId="cea9f95">
+    <w:p w14:paraId="1990020" w14:textId="1990020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -330,120 +330,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы национальной безопасности Республики Казахстан (далее – органы национальной безопасности) – непосредственно подчиненные и подотчетные Президенту Республики Казахстан специальные государственные органы, являющиеся составной частью системы обеспечения безопасности Республики Казахстан, целями деятельности которых являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z100" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечение безопасности личности и общества, защиты конституционного строя, государственного суверенитета, территориальной целостности, экономического, научно-технического и оборонного потенциала страны;</w:t>
+      1) обеспечение безопасности личности и общества, защиты основ конституционного строя, Суверенитета и Независимости, унитарности, территориальной целостности, экономического, научно-технического и оборонного потенциала Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z101" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осуществление и координирование разведывательной деятельности в целях обеспечения Президента Республики Казахстан, Председателя Совета Безопасности Республики Казахстан, Парламента Республики Казахстан, Правительства Республики Казахстан и других государственных органов и организаций разведывательной информацией для принятия решений, а также содействие в реализации политики руководства государства в политической, финансово-экономической, военно-политической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Казахстана.</w:t>
+      2) осуществление и координирование разведывательной деятельности в целях обеспечения Президента Республики Казахстан, Курултая Республики Казахстан, Правительства Республики Казахстан и других государственных органов и организаций разведывательной информацией для принятия решений, а также содействие в реализации политики руководства государства в политической, финансово-экономической, военно-политической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Казахстана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 1 - в редакции Закона РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -622,50 +642,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 3) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) противодействие техническим разведкам – деятельность в сфере информационной безопасности, направленная на предотвращение утечки по техническим каналам сведений, составляющих государственные секреты, преднамеренного воздействия на них техническими средствами, включая программные и аппаратно-программные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -957,89 +1045,195 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) координация и осуществление деятельности по противодействию техническим разведкам в отношении сведений, составляющих государственные секреты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) выявление, предупреждение и пресечение терроризма и иной деятельности, направленной на насильственное изменение конституционного строя, нарушение целостности и подрыв безопасности Республики Казахстан; </w:t>
+      4) выявление, предупреждение и пресечение терроризма и иной деятельности, направленной на насильственное изменение основ конституционного строя, нарушение территориальной целостности и подрыв национальной безопасности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) координация деятельности в сфере противодействия терроризму и экстремизму в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить подпунктом 4-2) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) выявление, пресечение, раскрытие и расследование уголовных правонарушений, отнесенных законодательством к ведению органов национальной безопасности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z105" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) борьба с коррупцией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) обеспечение Президента Республики Казахстан, государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан правительственной связью в мирное и военное время; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1331,51 +1525,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 28.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 128-VI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1721,70 +1955,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Права и свободы человека и гражданина могут быть ограничены исключительно в случаях и порядке, прямо предусмотренных законом. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В пределах, установленных законодательством, органы национальной безопасности обязаны обеспечить каждому гражданину возможность ознакомиться с затрагивающими его права и интересы документами, и решениями. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="10"/>
+    <w:bookmarkStart w:name="z98" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Действия (бездействие) органов национальной безопасности, их сотрудников, военнослужащих и работников могут быть обжалованы в вышестоящие органы национальной безопасности, прокуратуру, суд в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1877,51 +2111,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 6. Взаимодействие и сотрудничество органов национальной безопасности с государственными органами и организациями Республики, специальными службами иностранных государств</w:t>
+        <w:t>Статья 6. Взаимодействие и сотрудничество органов национальной безопасности с государственными органами и организациями Республики Казахстан, специальными службами иностранных государств</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 6 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Органы национальной безопасности осуществляют свою деятельность во взаимодействии с государственными органами и организациями Республики Казахстан. Должностные лица государственных органов, организаций, командование воинских формирований и частей обязаны оказывать содействие органам национальной безопасности в решении возложенных на них задач. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1941,164 +2213,260 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В статью 6 внесены изменения - Законами РК от 16 мая 1997 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 16 мая 1997 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 21 марта 2002 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 309</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">; от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Система и организация деятельности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>органов национальной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7. Система органов национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч 1 статьи 7 предусматриваются изменения Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единую систему органов национальной безопасности Республики Казахстан составляют Комитет национальной безопасности Республики Казахстан (далее – Комитет национальной безопасности), его ведомства, территориальные и иные органы национальной безопасности, подразделения специального назначения, учебные заведения, научно-исследовательские учреждения и другие подведомственные организации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2223,51 +2591,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Комитет национальной безопасности: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) образуется, упраздняется и реорганизуется Президентом Республики и не входит в систему центральных исполнительных органов Республики; </w:t>
+      1) образуется, упраздняется и реорганизуется Президентом Республики Казахстан и не входит в систему центральных исполнительных органов Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет руководство ведомствами Комитета национальной безопасности, территориальными и иными органами национальной безопасности, а также подведомственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2575,51 +2943,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2649,68 +3037,240 @@
       1. Ведомства Комитета национальной безопасности создаются для реализации возложенных на органы национальной безопасности задач по отдельным направлениям их деятельности. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ведомства Комитета национальной безопасности: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) образуются, упраздняются и реорганизуются Президентом Республики Казахстан по представлению председателя Комитета национальной безопасности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 2) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) возглавляются директорами, которые назначаются на должности и освобождаются от должностей Президентом Республики Казахстан по представлению председателя Комитета национальной безопасности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2853,69 +3413,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Территориальные органы Комитета национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Территориальные органы Комитета национальной безопасности по областям, городам республиканского значения и столице и подчиненные им городские и районные управления (отделы, отделения) создаются для реализации возложенных на органы национальной безопасности задач на соответствующей территории. </w:t>
+      1. Территориальные органы Комитета национальной безопасности по столице, областям и городам республиканского значения и подчиненные им городские и районные управления (отделы, отделения) создаются для реализации возложенных на органы национальной безопасности задач на соответствующей территории. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Территориальные органы Комитета национальной безопасности по областям, городам республиканского значения и столице являются юридическими лицами, имеют действительные и условные наименования, печати и штампы, счета, основные фонды, объекты социально-культурного и медицинского назначения. </w:t>
+      2. Территориальные органы Комитета национальной безопасности по столице, областям и городам республиканского значения являются юридическими лицами, имеют действительные и условные наименования, печати и штампы, счета, основные фонды, объекты социально-культурного и медицинского назначения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В оперативно-служебной деятельности территориальные органы Комитета национальной безопасности независимы от местных представительных и исполнительных органов и их должностных лиц. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2977,51 +3537,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3374,50 +3954,136 @@
         <w:t>Статья 11. Подразделения специального назначения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделения специального назначения создаются для пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч 2 статьи 11 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделения специального назначения участвуют в оперативно-боевых и иных мероприятиях, проводимых органами национальной безопасности в порядке, определяемом Председателем Комитета национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3558,131 +4224,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Компетенция органов национальной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Обязанности органов национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Органы национальной безопасности в пределах своих полномочий обязаны: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) информировать Президента Республики Казахстан, Парламент Республики Казахстан, Правительство Республики Казахстан об угрозах безопасности страны; </w:t>
+      1) информировать Президента Республики Казахстан, Курултай Республики Казахстан, Правительство Республики Казахстан об угрозах безопасности страны; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять разведывательную деятельность в интересах Республики Казахстан в соответствии с Законом Республики Казахстан "О внешней разведке";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3692,145 +4358,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять контрразведывательную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) выявлять, предупреждать и пресекать терроризм и иную деятельность, направленную на насильственное изменение конституционного строя, нарушения целостности и подрыв безопасности Республики Казахстан; </w:t>
+      4) выявлять, предупреждать и пресекать терроризм и иную деятельность, направленную на насильственное изменение основ конституционного строя, нарушение территориальной целостности и подрыв национальной безопасности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) выявлять, пресекать, раскрывать и расследовать уголовные правонарушения, отнесенные законодательством к ведению органов национальной безопасности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) оказывать содействие государственным органам в предупреждении и пресечении деятельности на территории Республики Казахстан незаконных военизированных формирований, политических партий и профессиональных союзов других государств, партий на религиозной основе, а также финансирование политических партий и профессиональных союзов иностранными юридическими лицами и гражданами, иностранными государствами и международными организациями; </w:t>
+      6) оказывать содействие государственным органам в предупреждении и пресечении деятельности на территории Республики Казахстан незаконных военизированных формирований, политических партий и профессиональных союзов других государств, партий на религиозной основе, а также финансирование политических партий и профессиональных союзов иностранными юридическими лицами, иностранными гражданами и лицами без гражданства, юридическими лицами с иностранным участием, иностранными государствами и международными организациями; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разрабатывать и осуществлять меры по контрразведывательной защите сведений, составляющих государственные секреты, в государственных органах, воинских формированиях, частях и организациях, а также контролировать их деятельность в указанной сфере. Проводить специальную проверку граждан Республики Казахстан, оформляемых (переоформляемых) на допуск к информации, составляющей государственную и служебную тайну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) участвовать в разработке и осуществлении мер по обеспечению безопасности объектов оборонного комплекса, атомной энергетики, транспорта и связи, объектов жизнеобеспечения регионов и других стратегических объектов, перечень которых определяет Правительство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="13"/>
+    <w:bookmarkStart w:name="z103" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) участвовать в выполнении задач территориальной обороны Республики Казахстан в соответствии с Законом Республики Казахстан "О территориальной обороне Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 12 предусматривается дополнить подпунктами 8-2), 8-3) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) исключен Законом РК от 27.05.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3878,51 +4630,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) участвовать в обеспечении безопасности загранучреждений Республики Казахстан и их персонала;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) участвовать в соответствии с законодательством Республики Казахстан в решении вопросов, касающихся приема в гражданство Республики Казахстан и выхода из гражданства Республики Казахстан, выезда за границу граждан Республики Казахстан, въезда на территорию Республики Казахстан и выезда за ее пределы иностранцев и лиц без гражданства, а также режима их пребывания на территории Республики; </w:t>
+      10) участвовать в соответствии с законодательством Республики Казахстан в решении вопросов, касающихся приема в гражданство Республики Казахстан и выхода из гражданства Республики Казахстан, выезда за границу граждан Республики Казахстан, въезда на территорию Республики Казахстан и выезда за ее пределы иностранных граждан и лиц без гражданства, а также режима их пребывания на территории Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) принимать во взаимодействии с другими компетентными органами меры по обеспечению безопасности представительств иностранных государств и международных организаций на территории Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3953,90 +4705,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) участвовать в обеспечении безопасности Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивать охрану и защиту Государственной границы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="14"/>
+    <w:bookmarkStart w:name="z95" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) осуществлять процедуру подтверждения личности по дактилоскопической информации в отношении лиц, прошедших дактилоскопическую регистрацию, при пересечении Государственной границы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z96" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) осуществлять дактилоскопическую регистрацию иностранных граждан и лиц без гражданства, подлежащих выдворению за пределы Республики Казахстан либо подпадающих под действие международных договоров о реадмиссии, ратифицированных Республикой Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4095,106 +4847,372 @@
       15) выявлять радиоизлучения передающих радиоэлектронных средств, работа которых представляет угрозу безопасности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организовать шифровальную и дешифровальную работу, эксплуатировать, развивать правительственную связь, шифрованную и засекреченную связь, а также сети телекоммуникаций специального назначения, используемые в интересах органов национальной безопасности, обеспечивать их безопасность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 16-1) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1) организовывать и нести боевое дежурство в органах национальной безопасности в порядке, определяемом Председателем Комитета национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 16-2) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-2) организовывать и нести боевую службу в органах национальной безопасности в порядке, определяемом Председателем Комитета национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществлять меры по обеспечению собственной безопасности, в том числе по предотвращению технического проникновения к сведениям органов национальной безопасности, составляющим государственные секреты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 17-1) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1) принимать необходимые меры по обеспечению конспирации при проведении разведывательной, контрразведывательной, оперативно-розыскной деятельности, реализации материалов, отражающих результаты этой деятельности, а также недопущению рассекречивания источников информации путем распорядительной деятельности Председателя Комитета национальной безопасности или уполномоченного им должностного лица, обеспечивающей ограничение доступа к материалам оперативно-служебной деятельности до их облечения в гласную форму;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4251,146 +5269,412 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      18) обеспечивать мобилизационную готовность органов национальной безопасности; </w:t>
+        <w:t>
+      18) обеспечивать мобилизационную готовность органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 12 предусматривается дополнить подпунктом 18-1) в соответствии с Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) осуществлять подготовку кадров для органов национальной безопасности, их переподготовку и повышение квалификации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункта 19-1) предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19-1) осуществлять работу, направленную на патриотическое, нравственное и духовное воспитание кадрового состава и предупреждение правонарушений в органах национальной безопасности, в порядке, определяемом Председателем Комитета национальной безопасности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) проводить обязательную специальную проверку граждан Республики Казахстан, впервые поступающих на государственную службу или вновь поступающих на государственную службу после ее прекращения, а также претендующих на занятие должности судьи, служащего Национального Банка Республики Казахстан и его ведомств, служащего уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, авиационного инспектора уполномоченной организации в сфере гражданской авиации, осуществляющего контрольные и надзорные функции в области авиационной безопасности, в случаях, пределах и порядке, которые установлены законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z18" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 20) предусматривается дополнить частью второй в соответствии с Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1) проводить обязательную специальную проверку иностранцев, привлекаемых на работу в государственные органы Республики Казахстан, в пределах и порядке, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Органы национальной безопасности вправе не объяснять причину, послужившую основанием для отказа в приеме иностранца на работу в государственные органы Республики Казахстан;</w:t>
+      Органы национальной безопасности вправе не объяснять причину, послужившую основанием для отказа в приеме иностранного гражданина на работу в государственные органы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4565,50 +5849,136 @@
       22) представлять по запросу уполномоченного органа по финансовому мониторингу сведения из собственных информационных систем в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1) осуществлять меры по защите и продвижению национальных интересов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 12 предусматривается дополнить подпунктом 22-2) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) осуществлять иные функции, предусмотренные настоящим Законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5224,190 +6594,382 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 219-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Права органов национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органы национальной безопасности для выполнения возложенных на них обязанностей имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводить контрразведывательные мероприятия, общие и специальные оперативно-розыскные мероприятия, криминалистические исследования, привлекать к работе граждан Республики Казахстан на добровольной основе в качестве внештатных оперативных сотрудников в порядке, установленном Председателем Комитета национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) осуществлять оперативно-боевые мероприятия по пресечению противоправной деятельности в соответствии с разрабатываемыми специальными методиками, а также использовать специальные средства в соответствии с перечнем, утверждаемым Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1-2) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) осуществлять радиоэлектронную и радиотехническую разведку в соответствии с правилами, утверждаемыми Комитетом национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осуществлять проникновение в специальные службы иностранных государств и иные зарубежные организации, преступные группы, цели и действия которых направлены на подрыв безопасности государства, нарушение целостности Республики Казахстан, насильственное изменение конституционного строя;</w:t>
-[...17 lines deleted...]
-      3) самостоятельно или совместно с компетентными государственными органами решать вопросы о закрытии въезда и выдворении из Республики Казахстан иностранцев и лиц без гражданства, которые своими действиями создают угрозу или наносят ущерб безопасности общества и государства;</w:t>
+      2) осуществлять проникновение в специальные службы иностранных государств и иные зарубежные организации, преступные группы, цели и действия которых направлены на подрыв безопасности государства, нарушение целостности Республики Казахстан, насильственное изменение основ конституционного строя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) самостоятельно или совместно с компетентными государственными органами решать вопросы о закрытии въезда и выдворении из Республики Казахстан иностранных граждан и лиц без гражданства, которые своими действиями создают угрозу или наносят ущерб безопасности общества и государства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) при выявлении, пресечении, раскрытии и расследовании уголовных правонарушений, отнесенных законодательством к ведению органов национальной безопасности, давать обязательные для исполнения поручения другим органам в пределах, предусмотренных уголовно-процессуальным законодательством; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5530,50 +7092,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) беспрепятственно входить на территорию и в помещения организаций, воинских формирований и частей, жилые и иные принадлежащие гражданам помещения, на принадлежащие им земельные участки в целях пресечения уголовных правонарушений, преследования лиц, подозреваемых в их совершении, если промедление может поставить под угрозу жизнь и здоровье граждан, нанести ущерб безопасности страны. О случаях насильственного вхождения в жилые и иные принадлежащие гражданам помещения органы национальной безопасности уведомляют прокурора в течение двадцати четырех часов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) иметь изоляторы временного содержания, следственные изоляторы для содержания в установленном законодательством Республики Казахстан порядке лиц, в отношении которых в качестве меры пресечения избрано содержание под стражей или задержанных органами национальной безопасности по подозрению в совершении уголовных правонарушений. В отдельных случаях, по согласованию с органами национальной безопасности, задержанных и подвергнутых содержанию под стражей правоохранительными органами и судами, а также осужденных;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z106" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) конвоировать задержанных и лиц, заключенных под стражу, в порядке, определяемом Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществлять контроль, оказывать методическую и практическую помощь по вопросам обеспечения сохранности государственных секретов, коммерческой, банковской и иной охраняемой законом тайны, безопасности сетей телекоммуникаций специального назначения и шифровальной работы в уполномоченных государственных органах, органах военного управления, национальной безопасности и внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5703,51 +7285,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) получать безвозмездно и с соблюдением установленных законодательными актами Республики Казахстан требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов, воинских формирований, частей и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая электронные информационные ресурсы, которые предоставляются из информационных систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями;</w:t>
+      14) получать безвозмездно и с соблюдением установленных законами Республики Казахстан требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов, воинских формирований, частей и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая электронные информационные ресурсы, которые предоставляются из информационных систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) информировать местные представительные и исполнительные органы по вопросам, входящим в компетенцию органов национальной безопасности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5785,50 +7367,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч 1 подпункта 17) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) в целях зашифровки личности сотрудников и военнослужащих органов национальной безопасности, ведомственной принадлежности их подразделений, помещений и транспортных средств или личности граждан, оказывающих содействие органам национальной безопасности на конфиденциальной основе, использовать, изготавливать и (или) оформлять документы других государственных органов, а также организаций, порядок использования, изготовления и (или) оформления которых определяется председателем Комитета национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7337,82 +8987,274 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 231-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13-1. Официальное предостережение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч 1 статьи 13-1 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t>Статья 13-1. Официальное предостережение</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч 2 статьи 13-1 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об объявлении в письменной форме официального предостережения (далее – предостережение) принимается уполномоченным руководителем органа национальной безопасности Республики Казахстан после окончания проверки и подтверждения полученных сведений о совершении физическим или юридическим лицом деяния (действия или бездействия), создающего условия для совершения уголовных правонарушений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8246,1258 +10088,1780 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) для остановки транспортного средства, водитель которого не выполнил требование сотрудника или военнослужащего органов национальной безопасности остановиться, если другими способами невозможно предотвратить реальную угрозу для охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в случаях необходимой обороны и крайней необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 11) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) для пресечения нарушения воздушного пространства беспилотными воздушными судами над территорией объектов органов национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрещается применять специальные средства в сторону охраняемого лица, а также в отношении женщин с видимыми признаками беременности, лиц с явными признаками инвалидности и малолетних, кроме случаев совершения ими нападения на сотрудников или военнослужащих органов национальной безопасности, граждан и охраняемых лиц, угрожающего их жизни и здоровью, группового нападения либо оказания вооруженного сопротивления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Перечень специальных средств, используемых органами национальной безопасности, утверждается Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15-3 с изменениями, внесенными законами РК от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15-4. Применение оружия и использование военной техники</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сотрудники и военнослужащие органов национальной безопасности имеют право применять оружие и военную технику как крайнюю меру в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для отражения нападения на граждан, охраняемых лиц, а также лиц, защита и охрана которых поручена сотрудникам или военнослужащим органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для отражения нападения на здания, сооружения, помещения и другие объекты и транспортные средства, охраняемые органами национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для отражения нападения на сотрудников или военнослужащих органов национальной безопасности, членов их семей, других лиц, привлеченных этим органом к обеспечению охранных мероприятий, а также для пресечения попытки завладения оружием, транспортным средством, специальной и военной техникой органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) для защиты граждан от преступного посягательства, а также освобождения заложников, захваченных охраняемых объектов, сооружений и специальных грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) для задержания лиц, застигнутых при совершении уголовного правонарушения либо непосредственно после его совершения, оказывающих вооруженное сопротивление, а также вооруженного лица, отказывающегося выполнить законное требование о сдаче находящихся при нем оружия, боеприпасов, взрывчатых, ядовитых и радиоактивных веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) для нейтрализации и задержания лиц, совокупность внешних признаков и действий которых свидетельствует о наличии реальной угрозы жизни и здоровью других граждан, охраняемых лиц и сотрудников или военнослужащих органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) для пресечения побега из мест содержания под стражей подозреваемых и обвиняемых в совершении уголовных правонарушений или побега из-под конвоя лиц, задержанных по подозрению в совершении уголовного правонарушения, лиц, в отношении которых применена мера пресечения в виде заключения под стражу, осужденных к лишению свободы, а также для пресечения попытки насильственного освобождения указанных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) для остановки транспортного средства, если водитель создает реальную опасность жизни и здоровью охраняемых лиц и отказывается остановиться на требование сотрудника или военнослужащего органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) для защиты от нападения животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) для подачи сигнала тревоги или вызова помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в случаях необходимой обороны и крайней необходимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 12) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) для пресечения нарушения воздушного пространства беспилотными воздушными судами над территорией объектов органов национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрещается применять оружие в сторону охраняемых лиц, а также в отношении женщин, лиц с явными признаками инвалидности и несовершеннолетних, за исключением случаев наличия реальной угрозы здоровью и жизни граждан, сотрудников или военнослужащих органов национальной безопасности, а также совершения ими вооруженного нападения, оказания ими вооруженного сопротивления, группового нападения, захвата заложников, объектов, транспортных средств, в том числе воздушных судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Во всех случаях применения оружия сотрудники и военнослужащие органов национальной безопасности обязаны принять необходимые меры для обеспечения безопасности окружающих граждан и оказания неотложной медицинской помощи пострадавшим и доложить непосредственному начальнику о применении оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. О каждом случае применения оружия, специальных средств, физической силы, повлекшем гибель людей или иные тяжкие последствия, в течение двадцати четырех часов информируется прокурор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень видов оружия, военной техники и боевых комплектов боеприпасов, состоящих на вооружении органов национальной безопасности, утверждается Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15-4 с изменениями, внесенными законами РК от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кадры органов национальной безопасности и их правовое положение</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...23 lines deleted...]
-      3. Перечень специальных средств, используемых органами национальной безопасности, утверждается Правительством Республики Казахстан.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Состав кадров органов национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кадры органов национальной безопасности составляют сотрудники, военнослужащие и работники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. На службу в органы национальной безопасности зачисляются на добровольной основе граждане Республики Казахстан, достигшие восемнадцатилетнего возраста, но не старше предельного возраста по званиям, установленным законами, имеющие необходимые личные, моральные и профессиональные качества, уровень образования, состояние здоровья и физическое развитие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 15-3 с изменениями, внесенными законами РК от 03.07.2014 </w:t>
-[...49 lines deleted...]
-        <w:t>№ 174-VII</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч.1 пункта 3 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Лимит штатной численности органов национальной безопасности утверждается Президентом Республики Казахстан по представлению Председателя Комитета национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч.2 пункта 3 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Штатная численность сотрудников, военнослужащих и работников органов национальной безопасности, а также подведомственных Комитету национальной безопасности государственных учреждений устанавливается Председателем Комитета национальной безопасности в пределах лимита штатной численности органов национальной безопасности, утвержденного Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 в редакции Закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 15-4. Применение оружия и использование военной техники</w:t>
-[...606 lines deleted...]
-        </w:rPr>
         <w:t>Статья 17. Сотрудники и военнослужащие органов национальной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="29"/>
+    <w:bookmarkStart w:name="z22" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Исключен Законом РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z24" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Органы военной контрразведки могут комплектоваться военнослужащими, перемещенными из Вооруженных Сил, других войск и воинских формирований Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z26" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для решения задач по обеспечению безопасности государства сотрудники и военнослужащие органов национальной безопасности могут быть прикомандированы к государственным органам, а также организациям с согласия их руководителей в установленном порядке с оставлением на службе в специальных государственных органах и действительной воинской службе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z24" w:id="30"/>
-[...15 lines deleted...]
-      2. Органы военной контрразведки могут комплектоваться военнослужащими, перемещенными из Вооруженных Сил, других войск и воинских формирований Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сотрудники состоят на специальном учете в органах национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z26" w:id="31"/>
-[...15 lines deleted...]
-      3. Для решения задач по обеспечению безопасности государства сотрудники и военнослужащие органов национальной безопасности могут быть прикомандированы к государственным органам, а также организациям с согласия их руководителей в установленном порядке с оставлением на службе в специальных государственных органах и действительной воинской службе.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Офицерский состав и военнослужащие, проходящие воинскую службу по контракту на должностях солдат, матросов, сержантов и старшин органов национальной безопасности, состоят в кадрах, действующем резерве или запасе органов национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен Законом РК от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сотрудники органов национальной безопасности могут переходить в категорию военнослужащих органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z29" w:id="32"/>
-[...36 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">5. Исключен Законом РК от 23.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 17 в редакции Закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 16.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); Конституционным Законом РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Правовое положение сотрудников и военнослужащих органов национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сотрудники и военнослужащие органов национальной безопасности находятся под защитой государства и при выполнении служебных обязанностей являются представителями государственной власти.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 17 в редакции Закона РК от 13.02.2012 </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...32 lines deleted...]
-      1. Сотрудники и военнослужащие органов национальной безопасности находятся под защитой государства и при выполнении служебных обязанностей являются представителями государственной власти.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Законные требования сотрудников или военнослужащих органов национальной безопасности обязательны для исполнения физическими и юридическими лицами. Невыполнение законных требований сотрудников или военнослужащих органов национальной безопасности, оскорбление, сопротивление, угроза насилием или посягательство на их жизнь, здоровье, честь и достоинство, имущество, другие действия, препятствующие выполнению возложенных на них обязанностей, а также посягательство на жизнь, здоровье, честь, достоинство и имущество членов их семей, близких родственников в связи с исполнением сотрудниками или военнослужащими органов национальной безопасности служебных обязанностей и служебного долга влекут установленную законами Республики Казахстан ответственность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9886,110 +12250,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сотрудники и военнослужащие органов национальной безопасности и члены их семей пользуются медицинским и санаторно-курортным обслуживанием в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае гибели сотрудника или военнослужащего органов национальной безопасности при исполнении служебных обязанностей или профессионального долга семья погибшего имеет право на получение не позднее одного года со дня его гибели жилища из государственного жилищного фонда на условиях и в порядке, установленных жилищным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Официальные представители органов национальной безопасности в загранучреждениях Республики Казахстан и их помощники, направленные в загранучреждения Республики Казахстан, приравниваются к соответствующим должностям сотрудников дипломатической службы Республики Казахстан в вопросах дипломатических привилегий и иммунитета, оплаты и условий труда, а также социального и медицинского обеспечения, в том числе членов их семей, предусмотренных законодательством Республики Казахстан о дипломатической службе. При этом за официальными представителями органов национальной безопасности в загранучреждениях Республики Казахстан и их помощниками сохраняются оклад по специальному или воинскому званию, надбавки за особые условия прохождения службы и другие надбавки, а также права, гарантии, льготы, компенсации, установленные законодательством Республики Казахстан для сотрудников и военнослужащих специальных государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z76" w:id="35"/>
+    <w:bookmarkStart w:name="z76" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансирование деятельности официальных представителей органов национальной безопасности в загранучреждениях Республики Казахстан и их помощников, направленных в загранучреждения Республики Казахстан, осуществляется в объеме и порядке, установленных законодательством Республики Казахстан о дипломатической службе, по приравненным должностям за счет бюджетных средств, выделенных для Комитета национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z77" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z77" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приравнивание должностей официальных представителей органов национальной безопасности в загранучреждениях Республики Казахстан и их помощников к сотрудникам дипломатической службы Республики Казахстан загранучреждений Республики Казахстан осуществляется согласно совместному решению Председателя Комитета национальной безопасности и Министра иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10318,95 +12776,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заключительные и переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Обеспечение органов национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2029).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Финансирование, материально-техническое и социально-бытовое обеспечение органов национальной безопасности осуществляются за счет бюджетных средств, а также за счет средств, полученных за оказание медицинской помощи от фонда социального медицинского страхования в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10859,70 +13393,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 27. Порядок вступления в силу настоящего Закона </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вступает в силу с 1 января 1996 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="38"/>
+    <w:bookmarkStart w:name="z97" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приостановить до 1 января 2024 года действие подпунктов 13-1) и 13-2) статьи 12 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11358,55 +13892,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>