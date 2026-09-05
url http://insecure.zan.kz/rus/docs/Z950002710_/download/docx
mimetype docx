--- v4 (2026-07-22)
+++ v5 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1990020" w14:textId="1990020">
+    <w:p w14:paraId="6b5fd32" w14:textId="6b5fd32">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -564,371 +564,255 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) противодействие техническим разведкам – деятельность направленная на предотвращение утечки по техническим каналам сведений, составляющих государственные секреты, преднамеренного воздействия на них техническими средствами, включая программные и аппаратно-программные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) официальный представитель органов национальной безопасности в загранучреждении Республики Казахстан, его помощники – сотрудники, военнослужащие, состоящие в штате органов национальной безопасности и направленные в загранучреждения Республики Казахстан для выполнения задач по обеспечению национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 3) предусматривается изменение Законом РК от 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена статьей 1-1 в соответствии с Законом РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 28.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 128-VI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
-[...54 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...188 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1083,117 +967,67 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) координация деятельности в сфере противодействия терроризму и экстремизму в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2) осуществление государственного контроля в сфере цифровизации в части обеспечения кибербезопасности критически важных цифровых объектов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) выявление, пресечение, раскрытие и расследование уголовных правонарушений, отнесенных законодательством к ведению органов национальной безопасности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1565,51 +1399,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2364,211 +2218,155 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7. Система органов национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Единую систему органов национальной безопасности составляют Комитет национальной безопасности Республики Казахстан (далее – Комитет национальной безопасности), его ведомства, территориальные и иные органы национальной безопасности, подразделения специального назначения, учебные заведения, научно-исследовательские учреждения и другие подведомственные организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет национальной безопасности, его ведомства, территориальные и иные органы национальной безопасности могут создавать вне места их нахождения иные обособленные структурные подразделения, не подлежащие учетной регистрации в уполномоченном органе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иные обособленные структурные подразделения выполняют часть функций органов национальной безопасности, указанных в части второй настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Статья 7 - в редакции Конституционного Закона РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3037,378 +2835,226 @@
       1. Ведомства Комитета национальной безопасности создаются для реализации возложенных на органы национальной безопасности задач по отдельным направлениям их деятельности. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ведомства Комитета национальной безопасности: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) образуются, упраздняются и реорганизуются Президентом Республики Казахстан по представлению Председателя Комитета национальной безопасности Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) возглавляются директорами, которые назначаются на должности и освобождаются от должностей Президентом Республики Казахстан по представлению Председателя Комитета национальной безопасности Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) являются юридическими лицами, имеют действительное и условное наименования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 8-1 в соответствии с Законом РК от 16.05.1997 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; в редакции Закона РК от 21.03.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.); от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...260 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3954,350 +3600,375 @@
         <w:t>Статья 11. Подразделения специального назначения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделения специального назначения создаются для пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подразделения специального назначения участвуют в оперативно-боевых и иных мероприятиях, проводимых органами национальной безопасности в порядке, определяемом Председателем Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными законами РК от 08.04.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 08.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11-1. Специальный экспертный совет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Комитетом национальной безопасности Республики Казахстан создается специальный экспертный совет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z109" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Специальный экспертный совет рассматривает вопросы в сфере цифровизации органов национальной безопасности и вырабатывает предложения и (или) рекомендации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z110" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Положение и состав специального экспертного совета утверждаются приказом первого руководителя Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z111" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Специальный экспертный совет осуществляет свою деятельность на постоянной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополниена статьей 11-1 в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...85 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>Компетенция органов национальной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Обязанности органов национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4433,156 +4104,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разрабатывать и осуществлять меры по контрразведывательной защите сведений, составляющих государственные секреты, в государственных органах, воинских формированиях, частях и организациях, а также контролировать их деятельность в указанной сфере. Проводить специальную проверку граждан Республики Казахстан, оформляемых (переоформляемых) на допуск к информации, составляющей государственную и служебную тайну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) участвовать в разработке и осуществлении мер по обеспечению безопасности объектов оборонного комплекса, атомной энергетики, транспорта и связи, объектов жизнеобеспечения регионов и других стратегических объектов, перечень которых определяет Правительство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="14"/>
+    <w:bookmarkStart w:name="z103" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) участвовать в выполнении задач территориальной обороны Республики Казахстан в соответствии с Законом Республики Казахстан "О территориальной обороне Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) осуществлять государственный контроль в сфере цифровизации в части обеспечения кибербезопасности критически важных цифровых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-3) выдавать, направлять для исполнения предписания при выявлении нарушений требований законодательства Республики Казахстан в сфере цифровизации в части обеспечения кибербезопасности критически важных цифровых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) исключен Законом РК от 27.05.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4705,90 +4346,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) участвовать в обеспечении безопасности Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивать охрану и защиту Государственной границы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="15"/>
+    <w:bookmarkStart w:name="z95" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) осуществлять процедуру подтверждения личности по дактилоскопической информации в отношении лиц, прошедших дактилоскопическую регистрацию, при пересечении Государственной границы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z96" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z96" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-2) осуществлять дактилоскопическую регистрацию иностранных граждан и лиц без гражданства, подлежащих выдворению за пределы Республики Казахстан либо подпадающих под действие международных договоров о реадмиссии, ратифицированных Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4847,2093 +4488,1345 @@
       15) выявлять радиоизлучения передающих радиоэлектронных средств, работа которых представляет угрозу безопасности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организовать шифровальную и дешифровальную работу, эксплуатировать, развивать правительственную связь, шифрованную и засекреченную связь, а также сети телекоммуникаций специального назначения, используемые в интересах органов национальной безопасности, обеспечивать их безопасность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) организовывать и нести боевое дежурство в органах национальной безопасности в порядке, определяемом Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2) организовывать и нести боевую службу в органах национальной безопасности в порядке, определяемом Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществлять меры по обеспечению собственной безопасности, в том числе по предотвращению технического проникновения к сведениям органов национальной безопасности, составляющим государственные секреты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1) принимать необходимые меры по обеспечению конспирации при проведении разведывательной, контрразведывательной, оперативно-розыскной деятельности, реализации материалов, отражающих результаты этой деятельности, а также недопущению рассекречивания источников информации путем распорядительной деятельности Председателя Комитета национальной безопасности Республики Казахстан или уполномоченного им должностного лица, обеспечивающей ограничение доступа к материалам оперативно-служебной деятельности до их облечения в гласную форму;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17-2) Исключен Законом РК от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...368 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивать мобилизационную готовность органов национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) обеспечивать готовность органов национальной безопасности к действиям при возникновении кризисных ситуаций, введении режимов чрезвычайной ситуации социального характера, чрезвычайного положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) осуществлять подготовку кадров для органов национальной безопасности, их переподготовку и повышение квалификации; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z102" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1) организовывать воспитательную и идеологическую работу с кадровым составом органов национальной безопасности в порядке, определяемом Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z18" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) проводить обязательную специальную проверку граждан Республики Казахстан, впервые поступающих на государственную службу или вновь поступающих на государственную службу после ее прекращения, а также претендующих на занятие должности судьи, служащего Национального Банка Республики Казахстан и его ведомств, служащего уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, авиационного инспектора уполномоченной организации в сфере гражданской авиации, осуществляющего контрольные и надзорные функции в области авиационной безопасности, в случаях, пределах и порядке, которые установлены законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z113" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инструкция по обязательной специальной проверке утверждается Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) проводить обязательную специальную проверку иностранцев, привлекаемых на работу в государственные органы Республики Казахстан, в пределах и порядке, установленных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органы национальной безопасности вправе не объяснять причину, послужившую основанием для отказа в приеме иностранного гражданина на работу в государственные органы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      20-2) Исключен Законом РК от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) исполнять письменные требования прокурора, связанные с осуществлением им надзорных функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) представлять по запросу уполномоченного органа по финансовому мониторингу сведения из собственных цифровых систем в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-1) осуществлять меры по защите и продвижению национальных интересов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-2) осуществлять координацию взаимодействия участников Национальной системы видеомониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществлять иные функции, предусмотренные настоящим Законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными законами РК от 16.05.1997 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 09.12.1998 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 21.03.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 09.08.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 28.08.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 08.03.2010); от 27.05.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 08.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 16.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 23.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2016); от 22.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 30.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021); от 13.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 13.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 16.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 219-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1156 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Права органов национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы национальной безопасности для выполнения возложенных на них обязанностей имеют право:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      1) проводить контрразведывательные мероприятия, общие и специальные оперативно-розыскные мероприятия, криминалистические исследования, привлекать к работе граждан Республики Казахстан на добровольной основе в качестве внештатных оперативных сотрудников в порядке, установленном Председателем Комитета национальной безопасности;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводить контрразведывательные мероприятия, общие и специальные оперативно-розыскные мероприятия, криминалистические исследования, привлекать к работе граждан Республики Казахстан на добровольной основе в качестве внештатных оперативных сотрудников в порядке, установленном Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) осуществлять оперативно-боевые мероприятия по пресечению противоправной деятельности в соответствии с разрабатываемыми специальными методиками, а также использовать специальные средства в соответствии с перечнем, утверждаемым Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      1-2) осуществлять радиоэлектронную и радиотехническую разведку в соответствии с правилами, утверждаемыми Комитетом национальной безопасности Республики Казахстан;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) осуществлять радиоэлектронную и радиотехническую разведку в порядке, определяемом Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять проникновение в специальные службы иностранных государств и иные зарубежные организации, преступные группы, цели и действия которых направлены на подрыв безопасности государства, нарушение целостности Республики Казахстан, насильственное изменение основ конституционного строя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7092,70 +5985,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) беспрепятственно входить на территорию и в помещения организаций, воинских формирований и частей, жилые и иные принадлежащие гражданам помещения, на принадлежащие им земельные участки в целях пресечения уголовных правонарушений, преследования лиц, подозреваемых в их совершении, если промедление может поставить под угрозу жизнь и здоровье граждан, нанести ущерб безопасности страны. О случаях насильственного вхождения в жилые и иные принадлежащие гражданам помещения органы национальной безопасности уведомляют прокурора в течение двадцати четырех часов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) иметь изоляторы временного содержания, следственные изоляторы для содержания в установленном законодательством Республики Казахстан порядке лиц, в отношении которых в качестве меры пресечения избрано содержание под стражей или задержанных органами национальной безопасности по подозрению в совершении уголовных правонарушений. В отдельных случаях, по согласованию с органами национальной безопасности, задержанных и подвергнутых содержанию под стражей правоохранительными органами и судами, а также осужденных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="18"/>
+    <w:bookmarkStart w:name="z106" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) конвоировать задержанных и лиц, заключенных под стражу, в порядке, определяемом Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществлять контроль, оказывать методическую и практическую помощь по вопросам обеспечения сохранности государственных секретов, коммерческой, банковской и иной охраняемой законом тайны, безопасности сетей телекоммуникаций специального назначения и шифровальной работы в уполномоченных государственных органах, органах военного управления, национальной безопасности и внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7188,148 +6081,62 @@
       12-1) объявлять физическим и юридическим лицам в письменной форме обязательные для исполнения официальные предостережения о недопустимости деяния (действия или бездействия), создающего условия для совершения уголовных правонарушений, расследование которых отнесено законодательством Республики Казахстан к ведению органов национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) пресекать использование на территории Республики Казахстан передающих радиоэлектронных средств, используемых с нарушением установленных правил или законодательства Республики Казахстан о защите государственных секретов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      14) получать безвозмездно и с соблюдением установленных законами Республики Казахстан требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов, воинских формирований, частей и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая электронные информационные ресурсы, которые предоставляются из информационных систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) получать безвозмездно и с соблюдением установленных законами Республики Казахстан требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов, воинских формирований, частей и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая цифровые ресурсы, которые предоставляются из цифровых систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) информировать местные представительные и исполнительные органы по вопросам, входящим в компетенцию органов национальной безопасности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7367,135 +6174,67 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...83 lines deleted...]
-      17) в целях зашифровки личности сотрудников и военнослужащих органов национальной безопасности, ведомственной принадлежности их подразделений, помещений и транспортных средств или личности граждан, оказывающих содействие органам национальной безопасности на конфиденциальной основе, использовать, изготавливать и (или) оформлять документы других государственных органов, а также организаций, порядок использования, изготовления и (или) оформления которых определяется председателем Комитета национальной безопасности.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) в целях зашифровки личности сотрудников и военнослужащих органов национальной безопасности, ведомственной принадлежности их подразделений, помещений и транспортных средств или личности граждан, оказывающих содействие органам национальной безопасности на конфиденциальной основе, использовать, изготавливать и (или) оформлять документы других государственных органов, а также организаций, порядок использования, изготовления и (или) оформления которых определяется Председателем Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости использования органами национальной безопасности в целях, предусмотренных настоящим подпунктом, документов государственных органов, требующих регистрации в государственных органах, в том числе выдаваемых ими документов, по заявке органов национальной безопасности соответствующие государственные органы на безвозмездной основе изготавливают и (или) оформляют их для органов национальной безопасности в порядке, определенном совместными нормативными правовыми актами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7544,172 +6283,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости использования иными субъектами внешней разведки и специальными государственными органами в целях, предусмотренных настоящим подпунктом, документов государственных органов, требующих регистрации в государственных органах, в том числе выдаваемых ими документов, по заявке органов национальной безопасности соответствующие государственные органы на безвозмездной основе изготавливают и (или) оформляют их в порядке, определенном совместными нормативными правовыми актами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) создавать в установленном законодательством Республики Казахстан порядке организации и подразделения, необходимые для выполнения обязанностей, возложенных на органы национальной безопасности, и обеспечения деятельности указанных органов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) разрабатывать, создавать, приобретать и использовать средства специальной связи, вооружения и оснащения, включая специальные технические и иные средства, при этом разработка, производство и принятие на вооружение государственных шифровальных средств и их специальной защиты (от технических средств разведки) осуществляются в порядке, установленном законодательством Республики Казахстан. Заключать в этих целях договоры, контракты с государственными органами и организациями Республики Казахстан, специальными службами и организациями иностранных государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...101 lines deleted...]
-      20) проводить научные исследования по проблемам обеспечения безопасности Республики Казахстан, разрабатывать и создавать информационные системы и системы специальных видов связи;</w:t>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) проводить научные исследования по проблемам обеспечения безопасности Республики Казахстан, разрабатывать и создавать цифровые системы и системы специальных видов связи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7960,1479 +6613,1105 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1) использовать видеокамеры и иные виды электронного оборудования государственных органов и иных организаций в порядке, определенном совместными нормативными правовыми актами или соглашениями;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...227 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="20"/>
+    <w:bookmarkStart w:name="z67" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-2) осуществлять межведомственную координацию по вопросам функционирования единого шлюза доступа к Интернету и единого шлюза электронной почты "цифрового правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z68" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-3) осуществлять развитие единого шлюза доступа к Интернету и единого шлюза электронной почты "цифрового правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z69" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21-4) осуществлять государственный контроль за применением сертификата безопасности операторами связи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z70" w:id="21"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z70" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-5) осуществлять государственный контроль за порядком присоединения сетей операторов связи к точкам обмена интернет-трафиком и пропуска интернет-трафика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z71" w:id="22"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z71" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-6) определять порядок присоединения сетей операторов связи к точкам обмена интернет-трафиком и пропуска интернет-трафика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z72" w:id="23"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z72" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-7) определять порядок выдачи и применения сертификата безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z73" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-8) определять удостоверяющий центр кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z104" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-9) осуществлять государственный контроль по выданным разрешениям в сферах обеспечения информационной безопасности и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в форме проверок, проводимых на соответствие квалификационным или разрешительным требованиям по выданным разрешениям, и внеплановых проверок в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>      22) (исключен);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществлять иные функции, предусмотренные настоящим Законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 16.11.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 476</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.03.2000 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 21.03.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 08.04.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 23.04.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 08.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 03.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со 02.01.2015); от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2016); от 22.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 10.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.04.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 128-VI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...27 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13-1. Официальное предостережение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение об объявлении в письменной форме официального предостережения (далее – предостережение) принимается уполномоченным руководителем органа национальной безопасности после окончания проверки и подтверждения полученных сведений о совершении физическим или юридическим лицом деяния (действия или бездействия), создающего условия для совершения уголовных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право подписания предостережения принадлежит Председателю Комитета национальной безопасности Республики Казахстан или его заместителям, директорам ведомств Комитета национальной безопасности, начальникам территориальных органов Комитета национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предостережение должно адресоваться конкретному физическому лицу или руководителю (должностному лицу) юридического лица с указанием (приведением) деяния (действия или бездействия), создающего условия для совершения уголовных правонарушений, расследование которых отнесено законодательством Республики Казахстан к ведению органов национальной безопасности, о недопустимости этого деяния (действия или бездействия) и ответственности, за совершение которого физическое или юридическое лицо предостерегается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физическому или юридическому лицу в предостережении разъясняется его право обжаловать предостережение в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копия предостережения в течение двадцати четырех часов после его объявления направляется прокурору.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      22) (исключен);</w:t>
-[...319 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 03.11.2014 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 13-1 в соответствии с Законом РК от 03.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 244-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со 02.01.2015); от 24.11.2015 </w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие со 02.01.2015); с изменениями, внесенными законами РК от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.11.2025 </w:t>
-[...153 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...252 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9515,68 +7794,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 145 исключена Законом РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="25"/>
+    <w:bookmarkStart w:name="z5" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3-1. ПРИМЕНЕНИЕ СОТРУДНИКАМИ И ВОЕННОСЛУЖАЩИМИ ОРГАНОВ НАЦИОНАЛЬНОЙ БЕЗОПАСНОСТИ ФИЗИЧЕСКОЙ СИЛЫ, СПЕЦИАЛЬНЫХ СРЕДСТВ, ОРУЖИЯ И ВОЕННОЙ ТЕХНИКИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 3-1 в соответствии с Законом РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10088,1293 +8367,993 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) для остановки транспортного средства, водитель которого не выполнил требование сотрудника или военнослужащего органов национальной безопасности остановиться, если другими способами невозможно предотвратить реальную угрозу для охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в случаях необходимой обороны и крайней необходимости;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z90" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) для пресечения нарушения воздушного пространства беспилотными воздушными судами над территорией объектов органов национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрещается применять специальные средства в сторону охраняемого лица, а также в отношении женщин с видимыми признаками беременности, лиц с явными признаками инвалидности и малолетних, кроме случаев совершения ими нападения на сотрудников или военнослужащих органов национальной безопасности, граждан и охраняемых лиц, угрожающего их жизни и здоровью, группового нападения либо оказания вооруженного сопротивления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Перечень специальных средств, используемых органами национальной безопасности, утверждается Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 15-3 с изменениями, внесенными законами РК от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15-4. Применение оружия и использование военной техники</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сотрудники и военнослужащие органов национальной безопасности имеют право применять оружие и военную технику как крайнюю меру в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для отражения нападения на граждан, охраняемых лиц, а также лиц, защита и охрана которых поручена сотрудникам или военнослужащим органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для отражения нападения на здания, сооружения, помещения и другие объекты и транспортные средства, охраняемые органами национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для отражения нападения на сотрудников или военнослужащих органов национальной безопасности, членов их семей, других лиц, привлеченных этим органом к обеспечению охранных мероприятий, а также для пресечения попытки завладения оружием, транспортным средством, специальной и военной техникой органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) для защиты граждан от преступного посягательства, а также освобождения заложников, захваченных охраняемых объектов, сооружений и специальных грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) для задержания лиц, застигнутых при совершении уголовного правонарушения либо непосредственно после его совершения, оказывающих вооруженное сопротивление, а также вооруженного лица, отказывающегося выполнить законное требование о сдаче находящихся при нем оружия, боеприпасов, взрывчатых, ядовитых и радиоактивных веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) для нейтрализации и задержания лиц, совокупность внешних признаков и действий которых свидетельствует о наличии реальной угрозы жизни и здоровью других граждан, охраняемых лиц и сотрудников или военнослужащих органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) для пресечения побега из мест содержания под стражей подозреваемых и обвиняемых в совершении уголовных правонарушений или побега из-под конвоя лиц, задержанных по подозрению в совершении уголовного правонарушения, лиц, в отношении которых применена мера пресечения в виде заключения под стражу, осужденных к лишению свободы, а также для пресечения попытки насильственного освобождения указанных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) для остановки транспортного средства, если водитель создает реальную опасность жизни и здоровью охраняемых лиц и отказывается остановиться на требование сотрудника или военнослужащего органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) для защиты от нападения животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) для подачи сигнала тревоги или вызова помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в случаях необходимой обороны и крайней необходимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) для пресечения нарушения воздушного пространства беспилотными воздушными судами над территорией объектов органов национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрещается применять оружие в сторону охраняемых лиц, а также в отношении женщин, лиц с явными признаками инвалидности и несовершеннолетних, за исключением случаев наличия реальной угрозы здоровью и жизни граждан, сотрудников или военнослужащих органов национальной безопасности, а также совершения ими вооруженного нападения, оказания ими вооруженного сопротивления, группового нападения, захвата заложников, объектов, транспортных средств, в том числе воздушных судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Во всех случаях применения оружия сотрудники и военнослужащие органов национальной безопасности обязаны принять необходимые меры для обеспечения безопасности окружающих граждан и оказания неотложной медицинской помощи пострадавшим и доложить непосредственному начальнику о применении оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. О каждом случае применения оружия, специальных средств, физической силы, повлекшем гибель людей или иные тяжкие последствия, в течение двадцати четырех часов информируется прокурор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень видов оружия, военной техники и боевых комплектов боеприпасов, состоящих на вооружении органов национальной безопасности, утверждается Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15-4 с изменениями, внесенными законами РК от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кадры органов национальной безопасности и их правовое положение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Состав кадров органов национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кадры органов национальной безопасности составляют сотрудники, военнослужащие и работники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. На службу в органы национальной безопасности зачисляются на добровольной основе граждане Республики Казахстан, достигшие восемнадцатилетнего возраста, но не старше предельного возраста по званиям, установленным законами, имеющие необходимые личные, моральные и профессиональные качества, уровень образования, состояние здоровья и физическое развитие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Лимит штатной численности органов национальной безопасности утверждается Президентом Республики Казахстан по представлению Председателя Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Штатная численность сотрудников, военнослужащих и работников органов национальной безопасности, а также подведомственных Комитету национальной безопасности государственных учреждений устанавливается Председателем Комитета национальной безопасности Республики Казахстан в пределах лимита штатной численности органов национальной безопасности, утвержденного Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 15-3 с изменениями, внесенными законами РК от 03.07.2014 </w:t>
-[...49 lines deleted...]
-        <w:t>№ 174-VII</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 16 в редакции Закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 15-4. Применение оружия и использование военной техники</w:t>
-[...872 lines deleted...]
-        </w:rPr>
         <w:t>Статья 17. Сотрудники и военнослужащие органов национальной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="27"/>
+    <w:bookmarkStart w:name="z22" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Исключен Законом РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z24" w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z24" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Органы военной контрразведки могут комплектоваться военнослужащими, перемещенными из Вооруженных Сил, других войск и воинских формирований Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z26" w:id="29"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z26" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для решения задач по обеспечению безопасности государства сотрудники и военнослужащие органов национальной безопасности могут быть прикомандированы к государственным органам, а также организациям с согласия их руководителей в установленном порядке с оставлением на службе в специальных государственных органах и действительной воинской службе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z29" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сотрудники состоят на специальном учете в органах национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Офицерский состав и военнослужащие, проходящие воинскую службу по контракту на должностях солдат, матросов, сержантов и старшин органов национальной безопасности, состоят в кадрах, действующем резерве или запасе органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11421,70 +9400,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="31"/>
+    <w:bookmarkStart w:name="z93" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сотрудники органов национальной безопасности могут переходить в категорию военнослужащих органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11655,249 +9634,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Правовое положение сотрудников и военнослужащих органов национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...197 lines deleted...]
-      Ущерб, причиненный здоровью и имуществу сотрудника или военнослужащего органов национальной безопасности, а также ущерб, причиненный здоровью и имуществу членов семьи и близких родственников сотрудника или военнослужащего органов национальной безопасности в связи с выполнением им служебных обязанностей, возмещаются в полном объеме из бюджетных средств с последующим взысканием этой суммы с лица, причинившего ущерб. Порядок возмещения ущерба определяется Правительством Республики Казахстан.</w:t>
+      1. Сотрудники и военнослужащие органов национальной безопасности находятся под защитой государства и при исполнении служебных обязанностей являются представителями государственной власти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Законные требования сотрудников или военнослужащих органов национальной безопасности обязательны для исполнения физическими и юридическими лицами. Невыполнение законных требований сотрудников или военнослужащих органов национальной безопасности, оскорбление, сопротивление, угроза насилием или посягательство на их жизнь, здоровье, честь и достоинство, имущество, другие действия, препятствующие исполнению возложенных на них служебных обязанностей, а также посягательство на жизнь, здоровье, честь, достоинство и имущество членов их семей, близких родственников в связи с исполнением сотрудниками или военнослужащими органов национальной безопасности служебных обязанностей и служебного долга влекут установленную законами Республики Казахстан ответственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ущерб, причиненный здоровью и имуществу сотрудника или военнослужащего органов национальной безопасности, а также ущерб, причиненный здоровью и имуществу членов семьи и близких родственников сотрудника или военнослужащего органов национальной безопасности в связи с исполнением им служебных обязанностей, возмещаются в полном объеме из бюджетных средств с последующим взысканием этой суммы с лица, причинившего ущерб. Порядок возмещения ущерба определяется Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о сотрудниках и военнослужащих органов национальной безопасности, выполняющих (выполнявших) задания в специальных службах иностранных государств и иных зарубежных организациях, преступных группах, составляют государственные секреты и могут быть преданы гласности лишь в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12089,51 +9906,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12254,306 +10091,270 @@
       3. Сотрудники и военнослужащие органов национальной безопасности и члены их семей пользуются медицинским и санаторно-курортным обслуживанием в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае гибели сотрудника или военнослужащего органов национальной безопасности при исполнении служебных обязанностей или профессионального долга семья погибшего имеет право на получение не позднее одного года со дня его гибели жилища из государственного жилищного фонда на условиях и в порядке, установленных жилищным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Официальные представители органов национальной безопасности, направленные в загранучреждения Республики Казахстан, и их помощники, а также иные сотрудники органов национальной безопасности, направленные в загранучреждения Республики Казахстан или зарубежные организации, приравниваются к соответствующим должностям сотрудников дипломатической службы Республики Казахстан в вопросах оплаты и условий труда, а также социального и медицинского обеспечения, в том числе членов их семей, предусмотренных законодательством Республики Казахстан о дипломатической службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Официальные представители органов национальной безопасности, направленные в загранучреждения Республики Казахстан, и их помощники также приравниваются к соответствующим должностям сотрудников дипломатической службы Республики Казахстан в вопросах дипломатических привилегий и иммунитета. При этом за официальными представителями органов национальной безопасности, направленными в загранучреждения Республики Казахстан, и их помощниками, а также иными сотрудниками органов национальной безопасности, направленными в загранучреждения Республики Казахстан или зарубежные организации, сохраняются оклад по специальному или воинскому званию, надбавки за особые условия прохождения службы и другие надбавки, а также права, гарантии, льготы, компенсации, установленные законодательством Республики Казахстан для сотрудников и военнослужащих специальных государственных органов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z115" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень подразделений органов национальной безопасности, сотрудники которых могут быть направлены в загранучреждения Республики Казахстан или зарубежные организации, определяется Председателем Комитета национальной безопасности Республики Казахстан по согласованию с центральным уполномоченным органом по бюджетному планированию. При этом порядок их направления в загранучреждения Республики Казахстан или зарубежные организации определяется Председателем Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z116" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование деятельности официальных представителей органов национальной безопасности, направленных в загранучреждения Республики Казахстан, и их помощников, а также иных сотрудников органов национальной безопасности, направленных в загранучреждения Республики Казахстан или зарубежные организации, осуществляется в объеме и порядке, установленных законодательством Республики Казахстан о дипломатической службе, по приравненным должностям за счет бюджетных средств, выделенных для Комитета национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z117" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Приравнивание должностей официальных представителей органов национальной безопасности, направленных в загранучреждения Республики Казахстан, и их помощников, а также иных сотрудников органов национальной безопасности к соответствующим должностям сотрудников дипломатической службы Республики Казахстан загранучреждений Республики Казахстан осуществляется совместным правовым актом Председателя Комитета национальной безопасности Республики Казахстан и Министра иностранных дел Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...40 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Статья 20 - в редакции Закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...178 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12776,80 +10577,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заключительные и переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Обеспечение органов национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13335,128 +11136,268 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Исключена - Законом РК от 20 декабря 2004 г. </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.) </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Исключена</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>декабря</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>января</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2005 г.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 27. Порядок вступления в силу настоящего Закона </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вступает в силу с 1 января 1996 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="35"/>
+    <w:bookmarkStart w:name="z97" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приостановить до 1 января 2024 года действие подпунктов 13-1) и 13-2) статьи 12 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13892,55 +11833,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>