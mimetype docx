--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e859ab0" w14:textId="e859ab0">
+    <w:p w14:paraId="3bfcde1" w14:textId="3bfcde1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -110,50 +110,234 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституционный закон Республики Казахстан от 18 декабря 1995 г. N 2688.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сноска</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по всему тексту:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>слова "Республики", "Республики Казахстан" замен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ены</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> словами "Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>слова "Мажилиса Парламента", "Мажилисом Парламента", "Мажилисом Парламента или Парламентом", "Парламент", "Парламента", "Парламенту", "Парламентом", "Мажилисе Парламента" замен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ены</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответственно словами "Курултая", "Курултаем", "Курултай", "Курултаю" "Курултае" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Оглавление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции Конституционного закона РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -360,165 +544,165 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 2. Правовая основа деятельности Правительства Республики</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 2. Правовая основа деятельности Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство действует на основе и во исполнение Конституции Республики Казахстан настоящего Конституционного закона, законов и иных нормативных правовых актов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Образование, структура и состав Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Правительство действует на основе и во исполнение Конституции Республики, настоящего Конституционного закона, законов и иных нормативных правовых актов Республики. </w:t>
-[...35 lines deleted...]
-      1. Правительство образуется Президентом Республики в порядке, предусмотренном Конституцией Республики Казахстан. </w:t>
+      1. Правительство образуется Президентом Республики Казахстан в порядке, предусмотренном Конституцией Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z87" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Предложения о структуре и составе Правительства вносятся Президенту Республики Премьер-Министром Республики в десятидневный срок после назначения Премьер-Министра. </w:t>
+      2. Предложения о структуре и составе Правительства вносятся Президенту Республики Казахстан Премьер-Министром Республики Казахстан в десятидневный срок после назначения Премьер-Министра. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z88" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Структуру Правительства образуют министерства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z89" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В состав Правительства входят члены Правительства - Премьер-Министр Республики, его заместители, министры и иные должностные лица Республики.</w:t>
+      4. В состав Правительства входят члены Правительства - Премьер-Министр Республики Казахстан, его заместители, министры и иные должностные лица Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -593,248 +777,268 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 3-1. Присяга члена Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z90" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Член Правительства Республики Казахстан приносит народу и Президенту Казахстана присягу следующего содержания: </w:t>
+      1. Член Правительства Республики Казахстан приносит народу и Президенту Республики Казахстан присягу следующего содержания: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Перед народом и Президентом Республики Казахстан торжественно клянусь посвятить все свои силы и знания делу экономического и духовного развития моей Родины - Республики Казахстан, строго соблюдать Конституцию и законы государства, во всех своих действиях следовать принципам законности и справедливости, гражданского, межнационального и межконфессионального согласия, верно служить народу Казахстана, укреплять государственность и авторитет моей страны в мировом сообществе. Клянусь.". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Присяга членов Правительства принимается Президентом Республики в порядке, им определяемом. </w:t>
+      2. Присяга членов Правительства принимается Президентом Республики Казахстан в порядке, им определяемом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава I дополнена статьей 3-1 в соответствии с Конституционным законом РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 379</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменением, внесенным Конституционным законом РК от 15.06.2017 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными Конституционными законами РК от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 4. Срок полномочий Правительства Республики</w:t>
+        <w:t>Статья 4. Срок полномочий Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Правительство Республики действует в пределах срока полномочий Мажилиса Парламента и слагает свои полномочия перед вновь избранным Мажилисом Парламента Республики.</w:t>
+      1. Правительство Республики Казахстан действует в пределах срока полномочий Курултая Республики Казахстан и слагает свои полномочия перед вновь избранным Курултаем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z63" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сложение полномочий Правительства означает прекращение полномочий его членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z64" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Правительство Республики исполняет свои обязанности до утверждения нового состава Правительства Республики.</w:t>
+      3. Правительство Республики Казахстан исполняет свои обязанности до утверждения нового состава Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z65" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Правительство слагает свои полномочия также в случаях отставки и прекращения полномочий Правительства, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -899,290 +1103,330 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 4 в редакции Конституционного закона РК от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 5. Отставка Правительства Республики</w:t>
+        <w:t>Статья 5. Отставка Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Правительство и любой его член вправе заявить Президенту Республики о своей отставке, если считают невозможным дальнейшее осуществление возложенных на них функций. В отставку подают также члены Правительства, не согласные с проводимой Правительством политикой или не проводящие ее. </w:t>
+      1. Правительство и любой его член вправе заявить Президенту Республики Казахстан о своей отставке, если считают невозможным дальнейшее осуществление возложенных на них функций. В отставку подают также члены Правительства, не согласные с проводимой Правительством политикой или не проводящие ее. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z93" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Правительство заявляет Президенту Республики о своей отставке при выражении Мажилисом Парламента или Парламентом вотума недоверия Правительству в случаях, предусмотренных Конституцией Республики. Президент Республики в десятидневный срок рассматривает вопрос о принятии или отклонении отставки. </w:t>
+      2. Правительство заявляет Президенту Республики Казахстан о своей отставке при выражении Курултаем вотума недоверия Правительству в случаях, предусмотренных Конституцией Республики Казахстан. Президент Республики Казахстан в десятидневный срок рассматривает вопрос о принятии или отклонении отставки. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z94" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Принятие отставки означает прекращение полномочий Правительства либо соответствующего его члена. Принятие отставки Премьер-Министра означает прекращение полномочий всего Правительства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z95" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. При отклонении отставки Правительства или его члена Президент поручает ему дальнейшее осуществление его обязанностей.</w:t>
+      4. При отклонении отставки Правительства или его члена Президент Республики Казахстан поручает ему дальнейшее осуществление обязанностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В статью 5 внесены изменения - Конституционным </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 19 июня 2007 года N 267. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными Конституционными закономи РК от 06.05.1999. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 19 июня 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 6. Прекращение полномочий Правительства Республики по инициативе Президента Республики </w:t>
+        <w:t xml:space="preserve">Статья 6. Прекращение полномочий Правительства Республики Казахстан по инициативе Президента Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z96" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Президент Республики вправе по собственной инициативе принять решение о прекращении полномочий Правительства и освободить от должности любого его члена. </w:t>
+      1. Президент Республики Казахстан вправе по собственной инициативе принять решение о прекращении полномочий Правительства и освободить от должности любого его члена. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z97" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Освобождение от должности Премьер-Министра означает прекращение полномочий всего Правительства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z98" w:id="17"/>
     <w:p>
@@ -1313,276 +1557,296 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 19 июня 2007 года N 267. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 8. Ограничения, связанные с нахождением в составе Правительства Республики</w:t>
+        <w:t>Статья 8. Ограничения, связанные с нахождением в составе Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Члены Правительства Республики не вправе: </w:t>
+      Члены Правительства Республики Казахстан не вправе: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z99" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) быть депутатами представительного органа; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z100" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) занимать иные оплачиваемые должности, кроме преподавательской, научной или иной творческой деятельности; </w:t>
+      2) занимать иные оплачиваемые должности, кроме преподавательской, научной, творческой деятельности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z101" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осуществлять предпринимательскую деятельность; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z102" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) входить в состав руководящего органа или наблюдательного совета коммерческой организации, за исключением коммерческих организаций с участием государства в уставном капитале в случаях, установленных решениями Правительства.</w:t>
+      4) входить в состав руководящего органа или наблюдательного совета коммерческой организации, за исключением случаев, когда это является их должностными обязанностями в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Подпункт 4) с изменением, внесенным Конституционным </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 19 июня 2007 года N 267. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными Конституционными закономи РК от 19.06.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава II. Компетенция, акты, подотчетность и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ответственность Правительства Республики</w:t>
+        <w:t>ответственность Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 9. Компетенция Правительства Республики</w:t>
-[...17 lines deleted...]
-      Правительство Республики:</w:t>
+        <w:t>Статья 9. Компетенция Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатывает основные направления социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка и организует их осуществление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1669,151 +1933,151 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) одобряет прогноз социально-экономического развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z106" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) вырабатывает меры по проведению внешней политики Республики;</w:t>
+      4) вырабатывает меры по проведению внешней политики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z107" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Парламенту республиканский бюджет и отчет о его исполнении, обеспечивает исполнение бюджета;</w:t>
+      5) представляет Курултаю республиканский бюджет и отчет о его исполнении, обеспечивает исполнение бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z108" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1) образует Республиканскую бюджетную комиссию, утверждает положение о ней, определяет ее состав; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z109" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5-2) по согласованию с Президентом Республики Казахстан определяет систему государственного планирования и утверждает государственные программы; </w:t>
+        <w:t>
+      5-2) по согласованию с Президентом Республики Казахстан определяет систему государственного планирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z110" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-3) определяет порядок составления и представления годового отчета об исполнении республиканского бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z111" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) разрабатывает и осуществляет меры по укреплению финансовой системы Республики; обеспечивает государственный контроль за соблюдением законности при образовании и использовании государственных валютных, финансовых и материальных ресурсов;</w:t>
+      6) разрабатывает и осуществляет меры по укреплению финансовой системы Республики Казахстан; обеспечивает государственный контроль за соблюдением законности при образовании и использовании государственных валютных, финансовых и материальных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1921,51 +2185,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) формирует систему и условия оплаты труда, социальной защищенности граждан, государственного социального обеспечения и социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z116" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-1) по согласованию с Президентом Республики утверждает единую систему финансирования и оплаты труда работников для всех органов, содержащихся за счет государственного бюджета;</w:t>
+      10-1) по согласованию с Президентом Республики Казахстан утверждает единую систему финансирования и оплаты труда работников для всех органов, содержащихся за счет государственного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z117" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) вырабатывает основные направления государственной региональной политики; обеспечивает решение межрегиональных проблем и вопросов социально-экономического развития регионов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z118" w:id="36"/>
     <w:p>
@@ -2001,71 +2265,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) разрабатывает и осуществляет мероприятия по обеспечению рационального использования и охраны природных ресурсов и окружающей природной среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z120" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) обеспечивает реализацию правовой политики; разрабатывает и реализует меры по охране и защите прав и свобод граждан, обеспечению законности и правопорядка, безопасности и обороноспособности Республики, территориальной целостности и охраны государственных границ Республики;</w:t>
+      14) обеспечивает реализацию правовой политики; разрабатывает и реализует меры по охране и защите прав и свобод граждан, обеспечению законности и правопорядка, безопасности и обороноспособности Республики Казахстан, территориальной целостности и охраны государственных границ Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z121" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) принимает решения о проведении переговоров и подписании межправительственных соглашений; обеспечивает развитие взаимоотношений Республики с иностранными государствами, международными и региональными организациями; вырабатывает меры по реализации внешнеэкономической политики; принимает меры по развитию внешней торговли; осуществляет сотрудничество и взаимодействие с международными финансовыми организациями;</w:t>
+      15) принимает решения о проведении переговоров и подписании межправительственных соглашений; обеспечивает развитие взаимоотношений Республики Казахстан с иностранными государствами, международными и региональными организациями; вырабатывает меры по реализации внешнеэкономической политики; принимает меры по развитию внешней торговли; осуществляет сотрудничество и взаимодействие с международными финансовыми организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z122" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) выполняет иные функции, возложенные на него Конституцией, законами и актами Президента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
@@ -2170,301 +2434,321 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 10. Акты Правительства Республики</w:t>
+        <w:t>Статья 10. Акты Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z123" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Правительство Республики на основе и во исполнение Конституции Республики, законов, актов Президента, иных нормативных правовых актов издает нормативные и индивидуальные постановления. </w:t>
+      1. Правительство Республики Казахстан на основе и во исполнение Конституции Республики Казахстан, законов, актов Президента, иных нормативных правовых актов издает нормативные и индивидуальные постановления. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z194" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае внесения в Парламент законопроектов в целях оперативного реагирования на условия, создающие угрозу жизни и здоровью населения, конституционному строю, охране общественного порядка, экономической безопасности страны, Правительство Республики вправе принимать под свою ответственность временные постановления Правительства, имеющие силу закона, которые действуют до вступления в силу принятых Парламентом законов или до непринятия Парламентом законов.</w:t>
+      В случае внесения в Курултай законопроектов в целях оперативного реагирования на условия, создающие угрозу жизни и здоровью населения, конституционному строю, охране общественного порядка, экономической безопасности страны, Правительство Республики Казахстан вправе принимать под свою ответственность временные постановления Правительства, имеющие силу закона, которые действуют до вступления в силу принятых Курултаем законов или до отклонения Курултаем законопроектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z124" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Постановления Правительства принимаются большинством голосов от общего числа членов Правительства. Постановления Правительства подписываются Премьер-Министром Республики. </w:t>
+      2. Постановления Правительства принимаются большинством голосов от общего числа членов Правительства. Постановления Правительства подписываются Премьер-Министром Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z195" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Временные постановления Правительства, имеющие силу закона, принимаются двумя третями голосов от общего числа членов Правительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z125" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Премьер-Министр Республики издает распоряжения. Распоряжения Премьер-Министра издаются по вопросам административно- распорядительного, оперативного и индивидуального характера. </w:t>
+      3. Премьер-Министр Республики Казахстан издает распоряжения. Распоряжения Премьер-Министра издаются по вопросам административно- распорядительного, оперативного и индивидуального характера. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z126" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Временные постановления Правительства, имеющие силу закона, постановления Правительства и распоряжения Премьер-Министра Республики, принятые в пределах их компетенции, имеют обязательную силу на всей территории Республики. </w:t>
+      4. Временные постановления Правительства, имеющие силу закона, постановления Правительства и распоряжения Премьер-Министра Республики Казахстан, принятые в пределах их компетенции, имеют обязательную силу на всей территории Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z127" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Постановления Правительства и распоряжения Премьер-Министра Республики разрабатываются и принимаются в порядке, определяемом Регламентом Правительства Республики. </w:t>
+      5. Постановления Правительства и распоряжения Премьер-Министра Республики Казахстан разрабатываются и принимаются в порядке, определяемом Регламентом Правительства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z196" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. Временные постановления Правительства, имеющие силу закона, разрабатываются и принимаются в порядке, определяемом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О правовых актах", а также актами Правительства Республики.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О правовых актах", а также актами Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z128" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Постановления Правительства могут быть отменены Правительством Республики.</w:t>
+      6. Постановления Правительства могут быть отменены Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z129" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Распоряжения Премьер-Министра могут быть отменены Правительством и Премьер-Министром Республики.</w:t>
+      7. Распоряжения Премьер-Министра могут быть отменены Правительством и Премьер-Министром Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2529,121 +2813,141 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VІI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 11. Подотчетность и ответственность Правительства Республики</w:t>
+        <w:t>Статья 11. Подотчетность и ответственность Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z130" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Правительство в своей деятельности ответственно перед Президентом Республики и Парламентом в установленных Конституцией и настоящим Конституционным законом формах.</w:t>
+      1. Правительство в своей деятельности ответственно перед Президентом Республики Казахстан и Курултаем в установленных Конституцией и настоящим Конституционным законом формах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z131" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Члены Правительства самостоятельны в принятии решений в пределах своей компетенции, несут персональную ответственность перед Премьер-Министром Республики за работу подчиненных им государственных органов или порученный им участок работы. </w:t>
+      2. Члены Правительства самостоятельны в принятии решений в пределах своей компетенции, несут персональную ответственность перед Премьер-Министром Республики Казахстан за работу подчиненных им государственных органов или порученный им участок работы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2690,52 +2994,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z133" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Члены Правительства подотчетны Палатам Парламента в случае, предусмотренном подпунктом 6) статьи 57 Конституции Республики.</w:t>
+        <w:t xml:space="preserve">
+      4. Члены Правительства подотчетны Курултаю в случае, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 17)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 56 Конституции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2780,159 +3104,179 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава III. Отношения Правительства Республики с государственными органами</w:t>
+        <w:t xml:space="preserve"> Глава III. Отношения Правительства Республики Казахстан с государственными органами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12. Отношения с Президентом Республики</w:t>
+        <w:t>Статья 12. Отношения с Президентом Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Правительство Республики:</w:t>
+      1. Правительство Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) регулярно информирует Президента о выполнении поручений Президента и других направлениях своей деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) организует исполнение актов Президента Республики и осуществляет контроль за их исполнением министерствами и местными исполнительными органами. </w:t>
+      2) организует исполнение актов Президента Республики Казахстан и осуществляет контроль за их исполнением министерствами и местными исполнительными органами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3116,170 +3460,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 13. Отношения с Парламентом Республики</w:t>
+        <w:t>Статья 13. Отношения с Курултаем Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Правительство Республики обладает правом законодательной инициативы, которое реализуется исключительно в Мажилисе Парламента. Решение о внесении проекта законодательного акта принимается путем издания соответствующего постановления Правительства. </w:t>
+      1. Правительство Республики Казахстан обладает правом законодательной инициативы, которое реализуется исключительно в Курултае. Решение о внесении проекта закона принимается путем издания соответствующего постановления Правительства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z135" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Правительство Республики:</w:t>
+      2. Правительство Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z136" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечивает исполнение законов Республики, контролирует их исполнение министерствами и местными исполнительными органами;</w:t>
+      1) обеспечивает исполнение законов Республики Казахстан, контролирует их исполнение министерствами и местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z137" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) представляет Парламенту республиканский бюджет и отчет о его исполнении;</w:t>
+      2) представляет Курултаю республиканский бюджет и отчет о его исполнении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z138" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) дает заключения по проектам законов Республики, предусматривающих сокращение государственных доходов или увеличение государственных расходов;</w:t>
+      3) дает заключения по проектам законов Республики Казахстан, предусматривающих сокращение государственных доходов или увеличение государственных расходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z139" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) дает ответы на запросы депутатов Парламента.</w:t>
+      4) дает ответы на запросы депутатов Курултай.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3304,121 +3648,141 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Отношения с министерствами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Правительство Республики:</w:t>
+      Правительство Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осуществляет руководство деятельностью министерств, обеспечивает исполнение ими законов, актов Президента и Правительства Республики; </w:t>
+      1) осуществляет руководство деятельностью министерств, обеспечивает исполнение ими законов, актов Президента и Правительства Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) по представлению министров утверждает положения о министерствах, лимиты их штатной численности с учетом численности их территориальных органов и подведомственных им государственных учреждений; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
@@ -3608,253 +3972,253 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Отношения с местными исполнительными органами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z140" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Правительство Республики: </w:t>
+      1. Правительство Республики Казахстан: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z141" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осуществляет руководство деятельностью местных исполнительных органов Республики по вопросам государственного управления, контролирует исполнение ими законов, актов Президента и Правительства Республики; </w:t>
+      1) осуществляет руководство деятельностью местных исполнительных органов Республики Казахстан по вопросам государственного управления, контролирует исполнение ими законов, актов Президента и Правительства Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z142" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) отменяет либо приостанавливает полностью или в части действие актов местных исполнительных органов, вносит предложения об их отмене либо приостановлении на рассмотрение Президента Республики. </w:t>
+      2) отменяет либо приостанавливает полностью или в части действие актов местных исполнительных органов, вносит предложения об их отмене либо приостановлении на рассмотрение Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z143" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Акимы административно-территориальных единиц, возглавляющие соответствующие местные исполнительные органы, являются представителями Президента и Правительства Республики и вносят в Правительство Республики предложения по вопросам государственного управления.</w:t>
+      2. Акимы административно-территориальных единиц, возглавляющие соответствующие местные исполнительные органы, являются представителями Президента и Правительства Республики Казахстан и вносят в Правительство Республики Казахстан предложения по вопросам государственного управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 17. Отношения Правительства Республики с иными государственными органами, финансируемыми из республиканского бюджета </w:t>
-[...17 lines deleted...]
-      Правительство Республики в установленном законодательством порядке решает вопросы финансового и материально-технического обеспечения деятельности иных, в том числе специальных, государственных органов, финансируемых из республиканского бюджета.</w:t>
+        <w:t xml:space="preserve">Статья 17. Отношения Правительства Республики Казахстан с иными государственными органами, финансируемыми из республиканского бюджета </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан в установленном законодательством порядке решает вопросы финансового и материально-технического обеспечения деятельности иных, в том числе специальных, государственных органов, финансируемых из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава IV. Организация деятельности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Правительства Республики</w:t>
+        <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 18. Заседания Правительства Республики</w:t>
+        <w:t>Статья 18. Заседания Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z144" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Заседания Правительства проводятся не реже одного раза в месяц. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z145" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Заседания Правительства созываются Премьер-Министром либо Президентом Республики. </w:t>
+      2. Заседания Правительства созываются Премьер-Министром либо Президентом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z146" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. На заседаниях Правительства председательствует Премьер-Министр, а в его отсутствие - Заместитель Премьер-Министра, замещающий Премьер-Министра в соответствии с распределением обязанностей. При рассмотрении Правительством особо важных вопросов на его заседаниях при необходимости председательствует Президент Республики.</w:t>
+      3. На заседаниях Правительства председательствует Премьер-Министр, а в его отсутствие - Заместитель Премьер-Министра, замещающий Премьер-Министра в соответствии с распределением обязанностей. При рассмотрении Правительством особо важных вопросов на его заседаниях при необходимости председательствует Президент Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z147" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заседание Правительства считается правомочным, если в нем принимает участие не менее двух третей членов Правительства. Члены Правительства участвуют в его заседаниях без права замены. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z148" w:id="79"/>
     <w:p>
@@ -3950,190 +4314,190 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 19. Премьер-Министр Республики</w:t>
+        <w:t>Статья 19. Премьер-Министр Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z150" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Премьер-Министр Республики:</w:t>
+      1. Премьер-Министр Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z151" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует работу Правительства и распределяет функциональные обязанности между членами Правительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z154" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) представляет Правительство или поручает представительство Правительства в отношениях с Президентом Республики, Парламентом, Конституционным Судом, Верховным Судом, Генеральной прокуратурой и другими государственными органами;</w:t>
+      2) представляет Правительство или поручает представительство Правительства в отношениях с Президентом Республики Казахстан, Курултаем, Қазақстан Халық Кеңесі, Конституционным Судом, Верховным Судом, Генеральной прокуратурой и другими государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z155" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представляет Правительство или поручает представительство Правительства в международных отношениях и подписывает межправительственные договоры и соглашения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z156" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) вносит Президенту Республики представления: о структуре и составе Правительства; после консультаций с Мажилисом Парламента по кандидатурам для назначения на должности членов Правительства, за исключением министров иностранных дел, обороны, внутренних дел; об освобождении от должности члена Правительства, в том числе не согласного с проводимой Правительством политикой или не проводящего ее, за исключением министров иностранных дел, обороны, внутренних дел;</w:t>
+      4) вносит Президенту Республики Казахстан представления: о структуре и составе Правительства; после консультаций с Курултаем по кандидатурам для назначения на должности членов Правительства, за исключением министров иностранных дел, обороны, внутренних дел; об освобождении от должности члена Правительства, в том числе не согласного с проводимой Правительством политикой или не проводящего ее, за исключением министров иностранных дел, обороны, внутренних дел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z157" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) согласовывает с Президентом Республики единую систему финансирования и оплаты труда работников для всех органов, содержащихся за счет государственного бюджета;</w:t>
+      5) согласовывает с Президентом Республики Казахстан единую систему финансирования и оплаты труда работников для всех органов, содержащихся за счет государственного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z158" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) докладывает Президенту и Парламенту об основных направлениях деятельности Правительства и о всех его важнейших решениях;</w:t>
+      6) докладывает Президенту и Курултаю об основных направлениях деятельности Правительства и о всех его важнейших решениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z159" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) заслушивает отчеты членов Правительства и руководителей местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z160" w:id="89"/>
     <w:p>
@@ -4318,101 +4682,121 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VІI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 20. Заместители Премьер-Министра и иные члены Правительства Республики</w:t>
+        <w:t>Статья 20. Заместители Премьер-Министра и иные члены Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z163" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Заместители Премьер-Министра осуществляют свою деятельность в соответствии с распределением обязанностей, устанавливаемым Премьер-Министром Республики. </w:t>
+      1. Заместители Премьер-Министра осуществляют свою деятельность в соответствии с распределением обязанностей, устанавливаемым Премьер-Министром Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z164" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Члены Правительства: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z165" w:id="94"/>
     <w:p>
@@ -4488,51 +4872,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) самостоятельны в принятии решений в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z169" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) несут персональную ответственность перед Премьер-Министром Республики за работу подчиненных им государственных органов; </w:t>
+      5) несут персональную ответственность перед Премьер-Министром Республики Казахстан за работу подчиненных им государственных органов; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z170" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) ответственны за состояние дел в отраслях (сферах) государственного управления, находящихся в ведении соответствующих государственных органов, и за обеспечение исполнения законов, актов Президента и Правительства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z171" w:id="100"/>
     <w:p>
@@ -4780,70 +5164,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 22. Министерство Республики</w:t>
+        <w:t>Статья 22. Министерство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z172" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Министерство является центральным исполнительным органом Республики, осуществляющим руководство соответствующей отраслью (сферой) государственного управления, а также в пределах, предусмотренных законодательством, – межотраслевую координацию.</w:t>
+      1. Министерство является центральным исполнительным органом Республики Казахстан, осуществляющим руководство соответствующей отраслью (сферой) государственного управления, а также в пределах, предусмотренных законодательством, – межотраслевую координацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z173" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министерство осуществляет стратегические, регулятивные, реализационные и контрольно-надзорные функции в пределах своей компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z201" w:id="103"/>
     <w:p>
@@ -4859,71 +5243,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство на основе и во исполнение основных направлений внутренней и внешней политики государства, определенных Президентом Республики Казахстан, и основных направлений социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка, разработанных Правительством Республики Казахстан, формирует государственную политику в соответствующих отраслях в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z174" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Министерство образуется, реорганизуется и упраздняется Президентом Республики по предложению Премьер-Министра Республики. </w:t>
+      2. Министерство образуется, реорганизуется и упраздняется Президентом Республики Казахстан по предложению Премьер-Министра Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z175" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2-1. Министерство полномочно в пределах своей компетенции самостоятельно принимать решения по вопросам, не отнесенным к компетенции Правительства Республики. </w:t>
+      2-1. Министерство полномочно в пределах своей компетенции самостоятельно принимать решения по вопросам, не отнесенным к компетенции Правительства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z178" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5263,131 +5647,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Ведомство центрального исполнительного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z183" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Ведомством является комитет центрального исполнительного органа Республики. </w:t>
+      1. Ведомством является комитет центрального исполнительного органа Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z184" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ведомство может иметь свои территориальные подразделения. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z185" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Ведомство образуется, реорганизуется и упраздняется Правительством Республики по представлению руководителя соответствующего центрального исполнительного органа. </w:t>
+      2. Ведомство образуется, реорганизуется и упраздняется Правительством Республики Казахстан по представлению руководителя соответствующего центрального исполнительного органа. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z186" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Руководитель ведомства назначается на должность и освобождается от должности руководителем соответствующего центрального исполнительного органа. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z187" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Ведомство в пределах компетенции центрального исполнительного органа Республики может осуществлять регулятивные, реализационные и контрольно-надзорные функции, а также участвовать в выполнении стратегических функций центрального исполнительного органа в пределах компетенции ведомства. </w:t>
+      4. Ведомство в пределах компетенции центрального исполнительного органа Республики Казахстан может осуществлять регулятивные, реализационные и контрольно-надзорные функции, а также участвовать в выполнении стратегических функций центрального исполнительного органа в пределах компетенции ведомства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z188" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Формой акта, издаваемого ведомством, является приказ руководителя ведомства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
@@ -5531,90 +5915,90 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 25. Информационно-аналитическое и организационно-правовое обеспечение деятельности Премьер-Министра и Правительства Республики </w:t>
+        <w:t xml:space="preserve">Статья 25. Информационно-аналитическое и организационно-правовое обеспечение деятельности Премьер-Министра и Правительства Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z189" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Информационно-аналитическое и организационно-правовое обеспечение деятельности Премьер-Министра и Правительства Республики осуществляется Аппаратом Правительства Республики.</w:t>
+      1. Информационно-аналитическое и организационно-правовое обеспечение деятельности Премьер-Министра и Правительства Республики Казахстан осуществляется Аппаратом Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z190" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Порядок образования, реорганизации и упразднения Аппарата Правительства Республики, правовое положение, порядок назначения на должности и освобождения от должностей руководителя и иных государственных служащих Аппарата Правительства Республики определяются законодательством Республики Казахстан.</w:t>
+      2. Порядок образования, реорганизации и упразднения Аппарата Правительства Республики Казахстан, правовое положение, порядок назначения на должности и освобождения от должностей руководителя и иных государственных служащих Аппарата Правительства Республики Казахстан определяются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5680,70 +6064,70 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 26. Консультативно-совещательные органы при Правительстве Республики </w:t>
+        <w:t xml:space="preserve">Статья 26. Консультативно-совещательные органы при Правительстве Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z191" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Комиссии, советы и иные консультативно-совещательные органы образуются при Правительстве Республики для выработки предложений по вопросам, отнесенным к компетенции Правительства. </w:t>
+      1. Комиссии, советы и иные консультативно-совещательные органы образуются при Правительстве Республики Казахстан для выработки предложений по вопросам, отнесенным к компетенции Правительства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z192" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Консультативно-совещательные органы возглавляют Премьер-Министр, его заместители, члены Правительства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z193" w:id="123"/>
     <w:p>
@@ -5947,55 +6331,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>