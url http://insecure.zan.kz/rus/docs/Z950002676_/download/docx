--- v0 (2025-10-05)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1158ec5" w14:textId="1158ec5">
+    <w:p w14:paraId="d0242e1" w14:textId="d0242e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -226,87 +226,105 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Граждане Республики Казахстан в знак признания их заслуг перед Республикой, за плодотворную государственную, общественную, творческую деятельность, трудовые и ратные подвиги награждаются государственными наградами.</w:t>
+        <w:t xml:space="preserve"> Граждане Республики Казахстан в знак признания их заслуг перед Республикой Казахстан, за плодотворную государственную, общественную, творческую деятельность, трудовые и ратные подвиги награждаются государственными наградами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственными наградами Республики Казахстан могут быть также награждены иностранные граждане и лица без гражданства, имеющие заслуги перед Республикой Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Государственные награды в соответствии с Конституцией Республики Казахстан учреждаются Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Награждение государственными наградами осуществляется Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -391,51 +409,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -603,107 +641,169 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандидатуры для награждения орденом "Алтын Қыран" определяются Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представления к награждению иными государственными наградами вносятся Президенту Республики Казахстан Парламентом, Правительством Республики Казахстан, министерствами, государственными комитетами, иными центральными и местными исполнительными органами, творческими союзами и другими организациями. </w:t>
+      Представления к награждению иными государственными наградами вносятся Президенту Республики Казахстан Курултаем, Правительством Республики Казахстан, Қазақстан Халық Кеңесі, центральными и местными исполнительными органами, творческими союзами и другими организациями. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидатуры для награждения могут рассматриваться и выдвигаться трудовыми коллективами. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представления к награждению иностранных граждан производится Министерством иностранных дел, другими министерствами и государственными комитетами, иными центральными исполнительными органами Республики Казахстан на общих основаниях. </w:t>
+      Представления к награждению иностранных граждан производится Министерством иностранных дел, иными центральными исполнительными органами Республики Казахстан на общих основаниях. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представление граждан к очередной награде производится не раньше, чем через пять лет с момента предыдущего награждения, за исключением наград многодетных матерей и особых случаев, связанных с совершением героических подвигов, экстремальными обстоятельствами. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -715,51 +815,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Одно и то же лицо дважды не награждается знаками высшей степени отличия, одним и тем же орденом или медалью, кроме наград, имеющих степени. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Повторное присвоение почетных званий не производится. </w:t>
+      Повторное присвоение одного и того же почетного звания не производится. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Посмертное награждение государственными наградами Республики Казахстан может производиться за мужество, отвагу, героизм, проявленные при защите интересов страны и в случаях, связанных со спасением человеческих жизней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -781,51 +881,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 5 в редакции Закона РК от 26.07.1999 № 462; с изменением, внесенным Законом РК от 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1424,5094 +1544,5794 @@
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орденами Республики Казахстан являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...176 lines deleted...]
-      - "Еңбек Даңқы" (Трудовая Слава).</w:t>
+    <w:bookmarkStart w:name="z133" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Отан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z134" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Барыс";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z135" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Даңқ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z136" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "AL-FARABI";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z137" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "QOJA AHMET YASAUI";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z138" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Қазақстан Республикасының Тұңғыш Президентi – Елбасы Нұрсұлтан Назарбаев";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z139" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Мейірім";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z140" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Айбын";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z141" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Парасат";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z142" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Достық";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z143" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Ел бірлігі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z144" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Құрмет";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z145" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Еңбек Даңқы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – иные ордена, учреждаемые Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными законами РК от 26.07.1999 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 11 – в редакции Закона РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Отан" награждаются граждане за особые заслуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - в государственной и общественной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - в развитии экономики, социальной сферы, науки и культуры; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - в государственной, правоохранительной и воинской службе, развитие демократии и социального прогресса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными Законом РК от 22.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 12-1. Исключен Законом РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12-2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Награждение орденом "Барыс" производится за особые заслуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - в деле укрепления государственности и суверенитета Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - в обеспечении мира, консолидации общества и единства народа Казахстана; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - в государственной, производственной, научной, социально-культурной и общественной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - в укреплении сотрудничества между народами, сближении и взаимообогащении национальных культур, дружественных отношений между государствами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орден "Барыс" состоит из трех степеней: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Барыс" I степени; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Барыс" II степени; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Барыс" III степени. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Высшей степенью ордена является I степень. Награждение производится последовательно: III степенью, II степенью и I степенью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В исключительных случаях за особые отличия по решению Главы государства награждение может быть произведено без учета последовательности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 12-2 в соответствии с Законом РК от 03.05.2001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Даңқ" награждаются лица высшего офицерского состава Вооруженных Сил Республики Казахстан, других войск и воинских формирований, специальных государственных органов Республики Казахстан, а также лица высшего начальствующего состава правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - за успехи в деле руководства и управления войсками, высокую боевую готовность войск и обеспечение обороноспособности страны; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - за отличную организацию воинской, пограничной и внутренней службы, обеспечение национальной безопасности, укрепление законности и охраны общественного порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орден "Даңқ" состоит из двух степеней:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Даңқ" I степени; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Даңқ" II степени. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Высшей степенью ордена является I степень. Награждение производится последовательно: II степенью и I степенью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 в редакции Закона РК от 26 июля 1999 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 03.05.2001 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">); от 27.06.2014 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 04.07.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 22.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 18.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13-1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "AL-FARABI" награждаются граждане Республики Казахстан и иностранные граждане за большие заслуги перед Республикой Казахстан, добившиеся значительных успехов в сферах образования и науки, культуры и духовной жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 13-1 в соответствии с Законом РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13-2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "QOJA AHMET YASAUI" награждаются отечественные и зарубежные ученые, государственные и общественные деятели, имеющие особые заслуги в развитии Республики Казахстан, а также граждане, внесшие вклад в укрепление государственности, развитие общественно-политической, социальной, просветительской, культурной и гуманитарной сфер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 13-2 в соответствии с Законом РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13-3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Қазақстан Республикасының Тұңғыш Президенті – Елбасы Нұрсұлтан Назарбаев" награждаются граждане Республики Казахстан за особые заслуги в государственной и общественной деятельности, способствующей становлению, процветанию и славе Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z149" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орденом "Қазақстан Республикасының Тұңғыш Президенті – Елбасы Нұрсұлтан Назарбаев" за особые заслуги перед Республикой Казахстан могут быть награждены главы и руководители правительств зарубежных государств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 13-3 в соответствии с Законом РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13-4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Мейірім" награждаются граждане, проявившие высокую социальную ответственность, внесшие весомый вклад в благотворительную деятельность, в том числе меценатскую или филантропическую.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z151" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В исключительных случаях за особые отличия по решению Главы государства награждение орденом "Мейірім" может быть произведено без учета установленных сроков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 13-4 в соответствии с Законом РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Айбын" награждаются военнослужащие Вооруженных Сил, других войск и воинских формирований, а также сотрудники специальных государственных и правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - за успехи, достигнутые в боевой подготовке, поддержании высокой боевой готовности войск и освоении новой военной техники, обеспечении законности и общественного порядка; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - за отвагу и самоотверженность, проявленные при исполнении </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      воинского и служебного долга, а также за подвиги, совершенные при защите интересов государства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орден "Айбын" состоит из трех степеней: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Айбын" I степени имени Сагадата Нурмагамбетова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Айбын" II степени имени Бауыржана Момышулы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z9" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Айбын" III степени имени Рахимжана Кошкарбаева.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орденами "Айбын" I степени имени Сагадата Нурмагамбетова и II степени имени Бауыржана Момышулы награждаются лица младшего, старшего и высшего офицерского составов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Высшей степенью ордена является I степень. Награждение производится последовательно: II степенью и I степенью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орденом "Айбын" III степени имени Рахимжана Кошкарбаева награждаются солдаты, матросы, сержанты, старшины. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 в редакции Закона РК от 26 июля 1999 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 04.07.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 22.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 18.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 26.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Парасат" награждаются деятели науки и культуры, литературы и искусства, государственные и общественные деятели, а также граждане, внесшие большой личный вклад в развитие и умножение духовного и интеллектуального потенциала Республики Казахстан, либо за активную деятельность по защите прав человека и его социальных интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Достық" награждаются граждане за плодотворную работу по сохранению взаимного согласия в обществе, заслуги в укреплении мира, дружбы и сотрудничества между народами. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орден "Достық" состоит из двух степеней: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Достық" I степени; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Достық" II степени. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Награждение может быть произведено без учета последовательности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными Законом РК от 26.07.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16-1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Ел бірлігі" награждаются граждане за плодотворный труд во имя укрепления единства нации и обеспечения общественного согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 16-1 в соответствии с Законом РК от 04.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Құрмет" награждаются граждане за заслуги в развитии экономики, социальной сферы, науки и культуры, образовании, за образцовую службу в государственных органах и активную общественную деятельность. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17-1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орденом "Еңбек Даңқы" награждаются работники промышленности, транспорта, строительства, сельского хозяйства, образования, здравоохранения, социального обеспечения и других отраслей за плодотворный труд на предприятиях, в учреждениях, организациях, а также за высокие показатели в соответствующих отраслях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орден "Еңбек Даңқы" состоит из трех степеней:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еңбек Даңқы" I степени;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еңбек Даңқы" II степени;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еңбек Даңқы" IIІ степени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Высшей степенью ордена является I степень. Награждение производится последовательно: IIІ степенью, II степенью и I степенью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кавалеры ордена "Еңбек Даңқы" трех степеней приравниваются по статусу к лицам, удостоенным звания "Қазақстанның Еңбек Epi".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава III дополнена статьей 17-1 в соответствии с Законом РК от 27.06.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 17.03.2015 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); в редакции Закона РК от 17.03.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 293-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.07.2017 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 15-VIII</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 09.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV. Медали</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z22" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12.</w:t>
-[...64 lines deleted...]
-      - в государственной, правоохранительной и воинской службе, развитие демократии и социального прогресса. </w:t>
+        <w:t>Статья 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Медалями Республики Казахстан являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z152" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Ерлігі үшін";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z153" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Жауынгерлiк ерлігі үшін";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z154" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Ерен еңбегі үшін";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z155" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Шапағат";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – иные медали, учреждаемые Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными Законом РК от 22.05.2007 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 – в редакции Закона РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12-1.</w:t>
-[...28 lines deleted...]
-      Орденом "Қазақстан Республикасының Тұңғыш Президенті - Елбасы Нұрсұлтан Назарбаев" за особые заслуги перед Республикой Казахстан могут быть награждены главы и руководители правительств зарубежных государств. </w:t>
+        <w:t>Статья 19.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Медалью "Ерлігі үшін" награждаются граждане за храбрость и самоотверженность, проявленные: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - в экстремальных ситуациях, связанных со спасением человеческих жизней (на водах, на пожаре, при стихийных бедствиях); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - в борьбе с преступностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Медалью "Жауынгерлiк ерлiгi ушiн" награждаются военнослужащие Вооруженных Сил, других войск и воинских формирований Республики Казахстан, а также сотрудники специальных государственных и правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - за умелые, инициативные и смелые действия в бою, способствующие успешному выполнению боевых задач воинской частью, подразделением, а также в борьбе с преступностью; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - за мужество, проявленное при защите государственной границы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - за заслуги во время прохождения службы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 12-1 в соответствии с Законом РК от 26.07.1999 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными законами РК от 26.07.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; в редакции Закона РК от 03.05.2001 </w:t>
-[...59 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">; от 10.07.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 04.07.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 18.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12-2.</w:t>
-[...192 lines deleted...]
-    </w:p>
+        <w:t>Статья 21.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Медалью "Ерен еңбегі үшін" награждаются граждане за трудовые достижения в экономике, социальной сфере, науке, культуре и в государственной службе. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z26" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Медалью "Шапағат" награждаются граждане за активную и плодотворную деятельность, милосердие и благотворительность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 12-2 в соответствии с Законом РК от 03.05.2001 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 180.</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 22 в редакции Закона РК от 16.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 13.</w:t>
-[...120 lines deleted...]
-    </w:p>
+        <w:t>Статья 23.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Последовательность орденов и медалей Республики Казахстан по значимости устанавливается в порядке, определяемом Президентом Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 13 в редакции Закона РК от 26 июля 1999 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными Законами РК от 26.07.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 04.07.2003 </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.01.2025 </w:t>
+        <w:t xml:space="preserve">; от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V. Почетные звания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В Республике Казахстан устанавливаются следующие почетные звания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z102" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z103" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген ұстазы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z104" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген дәрігері";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z105" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген ғылым және техника қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z106" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген инженері";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z107" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген құрылысшысы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z108" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген өнеркәсіп қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z109" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген кеншісі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z110" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген геологы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z111" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның ғарышкер-ұшқышы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z112" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның көлік саласының еңбек сіңірген қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z113" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның аграрлық саласының еңбек сіңірген қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z114" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның су шаруашылығы саласының еңбек сіңірген қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z115" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның халық әртісі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z116" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның халық жазушысы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные почетные звания, учреждаемые Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, удостоенные почетного звания "Қазақстанның ғарышкер-ұшқышы", имеют право на получение специального государственного пособия в размере, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Педагоги, удостоенные почетного звания "Қазақстанның еңбек сіңірген ұстазы", получают единовременную выплату в размере, установленном Законом Республики Казахстан "О статусе педагога".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z72" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Медицинские работники, удостоенные почетного звания "Қазақстанның еңбек сіңірген дәрігері", получают единовременную выплату в размере, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О здоровье народа и системе здравоохранения".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 - в редакции Закона РК от 02.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2010); с изменениями, внесенными законами РК от 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Почетные звания Республики Казахстан присваиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z117" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сiңiрген қайраткерi" – видным государственным и общественным деятелям, представителям науки, культуры, искусства, производства и социальной сферы за большие заслуги перед Республикой Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z118" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      – "Қазақстанның еңбек сіңірген ұстазы" – педагогам за выдающиеся достижения и особые заслуги перед Республикой Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z119" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген дәрігері" – медицинским работникам за выдающиеся достижения и особые заслуги перед Республикой Казахстан в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z120" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген ғылым және техника қайраткері" – ученым за выдающиеся достижения в области науки и техники, имеющим ученую степень доктора наук, кандидата наук, доктора философии (PhD), доктора по профилю, удостоенным ранее государственной награды Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z121" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген инженері" – сотрудникам и работникам, проработавшим в сфере энергетики, связи, проектирования и внесшим значительный вклад в развитие технологий, удостоенным ранее государственной награды Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z122" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген құрылысшысы" – сотрудникам и работникам, проработавшим в сфере строительства, архитектуры и проектирования, внесшим значительный вклад в развитие и усовершенствование строительной техники, удостоенным ранее государственной награды Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z123" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген өнеркәсіп қайраткері" – сотрудникам и работникам, внесшим значительный вклад в повышение промышленности, металлургии, технологии, автоматизации и других отраслей Республики Казахстан, удостоенным ранее государственной награды Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z124" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген кеншісі" – сотрудникам и работникам, внесшим значительный вклад в развитие горнодобывающей промышленности и шахтного строительства, в исследование и совершенствование новой техники и технологий, а также за инициативу и мужество, проявленные при ликвидации аварий и предотвращении несчастных случаев на предприятии, горнякам, удостоенным ранее государственной награды Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z125" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген геологы" – сотрудникам и работникам, внесшим значительный вклад в развитие геологических, геофизических, гидрогеологических, топографо-геодезических служб и геолого-исследовательских организаций, за внедрение в геологоразведочное производство передовых технологий и разведку недр, за создание минерально-сырьевой базы, геологоразведки, удостоенным ранее государственной награды Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z126" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның ғарышкер-ұшқышы" – гражданам, успешно осуществившим заданную программу космического полета, образцово выполнившим поставленные перед ними научно-технические, исследовательские и практические задачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z127" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның көлік саласының еңбек сіңірген қайраткері" – сотрудникам и работникам железнодорожного, воздушного, водного, автомобильного, трубопроводного и других видов транспорта, проработавшим в транспортной сфере, а также за совершенствование качества перевозок и транспортных услуг, экономии материальных и топливных ресурсов, другим работникам, внесшим значительный вклад в направлении обеспечения безопасности и улучшения охраны окружающей среды, удостоенным ранее государственной награды Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z128" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның аграрлық саласының еңбек сіңірген қайраткері" – сотрудникам и работникам сельского хозяйства, в том числе животноводам, растениеводам, фермерам, агрономам, ветеринарам, садоводам и другим работникам аграрной отрасли, а также работникам научных и других организаций, в том числе оказывающим услуги сельскому хозяйству, работающим в сфере сельского хозяйства, удостоенным ранее государственной награды Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z129" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның су шаруашылығы саласының еңбек сіңірген қайраткері" – сотрудникам и работникам, внесшим значительный вклад в развитие водного хозяйства, гидротехникам, мелиораторам, удостоенным ранее государственной награды Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z130" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның халық әртісі" – лицам, внесшим особый вклад в развитие театрального, циркового, музыкального искусства и киноискусства Республики Казахстан, удостоенным ранее почетного звания "Қазақстанның еңбек сіңірген әртісі" (Заслуженный артист Казахстана) и (или) "Қазақстанның еңбек сіңірген қайраткері" (Заслуженный деятель Казахстана);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z131" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның халық жазушысы" – лицам, внесшим особый вклад в развитие литературы Республики Казахстан, удостоенным ранее почетного звания "Қазақстанның еңбек сіңірген қайраткері" ("Заслуженный деятель Казахстана"), и (или) лауреатам государственных премий Республики Казахстан в области литературы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 - в редакции Закона от 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лицам, удостоенным почетных званий Республики Казахстан, вручается нагрудный знак установленного образца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z30" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VI. Награды для многодетных матерей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z31" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Наградами для многодетных матерей являются подвески:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Алтын алқа";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Күміс алқа";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – иные подвески, учреждаемые Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 27 – в редакции Закона РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 28.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Подвеской "Алтын алқа" награждаются матери, имеющие гражданство Республики Казахстан, родившие и воспитавшие семь и более детей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Награждение подвеской "Алтын алқа" производится по достижении седьмым ребенком возраста одного года и при наличии в живых остальных детей этой матери. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При награждении подвеской "Алтын алқа" учитываются также дети: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - усыновленные матерью в установленном законом порядке; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - погибшие или пропавшие без вести при защите интересов Республики Казахстан или при исполнении иных служебных обязанностей, погибшие при стихийных бедствиях либо при выполнении гражданского долга по спасению человеческой жизни и материальных ценностей, в борьбе с преступностью и охране общественного порядка, а также умершие вследствие ранения, увечья или заболевания, полученных при указанных обстоятельствах, либо вследствие трудового увечья или профессионального заболевания. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 28 с изменениями, внесенными законами РК от 02.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2010); от 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 14.</w:t>
-[...194 lines deleted...]
-      Орденом "Айбын" III степени имени Рахимжана Кошкарбаева награждаются солдаты, матросы, сержанты, старшины. </w:t>
+        <w:t>Статья 29.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Подвеской "Күміс алқа" награждаются матери, имеющие гражданство Республики Казахстан, родившие и воспитавшие шестерых детей, при достижении шестым ребенком возраста одного года и при наличии в живых остальных детей этой матери.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При награждении подвеской "Күміс алқа" учитываются также дети, указанные в части третьей статьи 28 настоящего Закона. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 14 в редакции Закона РК от 26 июля 1999 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 29 с изменениями, внесенными законами РК от 26.07.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 04.07.2003 </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 13.01.2025 </w:t>
+        <w:t xml:space="preserve">; от 02.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2010); от 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 15.</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="21"/>
+        <w:t>Статья 30.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Подвески "Алтын алқа" и "Күміс алқа" имеют статус орденов Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z35" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VII. Почетная грамота Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Раздел VII исключен Законом РК от 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIII. Порядок ношения орденов, медалей и других знаков отличия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z38" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 16.</w:t>
-[...82 lines deleted...]
-      Награждение может быть произведено без учета последовательности. </w:t>
+        <w:t>Статья 32.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Знаки высшей степени отличия - орден "Алтын Қыран", Золотая звезда - носятся на левой стороне груди над орденами и медалями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Знаки почетных званий носятся на правой стороне груди. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 33.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ордена и медали Республики Казахстан носятся на левой стороне груди в последовательности, указанной в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При ношении знака ордена на плечевой ленте она проходит через </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      правое плечо. Звезда этого ордена располагается на левой стороне груди слева от орденов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вместо орденов и медалей награжденные лица могут носить установленного образца символы наград. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными Законом РК от 26.07.1999 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 33 с изменениями, внесенными Законом РК от 26.07.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 16-1.</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:t>Статья 33-1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При наличии у награжденного государственных наград бывшего СССР и иных иностранных государств награды СССР и иностранных государств носятся после наград Республики Казахстан в последовательности, установленной в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 16-1 в соответствии с Законом РК от 04.07.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Дополнен статьей 33-1 - Законом РК от 26.07.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="23"/>
+    <w:bookmarkStart w:name="z61" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IХ. Статус государственных наград и лиц, ими награжденных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z41" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 17.</w:t>
-[...2980 lines deleted...]
-        </w:rPr>
         <w:t>Статья 34.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> О награждении граждан, удостоенных знаков высшей степени отличия, орденом "Отан" либо орденом "Қазақстан Республикасының Тұңғыш Президентi - Елбасы Нұрсұлтан Назарбаев" производится запись в Книге Славы Республики Казахстан, учреждаемой Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правила ведения и хранения Книги Славы Республики Казахстан, а также ее описание утверждаются Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6715,90 +7535,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1997 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="80"/>
+    <w:bookmarkStart w:name="z43" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 36.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Многодетные матери, награжденные подвесками "Алтын алқа", "Күміс алқа" или получившие ранее звание "Мать-героиня", а также награжденные орденами "Материнская слава" I и II степени, обеспечиваются жилищем в первую очередь в соответствии с Законом Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" I и II степени, выплачивается ежемесячное государственное пособие на основании и в порядке, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6895,90 +7715,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="81"/>
+    <w:bookmarkStart w:name="z44" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 37.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Многодетным матерям, награжденным подвеской "Күмiс алқа", льготы могут быть установлены за счет средств местных бюджетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6987,90 +7807,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="82"/>
+    <w:bookmarkStart w:name="z45" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 38.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лица, удостоенные государственных наград Республики Казахстан, должны обеспечить их сохранность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае утери государственных наград и документов к ним награжденные сохраняют свои права на награды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7081,166 +7901,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дубликаты ордена "Алтын Қыран", Золотой звезды, орденов, медалей и нагрудных знаков отличия взамен утраченных, как правило, не выдаются. В виде исключения они могут быть выданы решением Комиссии по государственным наградам при Президенте Республики Казахстан только в случаях утраты их в результате пожаров, землетрясений и других стихийных бедствий, когда награжденный не мог предотвратить их утрату.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дубликаты документов о награждении в случае их утери выдаются решением Комиссии по государственным наградам по ходатайству местных исполнительных органов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="83"/>
+    <w:bookmarkStart w:name="z46" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 39.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ордена, медали, нагрудные знаки к почетным званиям Республики Казахстан умерших награжденных граждан и награжденных посмертно, а также документы о их награждении оставляются семье на хранение как память. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С согласия наследников умершего его награды и документы о награждении могут быть переданы музеям для хранения и экспонирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если у умершего нет наследников, его награды и документы о награждении возвращаются Президенту Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="84"/>
+    <w:bookmarkStart w:name="z47" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 39-1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Граждане Республики Казахстан, иностранные граждане и лица без гражданства, награжденные государственными наградами, имеют право вывозить эти награды за границу Республики при наличии документов о награждении. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+        <w:t xml:space="preserve"> Граждане Республики Казахстан, иностранные граждане и лица без гражданства, награжденные государственными наградами, имеют право вывозить эти награды за границу Республики Казахстан при наличии документов о награждении. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок вывоза государственных наград из драгоценных металлов определяется законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7260,449 +8080,509 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава IX дополнена статьей 39-1 в соответствии с Законом РК от 26.07.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="85"/>
+    <w:bookmarkStart w:name="z48" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Х. Лишение государственных наград Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z49" w:id="86"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z49" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 40.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лишение государственных наград Республики Казахстан производится Президентом Республики Казахстан в случае осуждения награжденного за преступление - по представлению суда на основании и в порядке, установленных законодательством. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лишение государственных наград Республики Казахстан влечет за собой возврат их и документов к ним Президенту Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="87"/>
+    <w:bookmarkStart w:name="z50" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 41.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Граждане, незаконно осужденные и реабилитированные полностью, по решению суда восстанавливаются в правах на государственные награды Президентом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z51" w:id="88"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z51" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХI. Заключительные и переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z52" w:id="89"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z52" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запрещается учреждение и изготовление орденов и медалей, нагрудных знаков и документов к ним, полностью или в какой-либо части схожих по внешнему виду, наименованию с государственными наградами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Награждение негосударственными наградами от имени Республики Казахстан, народа Казахстана и Президента Республики Казахстан не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 42 с изменениями, внесенными Законом РК от 13.01.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 42 с изменениями, внесенными Законами РК от 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="91"/>
+    <w:bookmarkStart w:name="z53" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 43.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Покупка, продажа, обмен или иная возмездная передача ордена, медали и нагрудного знака к почетному званию Республики Казахстан, а также совершение иных незаконных действий по отношению к государственным наградам влекут установленную законом ответственность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z54" w:id="92"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z54" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 44.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Гражданам, награжденным до вступления настоящего Закона в силу орденами "Отан", "Даңқ", удостоенным высшей степени отличия - звания "Халық қаһарманы", почетных званий республики, местные представительные органы вправе предоставлять льготы за счет средств местных бюджетов. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
+        <w:t xml:space="preserve"> Гражданам, награжденным до вступления настоящего Закона в силу орденами "Отан", "Даңқ", удостоенным высшей степени отличия - звания "Халық қаһарманы", почетных званий Республики Казахстан, местные представительные органы вправе предоставлять льготы за счет средств местных бюджетов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 44 в редакции Закона РК от 26.07.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8022,55 +8902,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8396,31 +9276,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>