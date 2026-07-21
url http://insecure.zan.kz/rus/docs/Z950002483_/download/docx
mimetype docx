--- v0 (2025-11-24)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d6729f" w14:textId="0d6729f">
+    <w:p w14:paraId="dbdee41" w14:textId="dbdee41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,707 +124,911 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок в редакции Закона РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок с изменениями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      по тексту слова "Указ", "Указом", "Указа" заменены словами "Закон", "Законом", "Закона"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      нумерация глав заменена арабскими цифрами - Законом РК от 04.07.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "военной службы", "военной службе", "военную службу" заменены словами "воинской службы", "воинской службе", "воинскую службу" в соответствии с Законом РК от 22.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "военнослужащие", "военнослужащий", "военнослужащего", "военнослужащими", "военнослужащих", "военнослужащим" заменены соответственно словами "сотрудники", "сотрудник", "сотрудника", "сотрудниками", "сотрудников", "сотрудникам" Законом РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту Закона слова "Службы охраны Президента Республики Казахстан", "Служба охраны Президента Республики Казахстан", "Службой охраны Президента Республики Казахстан", "Службы охраны Президента", "Службе охраны Президента Республики Казахстан", "Службу охраны Президента Республики Казахстан", "Службой охраны Президента", "Службу охраны Президента" и "Службе охраны Президента" заменены соответственно словами "Службы государственной охраны Республики Казахстан", "Служба государственной охраны Республики Казахстан", "Службой государственной охраны Республики Казахстан", "Службе государственной охраны Республики Казахстан" и "Службу государственной охраны Республики Казахстан" Законом РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "начальник", "начальником", "начальника", "начальнику" заменены соответственно словами "Начальник", "Начальником", "Начальника", "Начальнику" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В преамбулу предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Закон определяет статус, полномочия и организацию деятельности Службы государственной охраны Республики Казахстан по обеспечению безопасности охраняемых лиц, а также контроль и надзор за ее деятельностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции Закона РК от 04.07.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 1. Служба государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба государственной охраны Республики Казахстан – непосредственно подчиненный и подотчетный Президенту Республики Казахстан специальный государственный орган, относящийся к силам обеспечения национальной безопасности Республики Казахстан и осуществляющий в пределах установленной законодательством Республики Казахстан компетенции охранные мероприятия по обеспечению безопасности охраняемых лиц и объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба государственной охраны Республики Казахстан имеет свою символику и знаки отличия, флаг, знамя, описание которых утверждается Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Закона РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 1-1. Охранные мероприятия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранные мероприятия – совокупность правовых, организационных и технических мер, оперативно-розыскных и контрразведывательных мероприятий, направленных на обеспечение безопасности охраняемых лиц и объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководителем республиканского оперативного штаба по проведению охранных мероприятий является Начальник Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель оперативного штаба столицы, области, города республиканского значения по проведению охранных мероприятий определяется Начальником Службы государственной охраны Республики Казахстан из числа представителей государственных органов, входящих в состав республиканского оперативного штаба по проведению охранных мероприятий или их территориальных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель республиканского оперативного штаба по проведению охранных мероприятий или уполномоченное им должностное лицо с начала проведения охранных мероприятий и до их завершения осуществляет руководство всеми военнослужащими, сотрудниками и специалистами государственных органов Республики Казахстан, привлекаемыми к их проведению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок в редакции Закона РК от 04.07.2014 </w:t>
-[...91 lines deleted...]
-      нумерация глав заменена арабскими цифрами - Законом РК от 04.07.2002 </w:t>
+      По решению Начальника Службы государственной охраны Республики Казахстан охранные мероприятия по обеспечению безопасности охраняемых лиц проводятся в рамках антитеррористических операций в соответствии с настоящим Законом и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии терроризму".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 1-1 в соответствии с Законом РК от 04.07.2002 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...542 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; в редакции Закона РК от 08.01.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 28.12.2016 </w:t>
       </w:r>
@@ -844,51 +1048,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -947,105 +1171,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Президент Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Председатель Сената Парламента Республики Казахстан; </w:t>
+      2) Вице-Президент Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Председатель Мажилиса Парламента Республики Казахстан; </w:t>
+      3) Председатель Курултая Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Премьер-Министр Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) супруга (супруг) Президента Республики и другие совместно проживающие с Президентом члены семьи; </w:t>
+      5) супруга (супруг) Президента Республики Казахстан и другие совместно проживающие с Президентом члены семьи; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1125,51 +1349,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) экс-Президент Республики Казахстан; </w:t>
+      8) экс-Президенты Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) должностные лица Республики Казахстан, перечень которых утверждается Президентом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1215,51 +1439,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Должностные лица, указанные в подпунктах 2), 3), 4) пункта 2 настоящей статьи, охраняются на равных условиях. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Лица, указанные в подпунктах 1)-9) пункта 2 настоящей статьи, вправе рекомендовать начальнику Службы государственной охраны Республики Казахстан заменить охраняющих их лиц в случае ненадлежащего исполнения ими служебных обязанностей. </w:t>
+      4. Лица, указанные в подпунктах 1), 2), 3), 4), 5), 8) и 9) пункта 2 настоящей статьи, вправе рекомендовать Начальнику Службы государственной охраны Республики Казахстан заменить охраняющих их лиц в случае ненадлежащего исполнения ими служебных обязанностей. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1343,51 +1567,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1411,51 +1655,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Охраняемые объекты - здания, строения и сооружения, предназначенные для пребывания охраняемых лиц, иные здания, строения и сооружения, охраняемые Службой государственной охраны Республики Казахстан, а также прилегающие к ним территория и акватория. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Перечень охраняемых Службой государственной охраны Республики Казахстан объектов утверждается начальником Службы государственной охраны Республики Казахстан по согласованию с Администрацией Президента Республики Казахстан. </w:t>
+      Перечень охраняемых Службой государственной охраны Республики Казахстан объектов утверждается Начальником Службы государственной охраны Республики Казахстан по согласованию с Администрацией Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1688,51 +1932,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение безопасности Президента Республики Казахстан и других охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) выявление, предупреждение и пресечение правонарушений, направленных против жизни, здоровья, прав, свобод, достоинства личности и собственности охраняемых лиц;</w:t>
+      2) выявление, предупреждение и пресечение правонарушений, направленных против жизни, здоровья, прав, свобод, чести, достоинства личности и собственности охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) охрана собственности, обеспечение общественного порядка и безопасности на охраняемых объектах и в других местах пребывания охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1888,51 +2132,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2087,137 +2351,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4-1. Организация деятельности Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководство Службой государственной охраны Республики Казахстан осуществляется начальником Службы государственной охраны Республики Казахстан, назначаемым на должность, освобождаемым от должности и (или) увольняемым со службы в специальных государственных органах Президентом Республики Казахстан.</w:t>
+      Руководство Службой государственной охраны Республики Казахстан осуществляется Начальником Службы государственной охраны Республики Казахстан, назначаемым на должность, освобождаемым от должности и (или) увольняемым со службы в специальных государственных органах Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Структура и штатная численность Службы государственной охраны Республики Казахстан утверждаются Президентом Республики по представлению начальника Службы государственной охраны Республики Казахстан. </w:t>
+      Структура и штатная численность Службы государственной охраны Республики Казахстан утверждаются Президентом Республики Казахстан по представлению Начальника Службы государственной охраны Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 4-1 в соответствии с Законом РК от 04.07.2002 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменением, внесенным Законом РК от 13.02.2012 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными Законами РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2314,123 +2598,295 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Служба государственной охраны Республики Казахстан обязана: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) предотвращать и пресекать правонарушения, посягающие на жизнь, здоровье, права, свободы, личное достоинство и собственность охраняемых лиц; выявлять обстоятельства, способствующие их возможному совершению, и в пределах своих прав принимать меры к их устранению;</w:t>
+      1) предотвращать и пресекать правонарушения, посягающие на жизнь, здоровье, права, свободы, честь, достоинство и собственность охраняемых лиц; выявлять обстоятельства, способствующие их возможному совершению, и в пределах своих прав принимать меры к их устранению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оказывать помощь охраняемым лицам, пострадавшим от правонарушений и несчастных случаев, а также находящимся в беспомощном либо ином состоянии, опасном для их здоровья и жизни. Участвовать в пределах своей компетенции в решении организационных вопросов, связанных с медицинским обслуживанием охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 3) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимать заявления, сообщения и иную поступающую информацию о готовящихся правонарушениях и событиях, угрожающих личной безопасности охраняемых лиц или общественной безопасности на охраняемых объектах и в других местах их пребывания, своевременно принимать меры, предусмотренные законодательством;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) оказывать правоохранительным органам содействие в выявлении и розыске лиц, совершивших уголовные правонарушения против жизни, здоровья, прав, свобод, личного достоинства и собственности охраняемых лиц;</w:t>
+      4) оказывать правоохранительным органам содействие в выявлении и розыске лиц, совершивших уголовные правонарушения против жизни, здоровья, прав, свобод, чести, достоинства и собственности охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивать общественный порядок и безопасность на охраняемых объектах и в других местах пребывания охраняемых лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 6) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) обеспечивать безопасность передвижения охраняемых лиц на всех видах транспорта, соблюдать и контролировать соблюдение установленных правил, нормативов и стандартов, действующих в сфере безопасности движения автомобильного и других транспортных средств, выделяемых для передвижения охраняемых лиц; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2489,50 +2945,136 @@
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z53" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок организации взаимодействия по обеспечению президентской связью Службы государственной охраны Республики Казахстан и иных организаций определяется соглашениями (договорами);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 9) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) возмещать в установленном порядке гражданам, предприятиям, организациям и учреждениям ущерб, причиненный в связи с использованием в служебных целях их средств связи, транспорта и помещений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2742,51 +3284,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2798,98 +3360,184 @@
         <w:t>Статья 9. Права Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Службе государственной охраны Республики Казахстан для выполнения возложенных на нее обязанностей предоставляется право: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) производить при входе (въезде) на охраняемые объекты и при выходе (выезде) из них личный досмотр граждан (за исключением охраняемых лиц), досмотр находящихся при них вещей, досмотр транспортных средств и провозимых на них вещей, в том числе с применением технических средств. Запрещать к проносу на охраняемые объекты предметы и вещества. Перечень предметов и веществ, запрещенных к проносу на охраняемые объекты, определяется начальником Службы государственной охраны Республики Казахстан;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производить при входе (въезде) на охраняемые объекты и при выходе (выезде) из них личный досмотр граждан (за исключением охраняемых лиц), досмотр находящихся при них вещей, досмотр транспортных средств и провозимых на них вещей, в том числе с применением технических средств. Запрещать к проносу на охраняемые объекты предметы и вещества. Перечень предметов и веществ, запрещенных к проносу на охраняемые объекты, определяется Начальником Службы государственной охраны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1) осуществлять при проведении охранных мероприятий фотографирование, звукозапись, кино- и видеосъемку фактов и событий; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) вносить предложения и (или) предписания об устранении обстоятельств, способствующих совершению правонарушений, посягающих на жизнь, здоровье, права, свободы, личное достоинство и собственность охраняемых лиц; </w:t>
+      2) вносить предложения и (или) предписания об устранении обстоятельств, способствующих совершению правонарушений, посягающих на жизнь, здоровье, права, свободы, честь, достоинство и собственность охраняемых лиц; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) осуществлять проверку и допуск физических и юридических лиц к работам по охране и обслуживанию охраняемых лиц и объектов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2940,72 +3588,244 @@
         </w:rPr>
         <w:t>
       2-4) проводить в соответствии с законами Республики Казахстан "Об оперативно-розыскной деятельности" и "О контрразведывательной деятельности" оперативно-розыскные и контрразведывательные мероприятия в целях безопасности охраняемых лиц и объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-5) устанавливать дополнительные требования к организации антитеррористической защиты объектов, уязвимых в террористическом отношении, предназначенных для пребывания охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) использовать на договорной основе служебные помещения организаций, воинских формирований, а также жилые и другие помещения граждан, их транспортные средства, связь и иное имущество; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) запрашивать в установленном порядке и получать от государственных органов, организаций, независимо от форм собственности, и воинских формирований информацию, необходимую для выполнения возложенных задач; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3034,104 +3854,362 @@
       5-1) организовывать и нести боевое дежурство по обеспечению безопасности охраняемых лиц, охране и обороне охраняемых объектов, определять порядок организации и проведения охранных мероприятий, а также по согласованию с государственными органами состав сил и средств, привлекаемых к участию в охранных мероприятиях;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) обеспечивать собственную безопасность; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 7) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) разрешать сотрудникам Службы государственной охраны Республики Казахстан, прошедшим специальную подготовку, хранение, ношение табельного оружия и специальных средств; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8) командировать за пределы Республики сотрудников для организации и проведения охранных мероприятий; </w:t>
+        <w:t>
+      8) направлять в служебные командировки сотрудников и (или) военнослужащих Службы государственной охраны Республики Казахстан, в том числе в иностранные государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осуществлять на договорной основе подготовку и повышение квалификации кадров в учебных заведениях и научно-исследовательских учреждениях, находящихся в ведении Министерства обороны, Министерства внутренних дел, Комитета национальной безопасности Республики Казахстан, а также в учебных заведениях других государств, в том числе и специальных; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 9-1) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) осуществлять обучение, подготовку и переподготовку сотрудников и военнослужащих Службы государственной охраны, Вооруженных Сил, других войск и воинских формирований, правоохранительных и специальных государственных органов Республики Казахстан в сфере обеспечения безопасности, а также в соответствии с международными договорами специальных служб иностранных государств;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3142,50 +4220,136 @@
       10) обеспечивать эксплуатацию и техническое обслуживание находящихся на балансе объектов, организовывать на них санитарно-гигиенический, экологический и противоэпидемический контроль; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) создавать вне места нахождения Службы государственной охраны обособленные подразделения, не подлежащие учетной регистрации в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 11) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) поощрять граждан за заслуги в обеспечении безопасности охраняемых лиц, представлять их в установленном законодательством порядке к государственным наградам Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3395,109 +4559,205 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 13.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Глава 4 предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Применение Службой государственной охраны Республики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Казахстан физической силы, специальных средств, огнестрельного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оружия и боевой техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 10. Условия и пределы применения физической силы, специальных средств, оружия и боевой техники </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3903,70 +5163,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) для освобождения заложников, пресечения массовых беспорядков, групповых действий, посягающих на жизнь, здоровье, права, свободы, личное достоинство и собственность охраняемых лиц и объектов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) для остановки транспортного средства, водитель которого не выполнил требование сотрудника и (или) военнослужащего Службы государственной охраны Республики Казахстан остановиться, если другими способами невозможно предотвратить реальную угрозу для охраняемых лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="14"/>
+    <w:bookmarkStart w:name="z45" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) для пресечения нарушения воздушного пространства беспилотными воздушными судами в зоне проведения охранных мероприятий или над территорией охраняемых объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Запрещается применять специальные средства в сторону охраняемого лица, а также в отношении женщин с видимыми признаками беременности, лиц, с явными признаками инвалидности и малолетних, кроме случаев совершения ими нападения на охраняемых лиц, угрожающего их жизни и здоровью, группового нападения либо оказания вооруженного сопротивления. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4286,70 +5546,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) для защиты граждан от преступного посягательства, а также освобождения заложников, захваченных охраняемых объектов, сооружений и специальных грузов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) для задержания лиц, застигнутых при совершении уголовного правонарушения, либо непосредственно после совершения, оказывающих вооруженное сопротивление, а также вооруженного лица, отказывающегося выполнить законное требование о сдаче оружия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="15"/>
+    <w:bookmarkStart w:name="z46" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) для пресечения нарушения воздушного пространства беспилотными воздушными судами в зоне проведения охранных мероприятий или над территорией охраняемых объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудники Службы государственной охраны Республики Казахстан имеют право, кроме того, использовать оружие в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4574,521 +5834,777 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Кадры Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Состав кадров Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадры Службы государственной охраны Республики Казахстан составляют сотрудники, военнослужащие и работники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч.2 статьи 14 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На службу и работу в Службу государственной охраны Республики Казахстан принимаются граждане Республики Казахстан на добровольной основе, способные по своим моральным и деловым качествам, образованию и состоянию здоровья выполнять обязанности, возложенные на Службу государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лимит штатной численности сотрудников и военнослужащих Службы государственной охраны Республики Казахстан утверждается Президентом Республики Казахстан по представлению Начальника Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Численность работников Службы государственной охраны Республики Казахстан устанавливается Начальником Службы государственной охраны Республики Казахстан в пределах выделенных для этих целей средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 в редакции Закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными Законом РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Сотрудники Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудниками Службы государственной охраны Республики Казахстан являются лица, состоящие на службе в Службе государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудники Службы государственной охраны Республики Казахстан состоят в кадрах или действующем резерве Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок зачисления сотрудников в действующий резерв и прохождения ими службы устанавливается Начальником Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч.4 статьи 15 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для решения вопросов обеспечения безопасности охраняемых лиц, объектов и транспортных средств, охраняемых Службой государственной охраны Республики Казахстан, в государственных органах и организациях, независимо от форм собственности, с их согласия в установленном порядке могут быть прикомандированы для замещения штатных должностей сотрудники Службы государственной охраны Республики Казахстан с оставлением их на службе в специальных государственных органах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 в редакции Закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15-1. Военнослужащие Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Военнослужащими Службы государственной охраны Республики Казахстан являются лица, проходящие воинскую службу в частях и подразделениях Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...87 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 14 в редакции Закона РК от 13.02.2012 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 233-V</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Исключен Законом РК от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...136 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 пункта 3 предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Воинские части и подразделения Службы государственной охраны Республики Казахстан комплектуются из числа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) граждан, призываемых на срочную воинскую службу в соответствии с действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5134,91 +6650,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) военнослужащих, призванных из запаса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Призыв граждан на воинскую службу в Службу государственной охраны Республики Казахстан организуется и обеспечивается местными исполнительными органами в соответствии с требованиями по уровню образования, опыта работы и физической подготовки, предъявляемыми к военнослужащим Службы государственной охраны Республики Казахстан, установленными начальником Службы государственной охраны Республики Казахстан.</w:t>
+      Призыв граждан на воинскую службу в Службу государственной охраны Республики Казахстан организуется и обеспечивается местными исполнительными органами в соответствии с требованиями по уровню образования, опыта работы и физической подготовки, предъявляемыми к военнослужащим Службы государственной охраны Республики Казахстан, установленными Начальником Службы государственной охраны Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбор в Службу государственной охраны Республики Казахстан военнослужащих срочной службы является приоритетным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Военнослужащие Службы государственной охраны Республики Казахстан обеспечиваются вещевым и другими видами имущества по нормам, утвержденным Начальником Службы государственной охраны по согласованию с центральным уполномоченным органом по бюджетному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5378,50 +6894,128 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 16 в редакции Закона РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В статью 17 предусматриваются изменения Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5554,51 +7148,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении приказа или указания, явно противоречащих закону, сотрудник, военнослужащий Службы государственной охраны Республики Казахстан обязан руководствоваться законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сотрудники, военнослужащие Службы государственной охраны Республики Казахстан не должны состоять в политических партиях, профессиональных союзах, а также выступать в поддержку какой-либо политической партии.</w:t>
+      Сотрудники, военнослужащие Службы государственной охраны Республики Казахстан не вправе состоять в политической партии, профессиональном союзе, выступать в поддержку или с осуждением какой-либо политической партии или общественно-политического движения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудники, военнослужащие Службы государственной охраны Республики Казахстан не вправе занимать иные оплачиваемые должности, осуществлять предпринимательскую деятельность, входить в состав руководящего органа или наблюдательного совета коммерческой организации, за исключением случаев, когда это является их должностными обязанностями в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5660,51 +7254,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5790,68 +7404,240 @@
       1) квалифицированно и точно решать поставленные перед ними задачи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поддерживать необходимый уровень профессиональных и правовых знаний, физической, специальной и боевой подготовки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац первый ч. 1 пункта 2 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сотрудники, военнослужащие Службы государственной охраны Республики Казахстан при исполнении ими служебных обязанностей в пределах и порядке, предусмотренных действующим законодательством, имеют право:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требовать от граждан и должностных лиц соблюдения установленного порядка в местах проведения охранных мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6014,50 +7800,136 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) временно ограничивать или запрещать движение транспорта и пешеходов на улицах и дорогах, не допускать граждан на отдельные участки местности и объекты, обязывать их оставаться на конкретных участках местности или объектах либо покинуть эти участки или объекты в целях обеспечения безопасности охраняемых лиц и объектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч. 2 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Применение физической силы, специальных средств, оружия и боевой техники сотрудниками, военнослужащими Службы государственной охраны Республики Казахстан осуществляется в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6132,50 +8004,128 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В статью 19 предусматриваются изменения Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6396,80 +8346,80 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 20 исключена Законом РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Финансирование и материально-техническое</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обеспечение Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Финансирование деятельности Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6578,68 +8528,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Заключительные и переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Контроль за деятельностью Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7043,55 +8993,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7417,31 +9367,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>