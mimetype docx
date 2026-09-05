--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbdee41" w14:textId="dbdee41">
+    <w:p w14:paraId="972bcf0" w14:textId="972bcf0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,551 +124,405 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции Закона РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заголовок с изменениями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      по тексту слова "Указ", "Указом", "Указа" заменены словами "Закон", "Законом", "Закона"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      нумерация глав заменена арабскими цифрами - Законом РК от 04.07.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "военной службы", "военной службе", "военную службу" заменены словами "воинской службы", "воинской службе", "воинскую службу" в соответствии с Законом РК от 22.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "военнослужащие", "военнослужащий", "военнослужащего", "военнослужащими", "военнослужащих", "военнослужащим" заменены соответственно словами "сотрудники", "сотрудник", "сотрудника", "сотрудниками", "сотрудников", "сотрудникам" Законом РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. По всему тексту Закона слова "Службы охраны Президента Республики Казахстан", "Служба охраны Президента Республики Казахстан", "Службой охраны Президента Республики Казахстан", "Службы охраны Президента", "Службе охраны Президента Республики Казахстан", "Службу охраны Президента Республики Казахстан", "Службой охраны Президента", "Службу охраны Президента" и "Службе охраны Президента" заменены соответственно словами "Службы государственной охраны Республики Казахстан", "Служба государственной охраны Республики Казахстан", "Службой государственной охраны Республики Казахстан", "Службе государственной охраны Республики Казахстан" и "Службу государственной охраны Республики Казахстан" Законом РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. По всему тексту слова "начальник", "начальником", "начальника", "начальнику" заменены соответственно словами "Начальник", "Начальником", "Начальника", "Начальнику" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Закон определяет статус, полномочия и организацию деятельности Службы государственной охраны Республики Казахстан по обеспечению безопасности охраняемых лиц и охраняемых объектов, проведению охранных мероприятий, а также контроль и надзор за ее деятельностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Заголовок в редакции Закона РК от 04.07.2014 </w:t>
-[...131 lines deleted...]
-        <w:t xml:space="preserve">      нумерация глав заменена арабскими цифрами - Законом РК от 04.07.2002 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции Закона РК от 04.07.2002 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...254 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">; с изменениями, внесенными Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...64 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2623,288 +2477,116 @@
       1) предотвращать и пресекать правонарушения, посягающие на жизнь, здоровье, права, свободы, честь, достоинство и собственность охраняемых лиц; выявлять обстоятельства, способствующие их возможному совершению, и в пределах своих прав принимать меры к их устранению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оказывать помощь охраняемым лицам, пострадавшим от правонарушений и несчастных случаев, а также находящимся в беспомощном либо ином состоянии, опасном для их здоровья и жизни. Участвовать в пределах своей компетенции в решении организационных вопросов, связанных с медицинским обслуживанием охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      3) принимать заявления, сообщения и иную поступающую информацию о готовящихся правонарушениях и событиях, угрожающих личной безопасности охраняемых лиц или общественной безопасности на охраняемых объектах и в других местах их пребывания, своевременно принимать меры, предусмотренные законодательством;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимать заявления, сообщения и иную поступающую информацию о готовящихся правонарушениях и событиях, угрожающих личной безопасности охраняемых лиц или общественной безопасности на охраняемых объектах и в других местах их пребывания, своевременно принимать меры, предусмотренные законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оказывать правоохранительным органам содействие в выявлении и розыске лиц, совершивших уголовные правонарушения против жизни, здоровья, прав, свобод, чести, достоинства и собственности охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивать общественный порядок и безопасность на охраняемых объектах и в других местах пребывания охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...84 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) обеспечивать безопасность передвижения охраняемых лиц на всех видах транспорта, соблюдать и контролировать соблюдение установленных правил, нормативов и стандартов, действующих в сфере безопасности движения автомобильного и других транспортных средств, выделяемых для передвижения охраняемых лиц; </w:t>
+      6) обеспечивать безопасность передвижения охраняемых лиц на всех видах транспорта и (или) транспортных средствах, соблюдать и контролировать соблюдение установленных правил, нормативов и стандартов, действующих в сфере безопасности движения транспорта и (или) транспортных средств, выделяемых для передвижения охраняемых лиц; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) принимать при авариях, катастрофах, пожарах, стихийных бедствиях и других чрезвычайных ситуациях неотложные меры по спасению охраняемых лиц и оказанию им первой медицинской помощи, а также по охране личного имущества охраняемых лиц и иного имущества, подлежащего охране и оставшегося без присмотра; участвовать в соответствии с законом в обеспечении правового режима чрезвычайного или военного положения в отношении охраняемых лиц в случае их введения на территории Республики Казахстан или в отдельных местностях, а также в проведении карантинных мероприятий в отношении охраняемых лиц во время эпидемий и эпизоотий; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2945,390 +2627,324 @@
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z53" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок организации взаимодействия по обеспечению президентской связью Службы государственной охраны Республики Казахстан и иных организаций определяется соглашениями (договорами);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) возмещать в установленном порядке гражданам, предприятиям, организациям и учреждениям ущерб, причиненный в связи с использованием в служебных целях их средств связи, транспорта и (или) транспортных средств, а также помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) Исключен Законом РК от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 9) предусматривается изменение Законом РК от 10.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными Указом Президента РК, имеющим силу Закона, от 08.12.1995 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2674</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; законами РК от 16.05.1997 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 04.07.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...273 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3360,148 +2976,62 @@
         <w:t>Статья 9. Права Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Службе государственной охраны Республики Казахстан для выполнения возложенных на нее обязанностей предоставляется право: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      1) производить при входе (въезде) на охраняемые объекты и при выходе (выезде) из них личный досмотр граждан (за исключением охраняемых лиц), досмотр находящихся при них вещей, досмотр транспортных средств и провозимых на них вещей, в том числе с применением технических средств. Запрещать к проносу на охраняемые объекты предметы и вещества. Перечень предметов и веществ, запрещенных к проносу на охраняемые объекты, определяется Начальником Службы государственной охраны Республики Казахстан;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при входе (въезде) на охраняемые объекты и (или) в зону проведения охранных мероприятий, а также при выходе (выезде) из них проверять у физического лица документы, удостоверяющие личность, производить его личный досмотр (за исключением охраняемых лиц), досмотр находящихся при нем вещей, транспорта и (или) транспортных средств и провозимых на них вещей, в том числе с применением технических средств и (или) служебных животных. Запрещать к проносу на охраняемые объекты и (или) в зону проведения охранных мероприятий предметы и вещества, перечень которых определяется Начальником Службы государственной охраны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1) осуществлять при проведении охранных мероприятий фотографирование, звукозапись, кино- и видеосъемку фактов и событий; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3592,252 +3122,80 @@
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-5) устанавливать дополнительные требования к организации антитеррористической защиты объектов, уязвимых в террористическом отношении, предназначенных для пребывания охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...200 lines deleted...]
-      4) запрашивать в установленном порядке и получать от государственных органов, организаций, независимо от форм собственности, и воинских формирований информацию, необходимую для выполнения возложенных задач; </w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использовать на договорной основе помещения государственных органов и иных организаций, а также жилые и другие помещения физических лиц, их транспорт и (или) транспортные средства, связь и иное имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрашивать в установленном порядке и получать от государственных органов и иных организаций, их должностных лиц информацию, необходимую для выполнения возложенных задач;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организовывать и осуществлять в зданиях, строениях, сооружениях, предназначенных для посещения охраняемыми лицами и на прилегающих к ним территориях, а также на охраняемых объектах санитарно-гигиенический, экологический, радиационный, биологический, химический и противоэпидемический контроль;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3854,514 +3212,170 @@
       5-1) организовывать и нести боевое дежурство по обеспечению безопасности охраняемых лиц, охране и обороне охраняемых объектов, определять порядок организации и проведения охранных мероприятий, а также по согласованию с государственными органами состав сил и средств, привлекаемых к участию в охранных мероприятиях;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) обеспечивать собственную безопасность; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...84 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) разрешать сотрудникам Службы государственной охраны Республики Казахстан, прошедшим специальную подготовку, хранение, ношение табельного оружия и специальных средств; </w:t>
+      7) разрешать сотрудникам и (или) военнослужащим Службы государственной охраны Республики Казахстан, прошедшим специальную подготовку, хранение, ношение оружия и специальных средств; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) направлять в служебные командировки сотрудников и (или) военнослужащих Службы государственной охраны Республики Казахстан, в том числе в иностранные государства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...200 lines deleted...]
-      9-1) осуществлять обучение, подготовку и переподготовку сотрудников и военнослужащих Службы государственной охраны, Вооруженных Сил, других войск и воинских формирований, правоохранительных и специальных государственных органов Республики Казахстан в сфере обеспечения безопасности, а также в соответствии с международными договорами специальных служб иностранных государств;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществлять на договорной основе профессиональную подготовку, переподготовку и повышение квалификации кадров в военных, специальных учебных заведениях, учебных центрах, а также в других организациях образования Республики Казахстан и иностранных государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) осуществлять подготовку, переподготовку и повышение квалификации сотрудников и (или) военнослужащих Службы государственной охраны, Вооруженных Сил, других войск и воинских формирований, правоохранительных и специальных государственных органов Республики Казахстан в сфере обеспечения безопасности, а также в соответствии с международными договорами специальных служб иностранных государств;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) обеспечивать эксплуатацию и техническое обслуживание находящихся на балансе объектов, организовывать на них санитарно-гигиенический, экологический и противоэпидемический контроль; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) создавать вне места нахождения Службы государственной охраны обособленные подразделения, не подлежащие учетной регистрации в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...84 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) поощрять граждан за заслуги в обеспечении безопасности охраняемых лиц, представлять их в установленном законодательством порядке к государственным наградам Республики Казахстан; </w:t>
+      11) поощрять граждан за заслуги в обеспечении безопасности охраняемых лиц, представлять их в установленном законодательством Республики Казахстан порядке к государственным наградам Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) привлекать граждан Республики Казахстан на добровольных началах в качестве внештатных оперативных сотрудников Службы государственной охраны Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4559,2463 +3573,1661 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 13.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 11.06.2026 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Применение сотрудниками и (или) военнослужащими Службы государственной охраны Республики Казахстан физической силы, служебных животных, специальных средств, оружия, боевой и иной техники</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Глава 4 - в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 10. Условия и пределы применения физической силы, служебных животных, специальных средств, оружия, боевой и иной техники </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сотрудники и (или) военнослужащие Службы государственной охраны Республики Казахстан имеют право на применение физической силы, служебных животных, боевой и иной техники, а также на ношение, хранение и применение специальных средств, оружия во всех случаях, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z55" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случаях необходимой обороны и крайней необходимости или при задержании лица, совершившего правонарушение, сотрудник и (или) военнослужащий Службы государственной охраны Республики Казахстан при отсутствии у него специальных средств или оружия вправе использовать любые подручные средства, а также по основаниям и в порядке, которые установлены настоящим Законом, применять не состоящие на вооружении иное оружие и иную технику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z56" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В зоне проведения антитеррористической операции сотрудники и (или) военнослужащие Службы государственной охраны Республики Казахстан, участвующие в антитеррористической операции, имеют право применять в отношении террористов физическую силу, служебных животных, специальные средства, оружие, боевую и иную технику без предупреждения и ограничений, предусмотренных настоящим Законом и иными законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z57" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сотрудники и (или) военнослужащие Службы государственной охраны Республики Казахстан обязаны проходить специальную подготовку, периодическую проверку на пригодность к действиям в условиях, связанных с применением физической силы, служебных животных, специальных средств, оружия, боевой и иной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z58" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае применения физической силы, служебных животных, специальных средств, оружия, боевой и иной техники сотрудники и (или) военнослужащие Службы государственной охраны Республики Казахстан принимают необходимые меры для обеспечения безопасности окружающих физических лиц и оказания первой помощи пострадавшим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z59" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Применение физической силы, служебных животных, специальных средств, оружия, боевой и иной техники сотрудниками и (или) военнослужащими Службы государственной охраны Республики Казахстан с превышением полномочий влечет за собой ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z60" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сотрудник и (или) военнослужащий Службы государственной охраны Республики Казахстан не несут ответственность за моральный, материальный и физический вред, причиненный в связи с применением в предусмотренных законами Республики Казахстан случаях физической силы, служебных животных, специальных средств, оружия, боевой и иной техники, если защита соответствует характеру и опасности посягательства на охраняемых лиц, охраняемые объекты или самого сотрудника и (или) военнослужащего Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z61" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При привлечении сотрудников и (или) военнослужащих специальных государственных и правоохранительных органов, Вооруженных Сил Республики Казахстан, органов гражданской защиты и государственной фельдъегерской службы к обеспечению безопасности охраняемых лиц и охраняемых объектов, проведению охранных мероприятий на таких сотрудников и (или) военнослужащих распространяются положения настоящей главы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z62" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае привлечения сотрудников и (или) военнослужащих Службы государственной охраны Республики Казахстан к мероприятиям, проводимым специальными государственными и правоохранительными органами, Вооруженными Силами Республики Казахстан, применение ими физической силы, служебных животных, специальных средств, оружия, боевой и иной техники осуществляется в соответствии с настоящим Законом и иными законами Республики Казахстан, регулирующими деятельность инициатора мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z63" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. О каждом случае применения физической силы, служебных животных, специальных средств, оружия, боевой и иной техники, повлекшем гибель людей или иные тяжкие последствия, в течение двадцати четырех часов информируется прокурор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Применение физической силы и служебных животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сотрудники и (или) военнослужащие Службы государственной охраны Республики Казахстан имеют право применять физическую силу, в том числе боевые приемы борьбы, и служебных животных для пресечения уголовных и административных правонарушений, посягающих на жизнь, здоровье, права, свободы, честь, достоинство и собственность охраняемых лиц, задержания лиц, их совершивших, преодоления противодействия законным требованиям, если ненасильственные способы не обеспечивают исполнения возложенных на Службу государственной охраны Республики Казахстан обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z65" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Служебные животные – собаки и лошади, используемые в целях предупреждения, выявления, пресечения правонарушений в отношении охраняемых лиц и охраняемых объектов, установления лиц, их совершивших, при несении боевого дежурства, досмотре транспорта и (или) транспортных средств, физических лиц и осмотре местности для физического, психологического, блокирующего и иного воздействия на правонарушителей, а также для исполнения иных служебных задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Применение специальных средств</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сотрудники и (или) военнослужащие Службы государственной охраны Республики Казахстан имеют право применять специальные средства в случаях, предусмотренных пунктом 1 статьи 13 настоящего Закона, а также для:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z67" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) задержания и доставления правонарушителей, лиц, оказывающих сопротивление или неповиновение сотрудникам и (или) военнослужащим Службы государственной охраны Республики Казахстан или сотрудникам правоохранительных органов, осуществляющим возложенные на них служебные обязанности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z68" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) остановки транспортного средства, водитель которого не выполнил требование сотрудника и (или) военнослужащего Службы государственной охраны Республики Казахстан остановиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z69" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрещается применять специальные средства в сторону охраняемого лица, а также в отношении женщин с видимыми признаками беременности, лиц с явными признаками инвалидности и малолетних, кроме случаев совершения ими нападения на охраняемых лиц, угрожающего их жизни и здоровью, группового нападения либо оказания вооруженного сопротивления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Применение оружия, боевой и иной техники</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сотрудники и (или) военнослужащие Службы государственной охраны Республики Казахстан имеют право применять оружие, боевую и иную технику как крайнюю меру в следующих случаях для:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z71" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) отражения нападения на охраняемых лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z72" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отражения нападения на охраняемые объекты, а также на транспорт и (или) транспортные средства, охраняемые Службой государственной охраны Республики Казахстан, а равно для освобождения их в случае захвата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z73" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отражения нападения на сотрудников и (или) военнослужащих Службы государственной охраны Республики Казахстан, членов их семей, а также других лиц, привлеченных Службой государственной охраны Республики Казахстан к обеспечению безопасности охраняемых лиц и охраняемых объектов, проведению охранных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z74" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) защиты физических лиц от преступного посягательства, а также освобождения заложников, захваченных охраняемых объектов и специальных грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z75" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) задержания физических лиц, застигнутых при совершении уголовного правонарушения либо непосредственно после его совершения, оказывающих вооруженное сопротивление, а также вооруженного физического лица, отказывающегося выполнить их законное требование о сдаче оружия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z76" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разоружения физических лиц, незаконно имеющих при себе оружие, боеприпасы, взрывчатые, сильнодействующие химические и ядовитые вещества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z77" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пресечения нарушения воздушного пространства беспилотными воздушными судами в зоне проведения охранных мероприятий и (или) над территорией охраняемых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z78" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) остановки транспортного средства, если водитель создает реальную опасность жизни и здоровью охраняемых лиц и отказывается остановиться на требование сотрудника и (или) военнослужащего Службы государственной охраны Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z79" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) защиты физических лиц от нападения животных, угрожающих их жизни и здоровью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z80" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) подачи сигнала тревоги или вызова помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрещается применять оружие, боевую и иную технику в сторону охраняемых лиц, а также в отношении женщин и несовершеннолетних, за исключением случаев совершения ими вооруженного нападения, оказания ими вооруженного сопротивления, захвата заложников, транспорта и (или) транспортного средства, а также в случаях, когда применение оружия, боевой и иной техники может создать угрозу жизни и здоровью других людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z21" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Кадры Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Состав кадров Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадры Службы государственной охраны Республики Казахстан составляют сотрудники, военнослужащие и работники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На службу и работу в Службу государственной охраны Республики Казахстан принимаются граждане Республики Казахстан на добровольной основе, способные по своим моральным и деловым качествам, образованию и состоянию здоровья исполнять обязанности, возложенные на Службу государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лимит штатной численности сотрудников и военнослужащих Службы государственной охраны Республики Казахстан утверждается Президентом Республики Казахстан по представлению Начальника Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Численность работников Службы государственной охраны Республики Казахстан устанавливается Начальником Службы государственной охраны Республики Казахстан в пределах выделенных для этих целей средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 - в редакции Закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Сотрудники Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудниками Службы государственной охраны Республики Казахстан являются лица, состоящие на службе в Службе государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудники Службы государственной охраны Республики Казахстан состоят в кадрах или действующем резерве Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок зачисления сотрудников в действующий резерв и прохождения ими службы устанавливается Начальником Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для решения вопросов обеспечения безопасности охраняемых лиц, объектов, транспорта и (или) транспортных средств, охраняемых Службой государственной охраны Республики Казахстан, в государственных органах и организациях, независимо от форм собственности, с их согласия в установленном порядке могут быть прикомандированы для замещения штатных должностей сотрудники Службы государственной охраны Республики Казахстан с оставлением их на службе в специальных государственных органах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 в редакции Закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15-1. Военнослужащие Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Военнослужащими Службы государственной охраны Республики Казахстан являются лица, проходящие воинскую службу в частях и подразделениях Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">2. Исключен Законом РК от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Воинские части и подразделения Службы государственной охраны Республики Казахстан комплектуются из числа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z82" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) граждан Республики Казахстан, призываемых на срочную воинскую службу в соответствии с законодательством Республики Казахстан о воинской службе и статусе военнослужащих с учетом особенностей, предусмотренных Законом Республики Казахстан "О специальных государственных органах Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z83" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) граждан Республики Казахстан, зачисляемых на службу в соответствии с Законом Республики Казахстан "О специальных государственных органах Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z84" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сотрудников правоохранительных и специальных государственных органов Республики Казахстан, органов гражданской защиты, государственной фельдъегерской службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z85" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) военнослужащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Призыв граждан на воинскую службу в Службу государственной охраны Республики Казахстан организуется и обеспечивается местными исполнительными органами в соответствии с требованиями по уровню образования, опыта работы и физической подготовки, предъявляемыми к военнослужащим Службы государственной охраны Республики Казахстан, установленными Начальником Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбор в Службу государственной охраны Республики Казахстан военнослужащих срочной службы является приоритетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Военнослужащие Службы государственной охраны Республики Казахстан обеспечиваются вещевым и другими видами имущества по нормам, утвержденным Начальником Службы государственной охраны по согласованию с центральным уполномоченным органом по бюджетному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 15-1 в соответствии с Законом РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.01.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Работники Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовая деятельность работников Службы государственной охраны Республики Казахстан регулируется Трудовым кодексом Республики Казахстан и законодательством Республики Казахстан о государственной службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...147 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 04.07.2002 </w:t>
-[...1203 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Статья 14 в редакции Закона РК от 13.02.2012 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 16 в редакции Закона РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными Законом РК от 04.07.2014 </w:t>
-[...265 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
-      </w:r>
-[...630 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7076,105 +5288,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудники, военнослужащие Службы государственной охраны Республики Казахстан при исполнении служебных обязанностей являются представителями власти и находятся под защитой государства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сотруднику, военнослужащему Службы государственной охраны Республики Казахстан в подтверждение его личности и полномочий выдаются служебное удостоверение и жетон установленного образца.</w:t>
+      Сотруднику, военнослужащему Службы государственной охраны Республики Казахстан в подтверждение его личности и полномочий выдаются служебное удостоверение и жетоны установленного образца.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Никто, кроме прямых и непосредственных начальников, не имеет права вмешиваться в служебную деятельность сотрудников, военнослужащих Службы государственной охраны Республики Казахстан. Законные требования сотрудников, военнослужащих Службы государственной охраны Республики Казахстан обязательны для исполнения физическими и юридическими лицами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Невыполнение законных требований сотрудников, военнослужащих Службы государственной охраны Республики Казахстан, воспрепятствование исполнению ими служебных обязанностей, оскорбление, сопротивление, угроза или насилие в отношении сотрудников, военнослужащих Службы государственной охраны Республики Казахстан, посягательство на их жизнь, здоровье, честь и достоинство, имущество, другие действия, препятствующие выполнению возложенных на них обязанностей, а также посягательство на жизнь, здоровье, честь, достоинство и имущество членов их семей, близких родственников в связи с исполнением сотрудниками, военнослужащими Службы государственной охраны Республики Казахстан служебных обязанностей влекут ответственность, установленную законами Республики Казахстан.</w:t>
-[...17 lines deleted...]
-      При получении приказа или указания, явно противоречащих закону, сотрудник, военнослужащий Службы государственной охраны Республики Казахстан обязан руководствоваться законом.</w:t>
+      Невыполнение законных требований сотрудников, военнослужащих Службы государственной охраны Республики Казахстан, воспрепятствование исполнению ими служебных обязанностей, оскорбление, сопротивление, угроза или насилие в отношении сотрудников, военнослужащих Службы государственной охраны Республики Казахстан, посягательство на их жизнь, здоровье, честь и достоинство, имущество, другие действия, препятствующие исполнению возложенных на них обязанностей, а также посягательство на жизнь, здоровье, честь, достоинство и имущество членов их семей, близких родственников в связи с исполнением сотрудниками, военнослужащими Службы государственной охраны Республики Казахстан служебных обязанностей влекут ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении приказа или распоряжения, явно противоречащих закону, сотрудник, военнослужащий Службы государственной охраны Республики Казахстан обязан руководствоваться законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудники, военнослужащие Службы государственной охраны Республики Казахстан не вправе состоять в политической партии, профессиональном союзе, выступать в поддержку или с осуждением какой-либо политической партии или общественно-политического движения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7254,51 +5466,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7404,715 +5636,399 @@
       1) квалифицированно и точно решать поставленные перед ними задачи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поддерживать необходимый уровень профессиональных и правовых знаний, физической, специальной и боевой подготовки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сотрудники, военнослужащие Службы государственной охраны Республики Казахстан при исполнении ими служебных обязанностей в пределах и порядке, предусмотренных законодательством Республики Казахстан, имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать от граждан и должностных лиц соблюдения установленного порядка в зонах проведения охранных мероприятий и на охраняемых объектах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявлять, предупреждать и пресекать правонарушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверять при необходимости у граждан и должностных лиц документы, удостоверяющие их личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) задерживать, доставлять в органы внутренних дел, служебные помещения иных правоохранительных или специальных государственных органов граждан в случае совершения ими правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) использовать в служебных целях средства связи, принадлежащие организациям, а в неотложных случаях и гражданам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) использовать в служебных целях транспортные средства организаций (кроме транспортных средств, принадлежащих дипломатическим, консульским и иным представительствам иностранных государств и международных организаций) для предотвращения уголовных правонарушений, преследования и задержания лиц, совершивших уголовные правонарушения или подозреваемых в их совершении, для доставления лиц, нуждающихся в срочной медицинской помощи, в лечебные учреждения, а также для проезда к месту происшествия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) беспрепятственно входить в жилые и иные принадлежащие гражданам помещения, на территорию и в помещения предприятий, учреждений и организаций, независимо от форм собственности (кроме дипломатических консульских иных представительств иностранных государств и международных организаций), при пресечении уголовных и административных правонарушений, создающих угрозу охраняемым лицам и объектам, а также при преследовании подозреваемых в совершении таких уголовных и административных правонарушений, если промедление может создать реальную угрозу охраняемым лицам и объектам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      8) исключен Законом РК от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) временно ограничивать или запрещать движение транспорта и (или) транспортных средств и пешеходов на улицах и дорогах, не допускать граждан на отдельные участки местности и объекты, обязывать их оставаться на конкретных участках местности или объектах либо покинуть эти участки или объекты в целях обеспечения безопасности охраняемых лиц и объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Применение физической силы, служебных животных, специальных средств, оружия, боевой и иной техники сотрудниками, военнослужащими Службы государственной охраны Республики Казахстан осуществляется в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запрещается привлекать сотрудников, военнослужащих Службы государственной охраны Республики Казахстан для выполнения функций, не относящихся к их служебным обязанностям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...255 lines deleted...]
-        <w:t xml:space="preserve">      8) исключен Законом РК от 28.12.2016 </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 в редакции Закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования);</w:t>
-[...306 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8186,139 +6102,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При исполнении сотрудником Службы государственной охраны Республики Казахстан служебных обязанностей не допускаются его административное задержание, а также личный досмотр, досмотр находящихся при нем вещей, используемых им служебных транспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ущерб, причиненный здоровью и имуществу сотрудника, военнослужащего Службы государственной охраны Республики Казахстан, а также ущерб, причиненный здоровью и имуществу членов семьи и близких родственников сотрудника, военнослужащего Службы государственной охраны Республики Казахстан в связи с выполнением им служебных обязанностей, возмещаются в полном объеме из бюджетных средств с последующим взысканием этой суммы с лица, причинившего ущерб. Порядок возмещения ущерба определяется Службой государственной охраны Республики Казахстан.</w:t>
+      Ущерб, причиненный здоровью и имуществу сотрудника, военнослужащего Службы государственной охраны Республики Казахстан, а также ущерб, причиненный здоровью и имуществу членов семьи и близких родственников сотрудника, военнослужащего Службы государственной охраны Республики Казахстан в связи с исполнением им служебных обязанностей, возмещаются в полном объеме из бюджетных средств с последующим взысканием этой суммы с лица, причинившего ущерб. Порядок возмещения ущерба определяется Службой государственной охраны Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 19 в редакции Закона РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными Законом РК от 04.07.2014 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8346,80 +6282,80 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 20 исключена Законом РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Финансирование и материально-техническое</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обеспечение Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Финансирование деятельности Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8528,68 +6464,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Заключительные и переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Контроль за деятельностью Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8993,55 +6929,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>