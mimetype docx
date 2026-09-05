--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="120fc83" w14:textId="120fc83">
+    <w:p w14:paraId="852340f" w14:textId="852340f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -148,51 +148,51 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок дан в новой редакции, преамбула исключена, в тексте слова "настоящим Указом", "Настоящий Указ", "настоящего Указа" заменены соответственно словами "настоящим Конституционным законом", "Настоящий Конституционный закон", "настоящего Конституционного закона" в соответствии с Конституционным законом РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>-I.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. По всему тексту Конституционного закона, за исключением главы 14, слова "членов органов местного самоуправления", "членом органа местного самоуправления", "члены органов местного самоуправления", "члены органа местного самоуправления", "члена органа местного самоуправления" заменены соответственно словами "членов иных органов местного самоуправления", "членом иного органа местного самоуправления", "члены иных органов местного самоуправления", "члены иного органа местного самоуправления", "члена иного органа местного самоуправления" Конституционным законом РК от 19 июня 2007 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -688,51 +688,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 3 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 24.05.2021 </w:t>
+        <w:t xml:space="preserve">-I; от 24.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -967,51 +967,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1246,51 +1246,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19.06.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2002,51 +2002,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Избирательные органы, их система и срок полномочий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z587" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственными избирательными органами, организующими подготовку и проведение выборов в Республике, являются избирательные комиссии. </w:t>
+      1. Государственными избирательными органами, организующими подготовку и проведение выборов в Республике Казахстан, являются избирательные комиссии. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z588" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Единую систему избирательных комиссий образуют: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z1429" w:id="28"/>
     <w:p>
@@ -3451,51 +3451,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) информирует избирателей о ходе предвыборной кампании по выборам Президента и депутатов Курултая, периодически публикует информационный бюллетень; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z92" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) подводит итоги выборов Президента и депутатов Курултая в целом по Республике, регистрирует избранных Президента и депутатов Курултая, публикует сообщение об этом в средствах массовой информации;</w:t>
+      10) подводит итоги выборов Президента и депутатов Курултая в целом по Республике Казахстан, регистрирует избранных Президента и депутатов Курултая, публикует сообщение об этом в средствах массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z1809" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) признает проведение выборов Президента, депутатов Курултая на отдельных избирательных участках или административно-территориальных единицах недействительным в случаях, предусмотренных настоящим Конституционным законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z93" w:id="62"/>
     <w:p>
@@ -3970,51 +3970,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19.06.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4445,51 +4445,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 13 - в редакции Конституционного закона РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменениями, внесенными Конституционными законами РК от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; с изменениями, внесенными Конституционными законами РК от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 24.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5110,51 +5110,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19.06.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -10873,51 +10873,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11924,51 +11924,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1850" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Гражданин (выборщик) может быть включен только в один список избирателей (выборщиков).</w:t>
+      3. Гражданин может быть включен только в один список избирателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -15364,51 +15364,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 33 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16085,51 +16085,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 34 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16523,51 +16523,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 36 с изменениями - Конституционными законами РК от 6 мая 1999 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14 апреля 2004 года </w:t>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -16800,51 +16800,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 37 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19.06.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -17462,51 +17462,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 39 с изменениями, внесенными Конституционными законами РК от 14 апреля 2004 года </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 39 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 09.02.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -18454,51 +18474,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 41 с изменениями, внесенными Конституционными законами РК от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 41 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -18911,51 +18951,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 6 мая 1999 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14 апреля 2004 года </w:t>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19 июня 2007 г. № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -19639,50 +19679,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Исключен Конституционным законом РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
     <w:bookmarkStart w:name="z1047" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При возникновении разногласий в отношении действительности бюллетеней вопрос разрешается избирательной комиссией путем голосования. При этом решение принимается более чем половиной голосов от общего числа членов комиссии. </w:t>
@@ -19962,51 +20022,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -20487,51 +20547,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 44 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21256,51 +21316,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 47 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21842,51 +21902,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 49 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14 апреля 2004 года </w:t>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15 апреля 2005 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -25168,51 +25228,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 55 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -25627,51 +25687,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 56 с изменениями, внесенными Конституционными законами РК от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 56 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -26832,51 +26912,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 28.06.1999 </w:t>
+        <w:t xml:space="preserve">-I; от 28.06.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 407</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -27171,51 +27251,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 60 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 15.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -27360,51 +27440,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 61 с изменениями - Конституционным законом РК от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 61 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -27478,50 +27578,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Общей части</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 62 с изменением, внесенным Конституционным законом РК от 06.05. 1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-I.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 63. Повторное голосование</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1196" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -27636,51 +27798,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -27815,51 +27977,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 64 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 29.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -28114,51 +28276,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 6 мая 1999 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; внесены изменения на казахском языке, текст на русском языке не изменялся, в соответствии с Конституционным законом РК от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -28292,50 +28454,112 @@
     <w:bookmarkEnd w:id="683"/>
     <w:bookmarkStart w:name="z1462" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Решение Центральной избирательной комиссии, принятое в порядке, предусмотренном пунктом 2 настоящей статьи, в течение десяти дней со дня его принятия может быть обжаловано кандидатом в Президенты в Верховный Суд, который в десятидневный срок принимает окончательное решение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 66 с изменением, внесенным Конституционным законом РК РК от 06.05. 1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375-I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 66-1. Проведение внеочередных выборов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -28558,51 +28782,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 68 с изменениями, внесенными Конституционными законами РК от 6 мая 1999 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -29141,51 +29365,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 85 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 19.06.2007 № </w:t>
+        <w:t xml:space="preserve">-I; от 19.06.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 03.10.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -32243,51 +32467,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 12 дополнена статьей 92-1 в соответствии с Конституционным законом РК от 6 мая 1999 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменениями, внесенными Конституционными законами РК от 05.11.2022 </w:t>
+        <w:t xml:space="preserve">-I; с изменениями, внесенными Конституционными законами РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VІI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -33379,51 +33603,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 97 с изменениями - Конституционными законами РК от 6 мая 1999 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19 июня 2007 г. № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -33802,51 +34026,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 97-1 в соответствии с Конституционным законом РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; в редакции Конституционного закона РК от 09.02.2009 </w:t>
+        <w:t xml:space="preserve">-I; в редакции Конституционного закона РК от 09.02.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -34190,51 +34414,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 99 с изменениями, внесенными Конституционными законами РК от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 99 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -34471,51 +34715,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 100 с изменениями - Конституционными законами РК от 6 мая 1999 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19 июня 2007 г. № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -35020,51 +35264,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 101 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19.06.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -35237,51 +35481,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 102 с изменениями, внесенными Конституционными законами РК от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 102 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -38662,51 +38926,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 110 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -38893,51 +39157,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 111 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 29.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -44362,51 +44626,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 117 с изменениями - Конституционным законом РК от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 117 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -45171,51 +45455,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 118 с изменениями, внесенными Конституционными законами РК от 28.09.1995 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 118 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 28.09.1995 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -45664,51 +45968,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 121 с изменениями, внесенными Конституционными законами РК от 14.04.2004 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 121 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 29.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -45802,50 +46126,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Общей части</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 122 с изменением, внесенным Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-I.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 123. Дополнительные выборы членов органов местного самоуправления </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1406" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -45859,50 +46245,112 @@
     <w:bookmarkEnd w:id="1083"/>
     <w:bookmarkStart w:name="z1407" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дополнительные выборы проводятся в соответствии с правилами, установленными настоящим Конституционным законом для первоначальных выборов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 123 с изменением, внесенным Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-I.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 124. Повторные выборы членов органов местного самоуправления </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1408" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -46017,51 +46465,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 124 с изменениями - Конституционными законами РК от 6 мая 1999 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">-I; от 14 апреля 2004 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -46176,71 +46624,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 125 с изменениями - Конституционным законом РК от 6 мая 1999 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 125 с изменениями - Конституционным законом РК от 06.05.1999. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">-I. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -46274,50 +46722,112 @@
     <w:bookmarkEnd w:id="1092"/>
     <w:bookmarkStart w:name="z1416" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Соответствующая территориальная избирательная комиссия по представлению участковой избирательной комиссии или обращениям граждан может признать выборы членов органов местного самоуправления недействительными, если в ходе выборов, или при подсчете голосов, либо определении результатов выборов имели место нарушения настоящего Конституционного закона, и отказать в регистрации членов органов местного самоуправления. При этом данное решение территориальной избирательной комиссии в течение пяти дней со дня его принятия может быть обжаловано кандидатами в суд, который в десятидневный срок принимает решение. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 126 с изменением, внесенным Конституционным законом РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 127. Проведение выборов членов органов местного самоуправления вместо выбывших </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1417" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -46352,51 +46862,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 127 с изменениями - Конституционным законом РК от 14 апреля 2004 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 127 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 14.04.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -48670,51 +49200,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 113-3 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 113-9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего Конституционного закона.</w:t>
+        <w:t xml:space="preserve"> настоящего Конституционного закона.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1143"/>
     <w:bookmarkStart w:name="z1849" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Установить, что действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -48759,51 +49289,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 133 с изменениями, внесенными Конституционными законами РК от 13.03.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 133 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I; от 13.03.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -49080,55 +49630,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>