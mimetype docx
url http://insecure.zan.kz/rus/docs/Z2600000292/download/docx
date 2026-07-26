--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="014deb6" w14:textId="014deb6">
+    <w:p w14:paraId="cfa38a6" w14:textId="cfa38a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 19 мая 2026 года № 292-VIII ЗРК</w:t>
+        <w:t>Закон Республики Казахстан от 19 мая 2026 года № 292-VIII ЗРК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1137,2902 +1137,2980 @@
         <w:t>
       "11) пункт временного содержания животных – имущественный комплекс, специально предназначенный и оборудованный для временного содержания найденных, отловленных безнадзорных и бродячих животных, домашних животных (животных-компаньонов), переданных владельцами или ответственными лицами в связи с отказом от их содержания, а также изъятых или конфискованных у физических или юридических лиц;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 16-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
-[...15 lines deleted...]
-      "16-1) бродячие животные – собаки и кошки, которые не имеют владельца;";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16-1) бродячие животные – собаки и кошки, не имеющие владельца или не состоящие на учете домашних животных;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 18)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 26)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "болюсы," исключить;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 28-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "28-1) меры экстренного реагирования – совокупность мероприятий, в том числе действия, направленные на незамедлительное устранение и (или) минимизацию последствий проявления агрессии животными с целью обеспечения безопасности человека, животных, общественного порядка и (или) предотвращения угрозы жизни или здоровью человека, животных и имуществу физических и (или) юридических лиц;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующий редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 3. Основные цели, задачи и принципы настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целями настоящего Закона являются обеспечение защиты и безопасности животных, укрепление нравственности, соблюдение гуманности, а также защита прав и законных интересов физических и юридических лиц при обращении с животными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Задачами настоящего Закона являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование у владельцев ответственности за жизнь, здоровье и благополучие животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обеспечение системы мер по защите животных; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) воспитание у населения нравственного, гуманного и осознанного отношения к животным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правовое регулирование общественных отношений в области ответственного обращения с животными основывается на принципах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) признания животных существами, способными испытывать боль и физические страдания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) недопустимости жестокого обращения, причинения боли, физических страданий и безосновательного лишения жизни животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) гармоничного сосуществования человека и животных, основанного на уважении, заботе и балансе интересов общества и природы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 18)</w:t>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 после слов "приюты для животных" дополнить словами ", пункты временного содержания животных";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Если дальнейшее использование животного по целевому назначению невозможно, владелец животного или ответственное лицо обязаны обеспечить содержание такого животного до его естественной смерти либо передать его в приют для животных, пункт временного содержания животных, физическим или юридическим лицам, способным создать необходимые условия. При передаче животного в пункт временного содержания животных владелец или ответственное лицо обязаны обеспечить его содержание до определения юридической судьбы животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если состояние здоровья животного в силу возрастных изменений, наличия хронических заболеваний, посттравматического состояния подразумевает ухудшение качества жизни животного, связанное с регулярными болевыми ощущениями либо нарушением систем органов или тяжелыми функциональными нарушениями опорно-двигательного аппарата, по заключению ветеринарного врача владелец животного вправе принять решение об эвтаназии.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) на основе и во исполнение основных направлений внутренней и внешней политики государства, определенных Президентом Республики Казахстан, и основных направлений социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка, разработанных Правительством Республики Казахстан, формирует государственную политику в области ответственного обращения с животными в соответствии с действующим законодательством Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) осуществляет стратегические, регулятивные и реализационные функции в пределах своей компетенции;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) разрабатывает и утверждает правила деятельности и учета приютов для животных, а также пунктов временного содержания животных;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "10) разрабатывает и утверждает перечень животных, содержание, разведение и оборот которых запрещены или ограничены, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 настоящего Закона;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14) разрабатывает и утверждает правила стерилизации бродячих животных, за исключением собак;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 15-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15-1) разрабатывает и утверждает нормативные правовые акты в области ответственного обращения с животными;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункте 26)</w:t>
-[...319 lines deleted...]
-        <w:t>статье 4</w:t>
+        <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "разрабатывают" дополнить словами "и представляют в соответствующий маслихат";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "разрабатывают" дополнить словами "и представляют в соответствующий маслихат";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить словами "и пунктов временного содержания животных";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 2-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1) организуют меры экстренного реагирования в соответствии с правилами отлова, временного содержания и умерщвления животных;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 2-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1) организуют меры экстренного реагирования в соответствии с правилами отлова, временного содержания и умерщвления животных;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z74" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Не допускаются содержание и использование животных, включенных в перечень животных, содержание, разведение и оборот которых запрещены или ограничены, за исключением случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) временного содержания в полувольных условиях, искусственно созданной среде обитания или неволе пострадавших и (или) травмированных животных, включенных в перечень животных, содержание, разведение и оборот которых запрещены или ограничены, находящихся в состоянии, не позволяющем возвратить их в среду обитания, до момента их передачи в приюты для животных, зоологические питомники, реабилитационные центры для животных, научные организации, а также в организации, осуществляющие реабилитацию и реинтродукцию диких животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) содержания животных в полувольных условиях, искусственно созданной среде обитания или неволе на время лечения животных и искусственного выкармливания детенышей, молодняка животных сотрудниками научных организаций, приютов для животных, зоологических питомников, реабилитационных центров для животных, организаций, осуществляющих реабилитацию и реинтродукцию диких животных, при наличии соответствующих решений указанных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) содержания и использования животных в организациях, основной целью деятельности которых является разведение животных в целях сохранения генетического фонда объектов животного мира, в зоологических питомниках, организациях, осуществляющих реабилитацию и реинтродукцию диких животных, научных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) иных случаев, предусмотренных законами Республики Казахстан."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "за счет бюджетных средств в соответствии с законодательством Республики Казахстан, а также иных" заменить словами ", за исключением собак, за счет";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Учет собак и кошек осуществляется с использованием чипа как обязательного изделия (средства) учета домашних животных.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок после слова "разведению" дополнить словами "и обороту";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Разведение и оборот домашних животных осуществляются только при наличии их учета в соответствии с настоящим Законом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15 дополнить подпунктами 6) и 7) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) при регулировании численности бродячих животных (за исключением кошек) в порядке и сроки, установленные местными представительными органами столицы, областей, городов республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в отношении безнадзорных животных (за исключением кошек), поступивших в приюты для животных и (или) пункты временного содержания животных, которые больны, проявляют неоправданную агрессию, не обустроены и не востребованы владельцем или ответственным лицом, а также иными физическими, юридическими лицами по истечении сроков, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 7 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Владелец и (или) ответственное лицо, допустившие нарушение требований к выгулу домашних животных, повлекшее за собой причинение вреда жизни или здоровью человека, животных и имуществу физических и (или) юридических лиц, обязаны возместить причиненный вред в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае нарушения правил содержания и выгула домашних животных, повлекшего тяжкий, средней тяжести вред здоровью человека, владелец такого животного обязан провести эвтаназию в порядке, установленном настоящим Законом."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "путем стерилизации" заменить словами "в порядке, установленном настоящим Законом,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "бюджетных средств и иных" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить словами ", а также их учет";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 2-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2-1) эвтаназию в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "стерилизации" дополнить словами ", применяемой в отношении кошек, эвтаназии в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "препаратов" дополнить словами ", за исключением случаев, предусмотренных настоящим Законом";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "правилами деятельности приютов для животных" заменить словами "настоящим Законом";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z107" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 после слов "приюты для животных" дополнить словами ", пункты временного содержания животных";</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> после слова "животных" дополнить словами ", за исключением собак,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова ", включая вакцинацию" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z110" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 28 дополнить словами ", в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об общественном контроле".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...272 lines deleted...]
-        <w:t>подпункты 10)</w:t>
+    <w:bookmarkStart w:name="z111" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Статья 2. Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением абзацев второго – седьмого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14)</w:t>
-[...1848 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "Об общественном контроле".</w:t>
+        <w:t>подпункта 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 1, которые вводятся в действие с 1 января 2027 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z111" w:id="84"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -4207,55 +4285,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>