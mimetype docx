--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16252d1" w14:textId="16252d1">
+    <w:p w14:paraId="799c0eb" w14:textId="799c0eb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,71 +93,93 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О ратификации Соглашения о взаимодействии государств – участников СНГ при обмене данными мониторинга радиационной обстановки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 27 апреля 2026 года № 283-VIII ЗРК</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t>Закон Республики Казахстан от 27 апреля 2026 года № 283-VIII ЗРК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ратифицировать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соглашение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о взаимодействии государств – участников СНГ при обмене данными мониторинга радиационной обстановки, совершенное в Сочи 8 июня 2023 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -173,58 +195,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Президент</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -266,104 +305,2513 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. ТОКАЕВ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СОГЛАШЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о взаимодействии государств - участников СНГ при обмене данными мониторинга радиационной обстановки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительства государств - участников настоящего Соглашения, именуемые в дальнейшем Сторонами,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основываясь на Соглашении о взаимодействии государств - участников СНГ по обеспечению готовности на случай ядерной аварии или возникновения радиационной аварийной ситуации и взаимопомощи при ликвидации их последствий от 2 ноября 2018 года,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимая во внимание принципы и подходы к обеспечению безопасности при использовании атомной энергии в мирных целях, отраженные в нормах безопасности МАГАТЭ и других международных организаций,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимая во внимание международные договоры в области межгосударственного информационного обмена, принятые в том числе в рамках международных организаций и интеграционных объединений, членами которых являются государства - участники Содружества Независимых Государств (далее - СНГ),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исходя из необходимости дальнейшего совершенствования нормативных правовых инструментов и перехода к новым технологиям, соответствующим целям устойчивого развития, исключения незаконного распространения ядерных материалов и радиоактивных веществ и гарантированного обеспечения ядерной и радиационной безопасности,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      учитывая безусловную необходимость информационного взаимодействия при обеспечении радиационной безопасности населения государств - участников СНГ,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>согласились о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящего Соглашения используемые термины и определения имеют следующие значения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мониторинг радиационной обстановки - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>система длительных регулярных наблюдений с целью оценки радиационной обстановки, а также прогноза изменения ее в будущем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обмен данными мониторинга радиационной обстановки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>информационный обмен данными о радиационной обстановке при нормальном функционировании ядерно- и радиационно опасных объектов и в кризисных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">трансграничный перенос радиоактивных веществ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- распространение радиоактивных веществ с воздушными и/или водными потоками на большие расстояния - за пределы границ государств, на территориях которых находится источник выброса радиоактивных веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уполномоченные (компетентные) органы Сторон - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственные органы и организации Сторон, иные национальные органы, наделенные в соответствии с законодательством государств - участников настоящего Соглашения полномочиями по осуществлению мониторинга радиационной обстановки, обеспечивающие сбор, хранение и обмен данными, получаемыми системами мониторинга радиационной обстановки при угрозе или возникновении трансграничного переноса радиоактивных веществ на территории государств - участников настоящего Соглашения, и ответственные за реализацию настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственная (национальная) система мониторинга радиационной обстановки - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>система, объединяющая все функционирующие на территории государства - участника настоящего Соглашения системы мониторинга радиационной обстановки, обеспечивающие сбор, передачу, анализ данных и прогноз о состоянии радиационной обстановки на территории государства - участника настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целями настоящего Соглашения являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация взаимодействия уполномоченных (компетентных) органов Сторон по вопросам обмена данными мониторинга радиационной обстановки на территориях государств - участников настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление и получение данных и информации о состоянии радиационной обстановки и ее, изменении на территориях государств - участников настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обмен данными мониторинга радиационной обстановки при угрозе или возникновении трансграничного переноса радиоактивных веществ на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>территории государств - участников настоящего Соглашения, в том числе с территорий третьих государств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие настоящего Соглашения распространяется на данные, получаемые государственными (национальными) системами мониторинга радиационной обстановки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие настоящего Соглашения не распространяется на данные мониторинга радиационной обстановки, поступающие с промышленных площадок объектов использования атомной энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждая Сторона определяет уполномоченный (компетентный) орган (органы), на который (которые) возлагается реализация настоящего Соглашения, о чем информирует депозитарий настоящего Соглашения одновременно с уведомлением о выполнении внутригосударственных процедур, необходимых для вступления его в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функции уполномоченного (компетентного) органа могут исполнять министерства, ведомства, государственные корпорации или иные организации, обеспечивающие координацию деятельности Сторон в области использования атомной энергии в мирных целях или осуществляющие государственный мониторинг радиационной обстановки на территориях государств - участников настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае изменения уполномоченного (компетентного) органа соответствующая Сторона в течение 30 календарных дней информирует об этом депозитарий настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях обеспечения эффективного сотрудничества уполномоченные (компетентные) органы Сторон назначают контактных лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обмен информацией между уполномоченными (компетентными) органами Сторон о назначении контактных лиц осуществляется через Секретариат Комиссии государств - участников Содружества Независимых Государств по использованию атомной энергии в мирных целях (далее - Комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченные (компетентные) органы Сторон обеспечивают взаимный обмен данными мониторинга радиационной обстановки на территориях государств - участников настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При осуществлении информационного взаимодействия и обмена данными мониторинга радиационной обстановки уполномоченные (компетентные) органы Сторон обеспечивают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      регулярный обмен данными мониторинга радиационной обстановки; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      достоверность передаваемой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при необходимости оперативное внесение в ранее переданную информацию поправок и уточнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      своевременность взаимного предупреждения о невозможности передачи информации (официальных запросов) в случае возникновения каких-либо непредвиденных обстоятельств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использование полученной информации исключительно в целях настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 7</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия координирует работу по реализации настоящего Соглашения и при необходимости организует консультации по вопросам взаимного обмена данными мониторинга радиационной обстановки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 8</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксплуатацию технических и программных средств, необходимых для организации информационного взаимодействия в соответствии с настоящим Соглашением, уполномоченные (компетентные) органы Сторон обеспечивают самостоятельно, предусмотрев их защиту от несанкционированного доступа или утечки информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченными (компетентными) органами Сторон совместно разрабатывается единый порядок обмена данными мониторинга радиационной обстановки, который утверждается решением Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единый порядок обмена данными мониторинга радиационной обстановки содержит перечень, форматы, сроки архивирования и регламент передаваемой информации о параметрах радиационной обстановки на территориях государств - участников настоящего Соглашения, контактную информацию уполномоченных (компетентных) органов Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование расходов, связанных с исполнением обязательств по настоящему Соглашению, осуществляется Сторонами за счет и в пределах средств, ежегодно предусматриваемых в национальных бюджетах уполномоченным (компетентным) органам Сторон на выполнение возложенных на них функций, а также за счет внебюджетных источников, привлекаемых Сторонами (их хозяйствующими субъектами) в соответствии с национальным законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информационное взаимодействие между уполномоченными (компетентными) органами Сторон осуществляется с соблюдением законодательства и международных обязательств государств - участников настоящего Соглашения. В рамках настоящего Соглашения не осуществляется обмен информацией, составляющей государственную тайну (государственные секреты) государств - участников настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация, передаваемая в рамках настоящего Соглашения и рассматриваемая Стороной как информация, распространение и (или) предоставление которой ограничено законодательством ее государства, должна содержать пометку "конфиденциально", если иное не установлено законодательством государства - участника настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 10</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По согласию Сторон в настоящее Соглашение могут быть внесены изменения, являющиеся его неотъемлемой частью, которые оформляются соответствующим протоколом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 11</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спорные вопросы между Сторонами, возникающие при применении и толковании настоящего Соглашения, решаются путем консультаций и переговоров между заинтересованными Сторонами или посредством другой согласованной Сторонами процедуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 12</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее Соглашение вступает в силу по истечении 30 дней с даты получения депозитарием третьего уведомления о выполнении подписавшими его Сторонами внутригосударственных процедур, необходимых для его вступления в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для Сторон, выполнивших внутригосударственные процедуры позднее, настоящее Соглашение вступает в силу по истечении 30 дней с даты получения депозитарием соответствующих уведомлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 13</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее Соглашение после его вступления в силу открыто для присоединения любого государства - участника СНГ путем передачи депозитарию документа о присоединении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для присоединяющегося государства настоящее Соглашение вступает в силу по истечении 30 дней с даты получения депозитарием документа о присоединении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 14</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее Соглашение заключается на неопределенный срок. Каждая из Сторон вправе выйти из настоящего Соглашения, направив депозитарию письменное уведомление о таком своем намерении не позднее чем за шесть месяцев до выхода и урегулировав обязательства, возникшие за время действия настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование информации, полученной одной Стороной от другой Стороны в ходе реализации настоящего Соглашения, после прекращения его действия для Стороны, получившей информацию, будет продолжать регулироваться положениями настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совершено в городе Сочи 8 июня 2023 года в одном подлинном экземпляре на русском языке. Подлинный экземпляр настоящего Соглашения хранится в Исполнительном комитете Содружества Независимых Государств, который направит каждому государству, подписавшему настоящее Соглашение, его заверенную копию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азербайджанской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Респуб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лики</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Армения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аджикистан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Беларусь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туркменистана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>равительство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Узбекистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>равительство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Украины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Молдова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>