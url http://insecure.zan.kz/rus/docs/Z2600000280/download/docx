--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b8872f" w14:textId="0b8872f">
+    <w:p w14:paraId="697a761" w14:textId="697a761">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,70 +93,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О ратификации Договора между Республикой Казахстан и Республикой Перу о взаимной правовой помощи по уголовным делам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 21 апреля 2026 года № 280-VIII ЗРК</w:t>
+        <w:t>Закон Республики Казахстан от 21 апреля 2026 года № 280-VIII ЗРК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ратифицировать Договор между Республикой Казахстан и Республикой Перу о взаимной правовой помощи по уголовным делам, совершенный в Астане 23 октября 2024 года.</w:t>
+        <w:t xml:space="preserve">
+      Ратифицировать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> между Республикой Казахстан и Республикой Перу о взаимной правовой помощи по уголовным делам, совершенный в Астане 23 октября 2024 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -185,51 +205,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Президент  </w:t>
+              <w:t xml:space="preserve">Президент </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -285,104 +305,3719 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. ТОКАЕВ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неофициальный перевод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДОГОВОР</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>МЕЖДУ РЕСПУБЛИКОЙ КАЗАХСТАН И РЕСПУБЛИКОЙ ПЕРУ О ВЗАИМНОЙ ПРАВОВОЙ ПОМОЩИ ПО УГОЛОВНЫМ ДЕЛАМ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республика Казахстан и Республика Перу, в дальнейшем именуемые "Стороны",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      желая повысить эффективность обеих Сторон в предотвращении, расследовании, уголовном преследовании и пресечении преступности посредством сотрудничества и взаимной правовой помощи по уголовным делам,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договорились о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СФЕРА ПРИМЕНЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Стороны в соответствии с положениями настоящего Договора и своим национальным законодательством оказывают друг другу самую широкую правовую помощь по уголовным делам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Взаимная правовая помощь включает следующие действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) передача документов, повесток и предметов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) определение местонахождения или идентификацию лиц и предметов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) получение показаний и заявлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) временную передачу лиц, содержащихся под стражей, и лиц, отбывающих наказание в виде лишения свободы, для обеспечения явки или заслушивания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) осуществление обыска, изъятия и конфискации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) принудительные меры, в том числе идентификацию банковских счетов, их замораживание, а также предоставление финансовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g) экспертизу предметов и документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h) предоставление информации и доказательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i) разрешение присутствия лиц Запрашивающей Стороны при исполнении запросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j) любые другие формы помощи, предусмотренные национальным законодательством Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЦЕНТРАЛЬНЫЕ ОРГАНЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для целей настоящего Договора центральные органы, определенные Сторонами, взаимодействуют между собой непосредственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Центральными органами являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) Верховный суд - для запросов о правовой помощи во время судебного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) Генеральная прокуратура - по всем другим запросам о правовой помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Республики Перу - Офис Государственного Прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае каких-либо изменений, относящихся к центральным органам, каждая Сторона уведомляют об этом другую Сторону по дипломатическим каналам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФОРМА И СОДЕРЖАНИЕ ЗАПРОСОВ О ПРАВОВОЙ ПОМОЩИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрос о правовой помощи составляется в письменной форме, должным образом подписывается и заверяется печатью уполномоченного органа Запрашивающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В запросе должно быть указано:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) наименование компетентного органа, составившего запрос;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) цель запроса и описание запрашиваемой помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) описание фактов, являющихся предметом расследования или судебного разбирательства и их правовая квалификация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) указание применимых положений национального законодательства, включая положения о сроках давности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) причины, по которым запрашиваются доказательства, информация и иные мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) сведения о суммах и расходах, предоставляемых лицу, которое оказывает помощь Запрашивающей Стороне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g) информация о должностных лицах, присутствие которых в зависимости от обстоятельств необходимо при исполнении запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. По мере возможности запрос о помощи должен содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) информацию о личности и местонахождении лица, которому необходимо вручить документы, его процессуальный статус и способ, которым должно быть произведено вручение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) информацию о личности и местонахождении лица, которое должно дать показания или оказать помощь в разбирательстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) информацию о личности лица, предметах или документах, местонахождение которых должно быть установлено;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) максимально точное описание места или лица, которые подлежат обыску, и объектов, которые подлежат изъятию или конфискации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) описание способа, которым любые показания или заявления должны быть получены и зафиксированы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) перечень вопросов, которые необходимо задать заслушиваемому лицу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g) описание конкретной процедуры, которая должна соблюдаться при исполнении запроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h) требования по обеспечению конфиденциальности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i) срок, в течение которого Запрашивающая Сторона просит исполнить запрос;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j) любую другую информацию, которая может быть предоставлена Запрашиваемой Стороне, чтобы способствовать исполнению запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Запрашиваемая Сторона вправе принять к исполнению запрос, полученный по электронной почте или с помощью других технических средств связи. Запрашивающая Сторона должна направить оригинал запроса по почте или по дипломатическим каналам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЯЗЫК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрос и необходимые документы должны быть составлены на языке Запрашивающей Стороны и сопровождаться переводом на язык Запрашиваемой Стороны или на английский язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ответы на запросы вместе с приложениями должны быть направлены на языке Запрашиваемой Стороны и сопровождаться переводом на английский язык. В случае большого объема документов, относящихся к исполнению запроса, центральные органы Сторон вправе проводить консультации с целью определения списка документов для перевода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОСНОВАНИЯ ДЛЯ ОКАЗАНИЯ ПРАВОВОЙ ПОМОЩИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Взаимная правовая помощь должна оказываться даже если действия, по которым она запрашивается Запрашивающей Стороной, не являются уголовно наказуемыми в Запрашиваемой Стороне, если только это не влечет применения принудительных мер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОТКАЗ В ПРЕДОСТАВЛЕНИИ ПРАВОВОЙ ПОМОЩИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрашиваемая Сторона вправе отказать полностью или частично в оказании запрашиваемой правовой помощи, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) условия для исполнения определенных видов правовой помощи, предусмотренных настоящим Договором, не соблюдены;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) исполнение запроса представляет угрозу суверенитету, безопасности, общественному порядку или другим существенным интересам Запрашиваемой Стороны или противоречит ее национальному законодательству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) запрос касается принудительных мер, противоречащих национальному законодательству Запрашиваемой Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) имеются веские основания полагать, что запрос о помощи направлен с целью уголовного преследования в отношении лица по причинам его расовой принадлежности, пола, вероисповедания, национальности, этнического происхождения или политических убеждений или положению этого лица может быть нанесен ущерб по любой из этих причин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) запрос о правовой помощи относится к преступлению, которое расследуется в Запрашиваемой Стороне, и исполнение запроса может нанести ущерб расследованию, проводимому в этой Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Любой отказ в предоставлении правовой помощи должен быть обоснован.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 7</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИСПОЛНЕНИЕ ЗАПРОСОВ О ВЗАИМНОЙ ПОМОЩИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запросы о правовой помощи исполняются в соответствии с национальным законодательством Запрашиваемой Стороны. В соответствующих случаях Запрашиваемая Сторона вправе действовать в порядке, предложенном Запрашивающей Стороной, если это не противоречит национальному законодательству Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрашиваемая Сторона вправе отсрочить исполнение запроса, если такое исполнение служит препятствием текущему уголовному разбирательству, проводимому на ее территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Прежде чем отсрочить предоставление правовой помощи Запрашиваемая Сторона после возможных консультаций с Запрашивающей Стороной принимает решение о том, может ли она исполнить запрос полностью или частично на таких условиях, которые она сочтет необходимыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В решении об отсрочке исполнения запроса разъясняются ее причины и Запрашиваемая Сторона информирует Запрашивающую Сторону о причинах отсрочки исполнения запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Запрашиваемая Сторона исполняет запрос о помощи в возможно короткий срок или, если это возможно, в срок, указанный Запрашивающей Стороной с обоснованием причин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 8</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОГРАНИЧЕНИЕ ИСПОЛЬЗОВАНИЯ И КОНФИДЕНЦИАЛЬНОСТЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрашивающая Сторона вправе запросить от Запрашиваемой Стороны обеспечение конфиденциальности запроса и его содержания и/или результатов исполнения запроса. Если Запрашиваемая Сторона не может выполнить требование о конфиденциальности, она незамедлительно информирует об этом Запрашивающую Сторону, которая решает, подлежит ли запрос исполнению без соблюдения конфиденциальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрашиваемая Сторона вправе запросить Запрашивающую Сторону не использовать информацию или доказательства, полученные при исполнении запроса, в других разбирательствах, за исключением оговоренных в запросе, без предварительного согласия Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ВРУЧЕНИЕ ДОКУМЕНТОВ И ПОВЕСТОК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрашиваемая Сторона производит вручение документов, переданных ей с этой целью Запрашивающей Стороной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрашиваемая Сторона после вручения документов предоставляет Запрашивающей Стороне подтверждение об этом с подписью должностного лица и печатью органа, осуществившего вручение, с указанием даты, времени, места и способа вручения, а также информацию о лице, получившем документы. Если вручение не осуществлено, Запрашиваемая Сторона незамедлительно информирует об этом Запрашивающую Сторону и сообщает о причинах невручения документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Повестки о вызове, требующие от лиц предстать перед компетентными органами Запрашивающей Стороны, передаются Запрашиваемой Стороне не позднее шестидесяти (60) суток до даты назначенной явки. В случаях, не терпящих отлагательств, Стороны могут согласовать более короткий срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Любое лицо, не явившееся в компетентный орган Запрашивающей Стороны, не подлежит любому наказанию или принудительной мере, даже если повестка содержит предупреждение о возможной ответственности в случае неявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 10</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГАРАНТИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Любое лицо, независимо от своего гражданства, явившееся по повестке в компетентный орган Запрашивающей Стороны, не может быть подвергнуто уголовному преследованию, аресту, обвинению, наказанию или какому-либо иному ограничению его личной свободы на территории Запрашивающей Стороны за деяния или судимости, предшествовавшие въезду и не указанные в повестке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Пункт 1 настоящей статьи не применяется, если указанное в нем лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) не покидает территорию Запрашивающей Стороны в течение пятнадцати (15) суток с того момента, когда оно было официально уведомлено о том, что его присутствие более не является необходимым. Однако этот срок не включает в себя период, в течение которого указанное лицо не покинуло территорию Запрашивающей Стороны по независящим от него причинам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) покинув территорию Запрашивающей Стороны, добровольно возвращается на территорию Запрашивающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 11</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОПРЕДЕЛЕНИЕ МЕСТОНАХОЖДЕНИЯ ИЛИ ИДЕНТИФИКАЦИЯ ЛИЦ И ПРЕДМЕТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Любая Сторона вправе запросить другую Сторону установить местонахождение, идентифицировать лиц и сообщить место проживания или место регистрации разыскиваемых лиц, которые должны предстать перед компетентными органами Запрашивающей Стороны и предположительно находятся на территории Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Любая Сторона вправе запросить другую Сторону установить местонахождение, идентифицировать предметы и сообщить соответствующие данные или применить любую другую меру, которая позволяет определить местонахождение и осуществить идентификацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Запрашиваемая информация сообщается Запрашивающей Стороне на основании запроса, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Договора. В случаях, не терпящих отлагательства, запрос также может быть отправлен через Международную организацию уголовной полиции (Интерпол).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 12</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАСЛУШИВАНИЕ ПОСРЕДСТВОМ ВИДЕОКОНФЕРЕНЦСВЯЗИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Допрос свидетелей, подозреваемых, обвиняемых, экспертов или потерпевших, которые должны предстать перед компетентным органом Запрашивающей Стороны, предпочтительно проводится посредством видеоконференцсвязи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. К заслушиванию посредством видеоконференцсвязи применяются следующие правила:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) заслушивание проводится в присутствии должностного лица компетентного органа Запрашиваемой Стороны. Должностное лицо этого органа отвечает за установление личности лица, от которого необходимо получить показания, и за обеспечение соблюдения основополагающих принципов, предусмотренных в национальном законодательстве Запрашиваемой Стороны, принимая для этого необходимые меры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) компетентные органы Сторон при необходимости согласовывают меры, касающиеся защиты лица, которое должно быть заслушано;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) заслушивание проводится под руководством должностного лица компетентного органа Запрашивающей Стороны в соответствии с ее национальным законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) в конце заслушивания должностное лицо компетентного органа Запрашиваемой Стороны составляет протокол с указанием даты, времени и места заслушивания, данные о личности заслушанного лица, данные о содержании его показаний, а также личность и процессуальный статус других лиц, которые участвовали в заслушивании. Этот протокол должен быть передан Запрашивающей Стороне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) Стороны договариваются через свои компетентные органы предоставить переводчика и/или защитника для заслушиваемого лица. В этом случае переводчику и/или защитнику заслушиваемого лица разрешается присутствовать при заслушивании и других процессуальных действиях с участием лица в Запрашиваемой Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 13</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ВРЕМЕННАЯ ПЕРЕДАЧА АРЕСТОВАННЫХ И ОСУЖДЕННЫХ ЛИЦ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Если положения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Договора не применяются, любое лицо, арестованное или осужденное на территории Запрашиваемой Стороны и чье личное присутствие в качестве свидетеля или эксперта запрашивается Запрашивающей Стороной, независимо от гражданства может быть временно передано Запрашивающей Стороне с согласия компетентного органа Запрашиваемой Стороны на срок, указанный Запрашивающей Стороной, который не должен превышать трех (3) месяцев. Запрашивающая Сторона вправе запросить продление указанного периода, которое может быть предоставлено только один раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В передаче лиц, указанных в пункте 1 настоящей статьи, может быть отказано, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) лицо не дает согласие на его передачу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) требуется присутствие лица, являющегося субъектом проводимого расследования или судебного разбирательства в Запрашиваемой Стороне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) временная передача может привести к увеличению срока лишения свободы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) имеются другие существенные основания против временной передачи лица Запрашивающей Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Временно переданное лицо должно содержаться под стражей как в Запрашивающей Стороне, так и в государстве транзита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Если третье государство должно передать лицо, содержащееся под стражей, одной из Сторон через территорию другой Стороны, Запрашиваемая Сторона должна разрешить транзит этого лица в случае, если данное лицо не является гражданином этой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 14</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБЫСК И ИЗЪЯТИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрашиваемая Сторона производит обыск, изъятие и передачу каких-либо предметов или документов при условии, что запрос о правовой помощи содержит информацию, которая обосновывает необходимость проведения таких действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае изъятия предметов и документов Запрашиваемая Сторона должна удостовериться в их подлинности. Если по национальному законодательству Запрашиваемой Стороны проведение действий, указанных в пункте 1 настоящей статьи требует специального решения компетентного органа, то такое решение должно быть предоставлено Запрашивающей Стороной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Запрашиваемая Сторона вправе потребовать, чтобы Запрашивающая Сторона дала согласие на такие условия, которые Запрашиваемая Сторона считает необходимыми для защиты прав и интересов третьих сторон в отношении передаваемых предметов и документов. Если такое согласие не получено, Запрашиваемая Сторона может отказать в передаче.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 15</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПОМОЩЬ В ПРОЦЕДУРАХ КОНФИСКАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Стороны в соответствии со своим национальным законодательством оказывают взаимную правовую помощь по выявлению, обнаружению, аресту и конфискации предметов, документов, финансовых активов и иных доходов, полученных преступным путем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если стало известно, что доходы, полученные преступным путем, орудия преступления, предметы и документы, а также финансовые активы, подлежащие аресту или конфискации, находятся на территории одной из Сторон, об этом может быть проинформирована другая Сторона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Передача доходов, полученных преступным путем, орудий преступлений, предметов и документов, а также финансовых активов, подлежащих аресту или конфискации, осуществляется на согласованных условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 16</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФИНАНСОВАЯ ИНФОРМАЦИЯ, УСТАНОВЛЕНИЕ И ЗАМОРАЖИВАНИЕ БАНКОВСКИХ СЧЕТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрашиваемая Сторона в соответствии со своим национальным законодательством вправе установить, является ли лицо, причастное к совершению преступления, держателем счета в банке или в любом другом финансовом учреждении, расположенном на ее территории, и проинформировать об этом Запрашивающую Сторону. Также такая помощь может содержать сведения об идентификации пользователей таких счетов, их местонахождении и соответствующих транзакциях, а также замораживание таких счетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В предоставлении помощи, указанной в пункте 1 настоящей статьи, не может быть отказано на основании банковской тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 17</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПЕРЕДАЧА И ВОЗВРАТ ПРЕДМЕТОВ И ДОКУМЕНТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Любые предметы и документы, переданные Запрашивающей Стороне, возвращаются при первой возможности, кроме случаев, когда Запрашиваемая Сторона отказывается от своего права на их возвращение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае если предметы, документы и/или имущество, изъятые в ходе ареста лица, необходимы для проведения расследования или судебного разбирательства, Запрашиваемая Сторона может отложить их передачу на время, которое она сочтет необходимым. Запрашиваемая Сторона может передать их Запрашивающей Стороне при условии, что они будут возвращены при первой возможности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Запрашиваемая Сторона в соответствии со своим законодательством может потребовать от Запрашивающей Стороны согласия на такие условия, которые Запрашиваемая Сторона сочтет необходимыми для защиты прав и интересов добросовестных третьих лиц в отношении передаваемых предметов и документов. В случае неполучения такого согласия Запрашиваемая Сторона может отказаться от передачи предметов и документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 18</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДОБРОВОЛЬНАЯ ПЕРЕДАЧА ИНФОРМАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Стороны вправе по своей инициативе предоставлять друг другу любую информацию, которая может быть полезна другой Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При предоставлении такой информации могут быть наложены ограничения на ее использование, которые должны быть соблюдены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 19</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАСХОДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В соответствии со своим законодательством Запрашиваемая Сторона несет расходы, связанные с исполнением запроса о правовой помощи, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      a) расходов на проезд и пребывание в Запрашиваемой Стороне лиц, указанных в подпункте g) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      b) расходов на проезд и пребывание лиц, указанных в пункте 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) расходов, вытекающих в связи с исполнением запроса о правовой помощи в порядке статьи 12 настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) расходов на проведение экспертиз, если Сторонами не оговорено иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Когда исполнение запроса влечет расходы непредвиденного характера, Стороны вправе провести консультации с целью разделения расходов, вытекающих из исполнения запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 20</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОСВОБОЖДЕНИЕ ОТ ЛЕГАЛИЗАЦИИ ДОКУМЕНТОВ И ЗАПИСЕЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предоставляемые в порядке оказания правовой помощи документы и записи должны быть подписаны должностным лицом и заверены уполномоченным органом и в этом случае их дальнейшая легализация, заверение или удостоверение подлинности не требуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 21</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СООТНОШЕНИЕ ДОГОВОРА С ДРУГИМИ МЕЖДУНАРОДНЫМИ СОГЛАШЕНИЯМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Договор не затрагивает прав и обязательств Сторон, вытекающих из других международных соглашений, участниками которых они являются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 22</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УРЕГУЛИРОВАНИЕ РАЗНОГЛАСИЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Любые разногласия, возникающие в ходе применения или толкования настоящего Договора, разрешаются путем проведения консультаций и переговоров по дипломатическим каналам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СТАТЬЯ 23</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Договор заключается на неопределенный срок и вступает в силу со дня получения последнего письменного уведомления по дипломатическим каналам о завершении Сторонами внутригосударственных процедур, необходимых для его вступления в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящий Договор по взаимному согласию Сторон могут вноситься изменения. Такие изменения и дополнения являются неотъемлемой частью Договора, которые оформляются отдельными протоколами и вступают в силу в порядке, предусмотренном пунктом 1 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Любая из Сторон вправе прекратить действие настоящего Договора. Прекращение вступает в силу по истечении ста восьмидесяти (180) суток с даты получения одной из Сторон письменного уведомления другой Стороны по дипломатическим каналам о ее намерении прекратить действие настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае прекращения действия настоящего Договора процедуры о правовой помощи, которые начаты в период его действия, остаются в силе до их полного выполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий Договор может применяться в отношении преступлений, совершенных до или после его вступления в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В УДОСТОВЕРЕНИИ ЧЕГО, нижеподписавшиеся, будучи на это должным образом уполномоченные, подписали настоящий Договор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СОВЕРШЕНО в Астане 23 октября 2024 года подлинных экземплярах каждый на казахском, испанском и английском языках, причем все тексты являются равно аутентичными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае возникновения разногласий в толковании положений настоящего Договора текст на английском языке является превалирующим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЗА РЕСПУБЛИКУ КАЗАХСТАН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z171" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЗА РЕСПУБЛИКУ ПЕРУ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -708,31 +4343,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>