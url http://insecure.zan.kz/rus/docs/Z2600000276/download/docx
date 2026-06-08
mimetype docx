--- v0 (2026-04-21)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f77a8ba" w14:textId="f77a8ba">
+    <w:p w14:paraId="84bfc22" w14:textId="84bfc22">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,71 +93,113 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О ратификации Протокола, касающегося изменения статьи 50 а) Конвенции о международной гражданской авиации, и Протокола, касающегося изменения статьи 56 Конвенции о международной гражданской авиации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 7 апреля 2026 года № 276-VIII ЗРК</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t>Закон Республики Казахстан от 7 апреля 2026 года № 276-VIII ЗРК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z52" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ратифицировать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Протокол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, касающийся изменения статьи 50 a) Конвенции о международной гражданской авиации, и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Протокол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, касающийся изменения статьи 56 Конвенции о международной гражданской авиации, совершенные в Монреале 6 октября 2016 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -251,50 +293,3104 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. ТОКАЕВ</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПРОТОКОЛ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>КАСАЮЩИЙСЯ ИЗМЕНЕНИЯ СТАТЬИ 50 a) КОНВЕНЦИИ О МЕЖДУНАРОДНОЙ ГРАЖДАНСКОЙ АВИАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подписан в Монреале 6 октября 2016 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АССАМБЛЕЯ МЕЖДУНАРОДНОЙ ОРГАНИЗАЦИИ ГРАЖДАНСКОЙ АВИАЦИИ,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СОБРАВШИСЬ на свою тридцать девятую сессию в Монреале 1 октября 2016 года,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ОТМЕТИВ, что большое количество Договаривающихся государств выражает желание увеличить число членов Совета в целях обеспечения лучшей сбалансированности за счет более широкого представительства Договаривающихся государств, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЧИТАЯ целесообразным увеличить число членов этого органа с тридцати шести до сорока,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СЧИТАЯ необходимым изменить вышеуказанной целью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конвенцию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о международной гражданской авиации, совершенную в Чикаго 7 декабря 1944 года, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. УТВЕРЖДАЕТ в соответствии с положениями пункта а) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вышеупомянутой Конвенции следующую предложенную поправку к указанной Конвенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 50 a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конвенции изменить второе предложение, заменив " тридцати шести" на "сорока".";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. УСТАНАВЛИВАЕТ в соответствии с положениями упомянутого пункта а) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> названной Конвенции, что вышеупомянутая поправка вступает в силу после ее ратификации ста двадцатью восемью Договаривающимися государствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ПОСТАНОВЛЯЕТ, что Генеральный секретарь Международной организации гражданской авиации подготовит равно аутентичные тексты Протокола о введении вышеупомянутой поправки на русском, английском, арабском, испанском, китайском и французском языках, в котором были бы учтены следующие положения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) Протокол подписывается Председателем Ассамблеи и ее Генеральным секретарем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) Протокол открыт для ратификации любым государством, которое ратифицировало упомянутую Конвенцию о международной гражданской авиации или присоединилось к ней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) ратификационные грамоты сдаются на хранение в Международную организацию гражданской авиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) Протокол вступает в силу в отношении государств, которые ратифицировали его, в день сдачи на хранение сто двадцать восьмой ратификационной грамоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) Генеральный секретарь немедленно уведомляет все Договаривающиеся государства о дате сдачи на хранение каждого документа о ратификации Протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) Генеральный секретарь немедленно уведомляет все Договаривающиеся государства - участники упомянутой Конвенции о дате вступления в силу данного Протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g) в отношении любого Договаривающегося государства, ратифицировавшего Протокол после вышеупомянутой даты, Протокол вступает в силу после сдачи его ратификационной грамоты на хранение в Международную организацию гражданской авиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В РЕЗУЛЬТАТЕ ЭТОГО, в соответствии с вышеуказанными действиями Ассамблеи,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Протокол был составлен Генеральным секретарем Организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В УДОСТОВЕРЕНИЕ ЧЕГО Председатель и Генеральный секретарь вышеупомянутой тридцать девятой сессии Ассамблеи Международной организации гражданской авиации, уполномоченные на то Ассамблеей, подписали настоящий Протокол.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СОВЕРШЕНО в Монреале шестого октября месяца две тысячи шестнадцатого года в виде одного документа на русском, английском, арабском, испанском, китайском и французском языках, причем каждый текст является равно аутентичным. Настоящий Протокол остается на хранении в архивах Международной организации гражданской авиации, а его заверенные копии направляются Генеральным секретарем Организации всем Договаривающимся государствам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конвенции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о международной гражданской авиации, совершенной в Чикаго 7 декабря 1944 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А. Абдул Рахман</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ф. Лю</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель тридцать девятой</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Генеральный секретарь</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сессии Ассамблеи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z53" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПРОТОКОЛ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>КАСАЮЩИЙСЯ ИЗМЕНЕНИЯ СТАТЬИ 56 КОНВЕНЦИИ О МЕЖДУНАРОДНОЙ ГРАЖДАНСКОЙ АВИАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z54" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подписан в Монреале 6 октября 2016 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z55" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АССАМБЛЕЯ МЕЖДУНАРОДНОЙ ОРГАНИЗАЦИИ ГРАЖДАНСКОЙ АВИАЦИИ,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СОБРАВШИСЬ на свою тридцать девятую сессию в Монреале 1 октября 2016 года,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ОТМЕТИВ, что Договаривающиеся государства выражают общее желание увеличить число членов Аэронавигационной комиссии, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЧИТАЯ целесообразным увеличить число членов этого органа с девятнадцати до двадцати одного человека,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СЧИТАЯ необходимым внести с указанной выше целью поправку в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конвенцию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о международной гражданской авиации, подписанную в Чикаго 7 декабря 1944 года, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. УТВЕРЖДАЕТ в соответствии с положениями пункта а) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вышеупомянутой Конвенции следующую предложенную поправку к указанной Конвенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конвенции заменить слова "состоит из девятнадцати членов" словами "состоит из двадцати одного члена".";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. УСТАНАВЛИВАЕТ в соответствии с положениями упомянутого пункта а) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> названной Конвенции, что вышеупомянутая предложенная поправка вступает в силу после ее ратификации ста двадцатью восемью Договаривающимися государствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ПОСТАНОВЛЯЕТ, что Генеральный секретарь Международной организации гражданской авиации подготовит равно аутентичные тексты Протокола о введении вышеупомянутой поправки на русском, английском, арабском, испанском, китайском и французском языках, в котором были бы учтены следующие положения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) Протокол подписывается Председателем Ассамблеи и Генеральным секретарем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) Протокол открыт для ратификации любым государством, которое ратифицировало упомянутую Конвенцию о международной гражданской авиации или присоединилось к ней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) ратификационные грамоты сдаются на хранение в Международную организацию гражданской авиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) Протокол вступает в силу для ратифицировавших его государств в день сдачи на хранение сто двадцать восьмой ратификационной грамоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) Генеральный секретарь немедленно уведомляет все Договаривающиеся государства о дате сдачи на хранение каждого документа о ратификации Протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) Генеральный секретарь немедленно уведомляет все Договаривающиеся государства - участники упомянутой Конвенции о дате вступления в силу данного Протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g) в отношении любого Договаривающегося государства, ратифицировавшего Протокол после вышеупомянутой даты, Протокол вступает в силу после сдачи его ратификационной грамоты на хранение в Международную организацию гражданской авиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В РЕЗУЛЬТАТЕ ЭТОГО, в соответствии с вышеуказанными действиями Ассамблеи,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Протокол был составлен Генеральным секретарем Организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В УДОСТОВЕРЕНИЕ ЧЕГО Председатель и Генеральный секретарь вышеупомянутой тридцать девятой сессии Ассамблеи Международной организации гражданской авиации, уполномоченные на то Ассамблеей, подписали настоящий Протокол.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СОВЕРШЕНО в Монреале шестого октября месяца две тысячи шестнадцатого года в виде одного документа на русском, английском, арабском, испанском, китайском и французском языках, причем каждый текст является равно аутентичным. Настоящий Протокол остается на хранении в архивах Международной организации гражданской авиации, а его заверенные копии направляются Генеральным секретарем Организации всем Договаривающимся государствам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конвенции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о международной гражданской авиации, совершенной в Чикаго 7 декабря 1944 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А. Абдул Рахман</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ф. Лю</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель тридцать девятой</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Генеральный секретарь</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сессии Ассамблеи </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>