--- v0 (2026-04-19)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a36a04e" w14:textId="a36a04e">
+    <w:p w14:paraId="bbce464" w14:textId="bbce464">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,71 +93,93 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О ратификации Рамочного соглашения о партнерстве между Правительством Республики Казахстан с одной стороны и Международным Банком Реконструкции и Развития, Международной Финансовой Корпорацией и Многосторонним Агентством Гарантии Инвестиций с другой стороны по расширению сотрудничества в целях содействия устойчивому развитию и росту Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 7 апреля 2026 года № 275-VIII ЗРК</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t>Закон Республики Казахстан от 7 апреля 2026 года № 275-VIII ЗРК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z88" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ратифицировать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рамочное соглашение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о партнерстве между Правительством Республики Казахстан с одной стороны и Международным Банком Реконструкции и Развития, Международной Финансовой Корпорацией и Многосторонним Агентством Гарантии Инвестиций с другой стороны по расширению сотрудничества в целях содействия устойчивому развитию и росту Республики Казахстан, совершенное в Астане 18 июня 2025 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -197,51 +219,51 @@
               </w:rPr>
               <w:t>      Президент</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -266,50 +288,2145 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. ТОКАЕВ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z0" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рамочное соглашение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о партнерстве между Правительством Республики Казахстан с одной стороны и Международным Банком Реконструкции и Развития, Международной Финансовой Корпорацией и Многосторонним Агентством Гарантии Инвестиций с другой стороны по расширению сотрудничества в целях содействия устойчивому развитию и росту Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z1" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан (далее - Правительство) с одной стороны и совместно Международный Банк Реконструкции и Развития (далее - МБРР), Международная Финансовая Корпорация (далее - МФК), Многостороннее Агентство Гарантии Инвестиций (далее - МАГИ) (далее совместно именуемые "Группа Всемирного Банка") с другой стороны, (далее Правительство и Группа Всемирного Банка, совместно именуемые "Стороны"),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с целью укрепления сотрудничества, направленного на достижение целей, поставленных Рамочной стратегией партнерства Группы Всемирного Банка в Казахстане на период 2020 - 2025 годы (РСП) и Рамочными стратегиями партнерства с Группой Всемирного Банка, которые могут быть подготовлены на будущие периоды, и Национальным планом развития Республики Казахстан до 2029 года в рамках поддержки "Стратегии "Казахстан-2050",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      придавая особое значение институциональным преобразованиям и их внедрению в качестве средства ускорения экономической диверсификации и эффективного предоставления услуг, а также изменениям в государственной политике, которые необходимы для обеспечения стремительного и устойчивого роста с учетом равных возможностей и при ведущей роли частного сектора,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высоко оценивая Сторонами долгосрочное плодотворное сотрудничество между Правительством и Группой Всемирного Банка, которое вылилось в реализацию успешных инвестиционных проектов и проектов по наращиванию институционального потенциала, включая стимулирование деятельности частного сектора, оказание поддержки в строительстве ключевых объектов инфраструктуры, усиление анализа институционального потенциала и политики через оказание платных и возмездных консультационных услуг,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимая во внимание желание Правительства укрепить положительное сотрудничество с Группой Всемирного Банка в целях достижения результатов развития на благо народа Республики Казахстан,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      учитывая тесное партнерство между Правительством и Группой Всемирного Банка, которое внесло вклад в стремительное развитие государства, в результате которого из страны с переходной экономикой спустя два десятилетия Республика Казахстан превратилась в страну с уровнем доходов выше среднего,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отмечая положительные результаты Республики Казахстан в сфере стратегического планирования и макроэкономического управления и ее стремление ускорить трансформацию Республики Казахстан в современное общество с диверсифицированной экономикой, основанной на знаниях, при активной роли частного сектора,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обуславливая необходимость более тесного партнерства с акцентом на обмен знаниями, а также на максимизации вклада Группы Всемирного Банка через усиление взаимодействия между различными организациями, входящими в Группу Всемирного Банка, а также выгодно используя возможности Группы Всемирного Банка,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны заключили настоящее Рамочное соглашение о партнерстве (далее - Соглашение), составленное на основе РСП, в которой определены основополагающие принципы партнерства и направления совместных мероприятий Сторон в поддержку реализации стратегических реформ Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 1. Руководящие принципы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудничество Сторон основывается на следующих принципах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прозрачность.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стороны привержены принципам раскрытия информации и прозрачности на основе надлежащей практики управления и постоянного диалога со всеми заинтересованными сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Целостность и соответствие.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стороны стремятся продвигать добросовестность, хорошее управление и высокие этические стандарты во всех деловых операциях. Стороны продвигают надлежащее управление и обеспечивают применение высочайших стандартов добросовестности ко всей деятельности Группы Всемирного банка в соответствии с передовой международной практикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Экологическая и социальная устойчивость.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стороны обеспечат, чтобы проекты, подлежащие финансированию, и все реализующиеся мероприятия были социально и экологически устойчивыми, осуществлялись в соответствии с правами работников и сообществ, а также разрабатывались и осуществлялись в соответствии с применимыми нормативными требованиями и передовой международной практикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гендерное равенство.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стороны определяют гендерное равенство как неотъемлемую часть совместной приверженности в рамках содействия устойчивому и экологически безопасному развитию во всех сферах деятельности. Гендерное равенство является основным элементом содействия рациональному управлению и обеспечению устойчивого роста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2. Сфера и направления сотрудничества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Настоящее Соглашение основывается на принципах РСП и направлено на оказание поддержки в реализации крупных системных реформ, предусмотренных в "Стратегии "Казахстан-2050" - новый политический курс состоявшегося государства", для содействия достижению качественного и устойчивого роста экономики, ведущего к повышению уровня жизни людей в Республике Казахстан, сопоставимого со странами Организации экономического сотрудничества и развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поддержка Группы Всемирного Банка предоставляется по направлениям, в которых Группа Всемирного Банка обладает сравнительными преимуществами в части знаний, потенциала и предшествующего взаимодействия, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) содействие инклюзивному росту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) укрепление человеческого капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (c) обеспечение устойчивого и низкоуглеродного роста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В основе данных направлений лежит сквозная тема, предусматривающая более эффективную работу государственного сектора и институциональное развитие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. В рамках настоящего Соглашения предусмотрены следующие направления сотрудничества, в которые могут вноситься изменения по согласию Сторон:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (а) реформа государственного сектора, основанная на доказательных фактах, и усиление вовлечения заинтересованных Сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) макроэкономическая и фискальная устойчивость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (с) финансовый сектор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (d) укрепление среды для развития частного сектора, включая развитие малого и среднего предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (е) стимулирование рыночно-ориентированной трансформации сельского хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (f) усиление инфраструктуры связности (коммуникаций) и сферы услуг в целях региональной интеграции и регионального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (g) инновационное и цифровое развитие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (h) реформа инвестиционной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (i) повышение актуальности, качества и равноценности образования и развития навыков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (j) расширение доступа к качественным услугам здравоохранения и социальной защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (k) повышение энергоэффективности и устойчивости к изменению климата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (l) сохранение и восстановление природного капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (m) совершенствование стратегического и государственного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (n) усиление системы инфраструктуры качества в области оценки соответствия в целях содействия реализации государственной политики по развитию конкретных секторов экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Правительство в сотрудничестве с Группой Всемирного Банка и при ее поддержке может разработать, дорабатывать и реализовать конкретные общенациональные программы развития по каждому из вышеуказанных направлений. Правительство уточняет детали механизмов потенциального сотрудничества с Группой Всемирного Банка в отношении соответствующих программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Ведение и реализация партнерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Реализация общенациональных программ развития будет финансироваться из средств, которые будут выделяться Правительством в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Группа Всемирного Банка в пределах сферы действия Рамочных стратегий партнерства и с использованием предусмотренных в ней инструментов в соответствии с политиками и процедурами Группы Всемирного Банка может предоставлять:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) гранты различных трастовых фондов, администрируемых учреждениями Группы Всемирного Банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) платные и возмездные консультационные услуги и другую техническую поддержку Правительству, а также другим правомочным учреждениям для оказания помощи в разработке вариантов мер политик и соответствующих планов мероприятий, проведении оценки хода реализации ключевых реформ и государственных программ, усилении потенциала и поддержки в реализации, а также для предложения эффективных мер в ответ на вызовы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (с) заемные средства (включая финансирование инвестиционных проектов, Программы, ориентированной на результат, кредиты в поддержку политики развития, финансирование в иностранной и национальной валютах) и прочие инструменты финансовой поддержки, включая гарантии по запросу Правительства и при условии одобрения Руководством и Советом директоров соответствующей организации Группы Всемирного Банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (d) поддержку в реализации программы и политики Правительства по государственно-частному партнерству в секторе инфраструктуры и социальной инфраструктуры, а также в случае МФК специальную поддержку в структурировании транзакций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (е) инвестиции МФК в компании частного сектора и финансовые институты в различной форме, включая долговые инструменты, гарантии или участие в капитале;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (f) страхование политических рисков и предоставление гарантий повышения кредитоспособности правомочных инвесторов со стороны МАГИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. (а) Стороны признают, что в соответствии со статьями Соглашения Международного Банка Реконструкции и Развития, Международной Финансовой Корпорации и Конвенции об учреждении Многостороннего Агентства Гарантии Инвестиций все проекты, финансируемые или поддерживаемые Группой Всемирного Банка, включая суверенные займы, займы под государственную гарантию, гарантии, гранты, консультационные услуги и техническую помощь, должны реализовываться в Республике Казахстан в соответствии с условиями юридических соглашений, должным образом заключенных между Республикой Казахстан или резидентами Республики Казахстан и Группой Всемирного Банка, при необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) Такие юридические соглашения должны включать в себя политику, руководящие принципы и требования Группы Всемирного Банка, в том числе нормы, касающиеся борьбы с коррупцией, доступа к информации, гендерного развития, экологических и социальных стандартов, финансового управления, закупок товаров, работ, консультационных и неконсультационных услуг, а также прочих политик, процедур и требований, которые могут в тот или иной момент быть приняты Группой Всемирного Банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. (а) В случае платных и возмездных консультационных услуг, осуществляемых любым субъектом Группы Всемирного Банка, в соответствии с его политикой данные услуги не являются коммерческими или административными, а предоставляются исключительно в рамках исполнения мандата Группы Всемирного Банка в сфере развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) Платные и возмездные консультационные услуги закупаются на внеконкурсной основе у Группы Всемирного Банка и оказываются на основе полного возмещения затрат, что определяется субъектом Группы Всемирного Банка путем применения единой методологии и правил ценообразования с учетом всех прямых и косвенных затрат, необходимых для реализации конкретной консультационной программы или проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (c) Правительство и другие правомочные учреждения, такие как государственные учреждения и ведомства, местные исполнительные органы и их учреждения, государственные предприятия, используют прямое заключение договора с Группой Всемирного Банка на внеконкурсной основе и на условиях полного возмещения затрат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (d) Значительная часть этой поддержки может быть предоставлена с использованием совместно согласованного многолетнего программного подхода, такого как Программа совместных экономических исследований. Данный подход будет основан на скользящей многолетней рабочей программе, отражающей приоритеты государственных органов и РСП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.5. Группа Всемирного Банка может рассмотреть поддержку Правительству в создании фондов специального назначения в случае подкрепления соответствующей оценкой целесообразности, включая, помимо прочего:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) Инфраструктурный фонд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) Венчурный фонд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (c) Фонд поддержки энергоэффективности и/или экологически чистой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (d) Прочие фонды специального назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 4. Институциональные механизмы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Стороны рассмотрят возможность использования различных форм реализации для всех проектов и/или программ и мероприятий, финансируемых или поддерживаемых Группой Всемирного Банка, в том числе через местные исполнительные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Стороны приложат совместные усилия по оценке реализации проектов и программ, предусмотренных в рамках настоящего Соглашения, где это применимо. Стороны определят меры по решению системных факторов, препятствующих их планомерной реализации, которые были обозначены в Отчете Группы Всемирного Банка о результатах завершенной Стратегии партнерства на 2012 - 2017 финансовые годы и анализа полученного опыта. Стороны предпримут конкретные меры по решению процедурных препятствий на ранних этапах проектного цикла, которые могут привести к задержке вступления в силу инвестиционных проектов и программ, ориентированных на результат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Общие и другие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Стороны согласились, что настоящее Соглашение составлено в целях определения общих механизмов усиления и расширения сотрудничества между Сторонами и не представляет собой соглашение или обязательство любой из Сторон вступать в какую-либо конкретную деятельность или проект или оказывать им поддержку. Предоставление любой поддержки в реализации какой-либо конкретной программы или мероприятия будет регулироваться отдельным международным договором, требуемым соответствующими применимыми законами, политикой и уставами Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Ничто в настоящем Соглашении не должно толковаться как отказ или изменение каких-либо иммунитетов, привилегий или исключений, предоставляемых организациям Группы Всемирного Банка в соответствии со статьями соглашения или Конвенцией об учреждении Многостороннего Агентства Гарантии Инвестиций, любыми международными конвенциями или соответствующим правом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Настоящее Соглашение вступает в силу с даты получения МБРР от Правительства письменного уведомления о завершении необходимых внутригосударственных процедур, необходимых для его вступления в силу. МБРР уведомляет МФК и МАГИ о вступлении настоящего Соглашения в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. Настоящее Соглашение может быть расторгнуто по истечении девяноста (90) дней с даты получения Правительством или Группой Всемирного Банка письменного уведомления Стороны о ее намерении прекратить действие настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5.5. Настоящее Соглашение может быть изменено по взаимному согласию Сторон в письменной форме. Такие изменения вступают в силу в порядке, предусмотренном в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.6. Стороны обязуются искать пути мирного урегулирования споров, которые могут возникнуть в связи с толкованием или применением настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5.7. При реализации программ развития, упомянутых в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 настоящего Соглашения, Стороны будут поддерживать широкое взаимодействие и сотрудничество с другими партнерами по вопросам развития и заинтересованными сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.8. Совершено в городе Астане 18 июня 2025 года в четырех подлинных экземплярах на казахском, английском и русском языках. В случае возникновения разногласий в толковании положений настоящего Соглашения Стороны будут руководствоваться текстом на английском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От имени:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От имени:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Международного Банка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реконструкции и Развития</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Международной Финансовой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Корпорации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Многостороннего Агентства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гарантии Инвестиций</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>