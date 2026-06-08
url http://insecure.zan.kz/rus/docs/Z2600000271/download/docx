--- v0 (2026-04-21)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd107c7" w14:textId="fd107c7">
+    <w:p w14:paraId="790badd" w14:textId="790badd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -842,52 +842,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Реадмиссия - возвращение в соответствии с положениями настоящего Соглашения компетентным органом Запрашивающей Стороны и принятие компетентным органом Запрашиваемой Стороны граждан государства Запрашиваемой Стороны, граждан третьих государств или лиц без гражданства, которые незаконно въехали, пребывают или проживают на территории государства Запрашивающей Стороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Компетентный орган - государственный орган Стороны, которому поручено выполнение настоящего Соглашения в соответствии со статьей 1 приложения 1 к настоящему Соглашению.</w:t>
+        <w:t xml:space="preserve">
+      11. Компетентный орган - государственный орган Стороны, которому поручено выполнение настоящего Соглашения в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложения 1 к настоящему Соглашению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -898,52 +918,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реадмиссия собственных граждан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Запрашиваемая Сторона по запросу Запрашивающей Стороны, без иных формальностей, помимо предусмотренных настоящим Соглашением, принимает всех лиц, которые не соответствуют или перестают соответствовать действующим условиям для въезда, пребывания или проживания на территории Запрашивающей Стороны, если было доказано, что это лицо является гражданином государства Запрашиваемой Стороны, любым документом, перечисленным в приложении 3 к настоящему Соглашению, или может быть обоснованно принято на основе представленных доказательств prima facie, перечисленных в приложении 4 к настоящему Соглашению.</w:t>
+        <w:t xml:space="preserve">
+      1. Запрашиваемая Сторона по запросу Запрашивающей Стороны, без иных формальностей, помимо предусмотренных настоящим Соглашением, принимает всех лиц, которые не соответствуют или перестают соответствовать действующим условиям для въезда, пребывания или проживания на территории Запрашивающей Стороны, если было доказано, что это лицо является гражданином государства Запрашиваемой Стороны, любым документом, перечисленным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению, или может быть обоснованно принято на основе представленных доказательств prima facie, перечисленных в приложении 4 к настоящему Соглашению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Одновременно с реадмиссией лиц, указанных в пункте 1 настоящей статьи, Запрашивающая Сторона осуществляет реадмиссию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
@@ -1195,71 +1235,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Обязательство по реадмиссии в соответствии с пунктом 2 настоящей статьи отпадает, если:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - гражданин третьего государства или гражданин без гражданства перемещались только транзитом через международный аэропорт Запрашиваемой Стороны; или</w:t>
+      a) гражданин третьего государства или гражданин без гражданства перемещались только транзитом через международный аэропорт Запрашиваемой Стороны; или</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - Запрашивающая Сторона выдала визу или разрешение на временное проживание гражданину третьего государства или лицу без гражданства до или после въезда на территорию ее государства, за исключением случаев, когда:</w:t>
+      b) Запрашивающая Сторона выдала визу или разрешение на временное проживание гражданину третьего государства или лицу без гражданства до или после въезда на территорию ее государства, за исключением случаев, когда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - лицо имеет визу или разрешение на временное проживание Запрашиваемой Стороны с более длительным сроком действия; или</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
@@ -1350,52 +1390,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запрос о реадмиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Запрос о реадмиссии на основании статей 2 или 3 настоящего Соглашения необходимо подать в письменном виде в компетентный орган Запрашиваемой Стороны. Запрос о реадмиссии не требуется, если соответствующее лицо имеет действительный проездной документ, а в случае, если это граждане третьих стран или лица без гражданства - действующую визу или разрешение на временное проживание Запрашиваемой Стороны.</w:t>
+        <w:t xml:space="preserve">
+      Запрос о реадмиссии на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения необходимо подать в письменном виде в компетентный орган Запрашиваемой Стороны. Запрос о реадмиссии не требуется, если соответствующее лицо имеет действительный проездной документ, а в случае, если это граждане третьих стран или лица без гражданства - действующую визу или разрешение на временное проживание Запрашиваемой Стороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Каждый запрос о реадмиссии должен содержать следующую информацию по мере возможности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
@@ -1490,52 +1570,92 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Соглашению, соответственно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      г) в случае, если это граждане третьих стран и лица без гражданства - указание средств, с помощью которых будут предоставлены доказательства или доказательства prima facie условий реадмиссии граждан третьих стран и лиц без гражданства, предусмотренных в приложениях 5 и 6 к настоящему Соглашению, соответственно.</w:t>
+        <w:t xml:space="preserve">
+      г) в случае, если это граждане третьих стран и лица без гражданства - указание средств, с помощью которых будут предоставлены доказательства или доказательства prima facie условий реадмиссии граждан третьих стран и лиц без гражданства, предусмотренных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениях 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению, соответственно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) указание на любые особые потребности лица, подлежащего реадмиссии, которые необходимо обеспечить по прибытию Запрашиваемой Стороной, если это применимо;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
@@ -1606,52 +1726,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Процедура реадмиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Реадмиссия в соответствии со статьями 2, 3 и 4 настоящего Соглашения осуществляется, если гражданство лица, подлежащего реадмиссии, окончательно установлено.</w:t>
+        <w:t xml:space="preserve">
+      1. Реадмиссия в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения осуществляется, если гражданство лица, подлежащего реадмиссии, окончательно установлено.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Гражданство считается установленным без необходимости проведения дальнейшего расследования, если предоставлен один из документов, перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1947,51 +2127,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Если Запрашиваемая Сторона не выдает первоначальный или новый проездной документ в течение 3 (три) календарных дней, Запрашиваемая Сторона считается принявшей проездной документ, выданный Запрашивающей Стороной, для реадмиссии. Если Запрашивающей Стороной является Австрийская Республика, этот проездной документ является стандартным проездным документом Европейского Союза для целей высылки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Перед реадмиссией лица компетентные органы Запрашивающей Стороны должны уведомить в письменной форме (приложение 2 к настоящему Соглашению) компетентные органы Запрашиваемой Стороны о дате передачи, пункте пограничного контроля, возможном сопровождении и способах транспортировки (в соответствии со статьей 3 приложения 1 к настоящему Соглашению) не позднее чем за два (2) календарных дня. О любых изменениях в данных уведомления необходимо информировать без промедления.</w:t>
+      8. Перед реадмиссией лица компетентные органы Запрашивающей Стороны должны уведомить в письменной форме (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению) компетентные органы Запрашиваемой Стороны о дате передачи, пункте пограничного контроля, возможном сопровождении и способах транспортировки (в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложения 1 к настоящему Соглашению) не позднее чем за два (2) календарных дня. О любых изменениях в данных уведомления необходимо информировать без промедления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Без ущерба для пункта 1 настоящей статьи, если лицо было задержано после того, как оно нелегально пересекло государственную границу, прибыв непосредственно с территории государства Запрашиваемой Стороны, Запрашивающая Сторона может подать запрос о реадмиссии в течение 2 (два) календарных дней с момента задержания этого лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
@@ -2078,52 +2298,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ошибочная реадмиссия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Запрашивающая Сторона принимает обратно лицо, принятое Запрашиваемой Стороной, если в течение 2 (два) недель после передачи данного лица установлено, что не были соблюдены требования, содержащиеся в статьях 2 и 3 настоящего Соглашения. В таких случаях статья 5 настоящего Соглашения применяется с соответствующими поправками и предоставляется вся имеющаяся информация о его личности и гражданстве или транзитном маршруте данного лица, включая все оригиналы документов, имеющих отношение к данному лицу.</w:t>
+        <w:t xml:space="preserve">
+      Запрашивающая Сторона принимает обратно лицо, принятое Запрашиваемой Стороной, если в течение 2 (два) недель после передачи данного лица установлено, что не были соблюдены требования, содержащиеся в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения. В таких случаях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статья 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения применяется с соответствующими поправками и предоставляется вся имеющаяся информация о его личности и гражданстве или транзитном маршруте данного лица, включая все оригиналы документов, имеющих отношение к данному лицу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 8</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2390,52 +2670,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - о предполагаемом пункте пограничного контроля, времени передачи транзитного лица и возможном использовании сопровождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      - заявление, по которому с точки зрения Запрашивающей Стороны в соответствии с пунктом 2 статьи 8 настоящего Соглашения условия выполняются и нет известных оснований для отказа в соответствии с пунктом 3 статьи 8 настоящего Соглашения.</w:t>
+        <w:t xml:space="preserve">
+      - заявление, по которому с точки зрения Запрашивающей Стороны в соответствии с пунктом 2 статьи 8 настоящего Соглашения условия выполняются и нет известных оснований для отказа в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Запрос о транзите должен быть составлен на основе общего бланка запроса о транзите, содержащегося в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2602,52 +2902,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расходы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. В соответствии с настоящим Соглашением все транспортные расходы, связанные с реадмиссией до Государственной границы территории государства Запрашиваемой Стороны, покрываются Запрашивающей Стороной. Запрашивающая Сторона также несет расходы, связанные с возвращением лиц, обратной поездкой, в соответствии со статьей 7 настоящего Соглашения.</w:t>
+        <w:t xml:space="preserve">
+      1. В соответствии с настоящим Соглашением все транспортные расходы, связанные с реадмиссией до Государственной границы территории государства Запрашиваемой Стороны, покрываются Запрашивающей Стороной. Запрашивающая Сторона также несет расходы, связанные с возвращением лиц, обратной поездкой, в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Все расходы на транзит покрываются Запрашивающей Стороной.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>