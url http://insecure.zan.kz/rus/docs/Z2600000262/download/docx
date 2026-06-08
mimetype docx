--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,162 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ae0733" w14:textId="5ae0733">
+    <w:p w14:paraId="6e5fbd2" w14:textId="6e5fbd2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О ратификации Соглашения между Правительством Республики Казахстан и Правительством Французской Республики о реадмиссии лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 9 февраля 2026 года № 262-VIII ЗРК</w:t>
+        <w:t>Закон Республики Казахстан от 9 февраля 2026 года № 262-VIII ЗРК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ратифицировать Соглашение между Правительством Республики Казахстан и Правительством Французской Республики о реадмиссии лиц, совершенное в Париже 5 ноября 2024 года.</w:t>
+        <w:t xml:space="preserve">
+      Ратифицировать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соглашение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> между Правительством Республики Казахстан и Правительством Французской Республики о реадмиссии лиц, совершенное в Париже 5 ноября 2024 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -185,51 +170,82 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Президент Республики Казахстан </w:t>
+              <w:t>Президент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -254,104 +270,9880 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. ТОКАЕВ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неофициальный перевод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соглашение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>между Правительством Республики Казахстан и Правительством Французской Республики о реадмиссии лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан и Правительство Французской Республики, далее именуемые Сторонами,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полные решимости укреплять сотрудничество с целью повышения эффективности противодействия незаконной миграции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      озабоченные значительным ростом деятельности организованных преступных групп по незаконной перевозке мигрантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      желая установить путем заключения настоящего Соглашения и на основе взаимности быстрые и эффективные процедуры идентификации и организации возвращения лиц, которые не выполняют или перестали выполнять условия въезда, пребывания или проживания на территории государств Сторон, а также облегчить транзит таких лиц в духе сотрудничества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимая во внимание, что в соответствующих случаях Стороны должны приложить все усилия для отправки граждан третьих государств и лиц без гражданства, которые незаконно въехали или находились в их соответствующих государствах Сторон, обратно в государства происхождения или постоянного проживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимая во внимание Соглашение между Правительством Республики Казахстан и Правительством Французской Республики о сотрудничестве в борьбе с преступностью, подписанное в Астане 6 октября 2009 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимая во внимание Соглашение о расширенном партнерстве и сотрудничестве между Республикой Казахстан, с одной стороны, и Европейским союзом и его государствами-членами, с другой стороны, подписанное в Астане 21 декабря 2015 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      признавая необходимость соблюдения прав и свобод человека и подчеркивая, что настоящее Соглашение не наносит ущерба правам и обязательствам государств-участников, вытекающим из международного права, в частности, Конвенции о международной гражданской авиации от 7 декабря 1944 года, Конвенции о статусе беженцев от 28 июля 1951 года, подписанной в Женеве, Протокола, касающегося статуса беженцев, от 31 января 1967 года, подписанного в Нью Йорке, Международного пакта о гражданских и политических правах от 16 декабря 1966 года, подписанного в Нью Йорке, и международных соглашений о выдаче, участниками которых являются государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласились о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Определения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящего Соглашения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Реадмиссия" означает возвращение Компетентным органом запрашивающей Стороны и прием Компетентным органом запрашиваемой Стороны лиц, будь то собственные граждане государства запрашиваемой Стороны, граждане третьих государств или лица без гражданства, которые незаконно въехали, находятся или проживают на территории государства запрашивающей Стороны, в соответствии с положениями настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Гражданин третьего государства" - лицо, имеющее иное гражданство, чем гражданство государств Сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Лицо без гражданства" - лицо, не имеющее доказательств принадлежности к гражданству какого-либо государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Разрешение на пребывание или проживание" - действительное разрешение, выданное уполномоченными органами государства Стороны, предоставляющее лицу право на пребывание или проживание на территории государства этой Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Виза" - разрешение, выданное Компетентным органом государства Стороны, предоставляющее право на въезд или транзит через территорию ее государства, за исключением транзитной визы, выдаваемой в аэропорту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Транзит" - следование граждан третьих государств или лиц без гражданства через территорию государства Запрашиваемой Стороны из государства Запрашивающей Стороны в государство назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "Запрашивающая Сторона" - государство одной из Сторон, которое направляет ходатайство о реадмиссии или ходатайство о транзите в соответствии с настоящим Соглашением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "Запрашиваемая Сторона" - государство одной из Сторон, которому направляется ходатайство о реадмиссии или ходатайство о транзите в соответствии с настоящим Соглашением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Компетентные органы" - уполномоченные органы государств Сторон, на которые возлагается реализация настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реадмиссия граждан государств Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрашиваемая Сторона по ходатайству Запрашивающей Стороны в рамках настоящего Соглашения принимает без других формальностей, чем определенных настоящим Соглашением, на территории своего государства любое лицо, которое не выполняет или перестало выполнять условия въезда, пребывания или проживания на территории государства Запрашивающей Стороны, если в соответствии с настоящим Соглашением установлено, что данное лицо является гражданином государства Запрашиваемой Стороны. Данное обязательство применимо также к лицам, которые после въезда на территорию государства Запрашивающей Стороны были лишены гражданства государства Запрашиваемой Стороны либо отказались и не приняли гражданства государства Запрашивающей Стороны либо третьего государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Одновременно с реадмиссией лиц, указанных в пункте 1 настоящей статьи, Запрашиваемая Сторона также осуществляет реадмиссию их:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) несовершеннолетних, не состоящих в браке детей, не достигших 18-летнего возраста, независимо от их места рождения или гражданства, если они не имеют независимого права на пребывание или проживание на территории государства Запрашивающей Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) супругов, имеющих иное гражданство, чем у лиц, указанных в пункте 1 настоящей статьи, если они имеют право на въезд, пребывание или проживание на территории государства Запрашиваемой Стороны и не имеют независимого права на пребывание или проживание на территории государства Запрашивающей Стороны, если иное не предусмотрено международными договорами государств Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Запрашиваемая Сторона независимо от волеизъявления лица, подлежащего реадмиссии, выдает при необходимости проездной документ, необходимый для возвращения этого лица, срок действия которого составляет не менее 6 (шесть) месяцев. Проездной документ выдается бесплатно в течение 3 (три) календарных дней после получения положительного ответа на ходатайство о реадмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Если по юридическим или фактическим причинам лицо, подлежащее реадмиссии, не может быть передано в течение срока действия выданного проездного документа, Компетентный орган Запрашиваемой Стороны в течение 3 (три) рабочих дней выдает новый проездной документ в порядке, предусмотренном настоящим пунктом, и с таким же сроком действия, как у ранее выданного проездного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реадмиссия граждан третьих государств и лиц без гражданства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрашиваемая Сторона по ходатайству Запрашивающей Стороны в рамках настоящего Соглашения принимает без других формальностей, чем определенных настоящим Соглашением, на территории своего государства любого гражданина третьего государства или лицо без гражданства, которое не выполняет или перестало выполнять условия въезда, пребывания или проживания на территории государства Запрашивающей Стороны, если в соответствии с настоящим Соглашением будет доказано, что такое лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) незаконно въехало на территорию государства Запрашивающей Стороны с территории государства Запрашиваемой Стороны, или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) на момент въезда имело действительное разрешение на пребывание или проживание, выданное Запрашиваемой Стороной; или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) на момент въезда имело действительную визу, выданную Запрашиваемой Стороной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обязательство в отношении реадмиссии, предусмотренное в пункте 1 настоящей статьи, не применяется, если Запрашивающая Сторона выдала гражданину третьего государства или лицу без гражданства визу или разрешение на проживание/пребывание до или после въезда на территорию своего государства, если только:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - данное лицо имеет визу или разрешение на пребывание или проживание, которые выданы Запрашиваемой Стороной и имеют более длительный срок действия; или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - виза или разрешение на пребывание или проживание, которые выданы Запрашивающей Стороной, были получены с помощью поддельных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Запрашивающая Сторона при необходимости после получения положительного ответа на ходатайство о реадмиссии выдает лицу, подлежащему реадмиссии, проездной документ, признаваемый Запрашиваемой Стороной, срок действия которого составляет не менее 30 (тридцать) календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ошибочная реадмиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Запрашивающая Сторона принимает обратно лицо, возвращаемое Запрашиваемой Стороной, если в течение 3 (три) месяцев после передачи ей данного лица установлено, что не были соблюдены требования, содержащиеся в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения, или подтверждено, что в момент передачи лица отсутствовали условия для реадмиссии такого лица, предусмотренные настоящим Соглашением. В таких случаях применяются положения настоящего Соглашения, регулирующие процедуры реадмиссии и транзита, а Запрашиваемая Сторона вместе с возвращаемым лицом передает всю имеющуюся информацию о личности и гражданстве лица, подлежащего передаче Запрашивающей Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ходатайство о реадмиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В соответствии с положениями настоящего Соглашения для осуществления реадмиссии лица Компетентный орган Запрашивающей Стороны по почте или электронной почте с помощью технических средств связи направляет ходатайство о реадмиссии в Компетентный орган Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Образец формы заявления о реадмиссии приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ходатайство о реадмиссии содержит следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) все имеющиеся сведения о лице, подлежащем реадмиссии (имя, фамилия, дата рождения, пол, и, если это возможно, место его рождения и последнее место жительства), доступная информация о его несовершеннолетних, не состоящих в браке детях, и (или) супругах, а также цветная фотография подлежащего реадмиссии лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) о наличии доказательств принадлежности лица к гражданству Запрашиваемой Стороны; или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) о наличии доказательств для реадмиссии гражданина третьего государства или лица без гражданства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К ходатайству о реадмиссии приобщаются имеющиеся копии документов, в соответствии с которыми доказано гражданство государства Запрашиваемой Стороны или на основе которых установлено существование условий для реадмиссии граждан третьих государств или лиц без гражданства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В тех случаях, когда это необходимо, ходатайство о реадмиссии также должно содержать следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) заявление, свидетельствующее о том, что подлежащее реадмиссии лицо нуждается в медицинской помощи или специальном уходе, при условии, что соответствующее лицо в соответствии с национальным законодательством и правилами защиты персональных данных дало явное согласие на такое заявление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) сведения о любых других мерах защиты или обеспечения безопасности, которые могут оказаться необходимыми в случае передачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) ходатайство о проведении собеседования с целью определения гражданства лица, подлежащего реадмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Ходатайство о реадмиссии не требуется, если подлежащее реадмиссии лицо имеет один из действительных документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению, а в случае, если это лицо является гражданином третьего государства или лицом без гражданства, - действительную визу или разрешение на пребывание или проживание, выданные Запрашиваемой Стороной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Стороны не позднее 14 (четырнадцать) календарных дней с даты вступления настоящего Соглашения в силу обменяются по дипломатическим каналам образцами документов, в соответствии с которыми доказывается принадлежность к гражданству, а также образцами проездного документа, указанного в пункте 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае внесения изменений в документы, указанные в настоящем пункте, Стороны незамедлительно информируют об этом друг друга и направляют друг другу измененные или новые образцы документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ответ на ходатайство о реадмиссии передается по электронной почте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Доказательства принадлежности к гражданству</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Принадлежность лица к гражданству государства Запрашиваемой Стороны может быть:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      a) подтверждена на основании хотя бы одного из документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению, даже если срок действия такого документа истек. В случае предоставления таких документов Запрашиваемая Сторона признает гражданство лица без проведения дальнейшей проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      b) предположена на основании хотя бы одного из документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению, даже если срок действия такого документа истек. В случае предоставления таких документов Запрашиваемая Сторона считает гражданство лица установленным, если оно не может доказать обратного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Семейные связи передаваемого гражданина государства Запрашиваемой Стороны с лицами, подлежащими реадмиссии, указанными в пункте 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения, и их право на въезд на территорию государства Запрашиваемой Стороны могут быть доказаны путем предоставления документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Принадлежность к гражданству государств Сторон не может быть подтверждена на основании поддельных доказательств или документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 7</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Доказательства в отношении граждан третьих государств или лиц без гражданства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Незаконный въезд граждан третьих государств и лиц без гражданства с территории государства Запрашиваемой Стороны на территорию государства Запрашивающей Стороны может быть доказан путем предоставления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) любого из документов, указанных в приложении 5 (А) к настоящему Соглашению. В случае предоставления таких документов Запрашиваемая Сторона признает факт незаконного въезда с территории своего государства на территорию государства Запрашивающей Стороны без проведения дальнейшей проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) любого из документов, указанных в приложении 5 (В) к настоящему Соглашению. В случае предоставления таких документов Запрашиваемая Сторона проводит расследование и признает факт незаконного въезда с территории своего государства на территорию государства Запрашивающей Стороны, если не будет доказано иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Незаконность въезда на территорию государства Запрашивающей Стороны в соответствии с подпунктом а) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения устанавливается по отсутствию в проездных документах соответствующего лица необходимой визы или разрешения на пребывание или проживание на территории государства Запрашивающей Стороны. Обоснованное заявление Запрашивающей Стороны об отсутствии у соответствующего лица необходимых проездных документов, визы или разрешения на пребывание или проживание тоже служит доказательством незаконного въезда, пребывания или проживания этого лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Законное пребывание или проживание граждан третьих государств и лиц без гражданства на территории государства Запрашиваемой Стороны, наличие разрешения на пребывание или проживание или визы Запрашиваемой Стороны в соответствии с подпунктами а) и b) пункта 1 статьи 3 настоящего Соглашения может быть доказано путем предоставления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) любого из документов, указанных в приложении 6 (А) к настоящему Соглашению. В случае предоставления таких документов Запрашиваемая Сторона признает пребывание или проживание таких лиц на территории своего государства без проведения дальнейшей проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) любого из документов, указанных в приложении 6 (В) к настоящему Соглашению. В случае предоставления таких документов Запрашиваемая Сторона проводит расследование и признает факт законного пребывания или проживания граждан третьих государств или лиц без гражданства на своей территории, если не будет доказано иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Поддельные документы не могут служить доказательством наличия оснований для реадмиссии граждан третьих государств и лиц без гражданства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 8</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Консульские слушания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. В случае невозможности предоставления Компетентным органом Запрашиваемой Стороны ни одного из документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениях 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению, Запрашиваемая Сторона проводит собеседование с лицом, подлежащим реадмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Собеседование проводится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с казахстанской Стороны - сотрудниками дипломатического представительства или консульского учреждения, аккредитованного во Французской Республике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с французской Стороны – представителями дипломатического представительства или консульского учреждения, аккредитованного в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Собеседование проводится по телефону или в режиме видеоконференции в центрах административного задержания и тюрьмах, а в противном случае - в присутствии заинтересованного лица в помещении дипломатического или консульского представительства запрашиваемого государства на территории Запрашивающей Стороны. На заморских территориях Французской Республики слушания, в случае необходимости, проводятся, преимущественно, по телефону или в режиме видеоконференции. В ходе собеседования гарантируется возможность присутствия представителя Компетентного органа Запрашивающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Компетентный орган Запрашиваемой Стороны уведомляет Компетентный орган Запрашивающей Стороны о результатах собеседования по электронной почте, как можно скорее, но не позднее 7 (семь) календарных дней с даты получения заявления о реадмиссии с просьбой организовать собеседование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По завершении слушания, если Компетентные органы Запрашиваемого государства признают заинтересованное лицо одним из своих граждан, они должны выдать проездной документ в течение 3 (три) календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В ситуации, когда результаты собеседования не позволили подтвердить, что лицо, подлежащее реадмиссии, является гражданином государства Запрашиваемой Стороны, дипломатическое представительство или консульское учреждение государства этой Стороны письменно уведомляет о причинах, которые не позволили это подтвердить по электронной почте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сроки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ходатайство о реадмиссии гражданина государства Запрашиваемой Стороны может быть направлено Компетентному органу Запрашиваемой Стороны в любое время, как только станет известно, что такой гражданин не выполняет или перестал выполнять условия въезда, пребывания или проживания на территории государства Запрашивающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ходатайство о реадмиссии гражданина третьего государства или лица без гражданства направляется Компетентному органу Запрашиваемой Стороны в срок, не превышающий 6 (шесть) месяцев с даты установления факта того, что гражданин третьего государства или лицо без гражданства не выполняет или перестал выполнять условия въезда, пребывания или проживания на территории государства Запрашивающей Стороны. Обязательство в отношении реадмиссии гражданина третьего государства или лица без гражданства не возникает в случае, если ходатайство о реадмиссии такого лица было направлено по истечении срока, указанного в настоящем пункте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ответ на ходатайство о реадмиссии направляется Компетентным органом Запрашиваемой Стороны в срок, не превышающий 10 (десять) календарных дней с даты получения такого ходатайства. При наличии обстоятельств, препятствующих своевременному ответу на ходатайство о реадмиссии, срок ответа на основании обоснованного запроса Компетентного органа Запрашиваемой Стороны продлевается на срок до 20 (двадцать) календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Квитанция о подтверждении заявления о реадмиссии в ускоренном порядке направляется Компетентному органу Запрашивающей Стороны в течении 2 (два) календарных дней с даты получения такого ходатайства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае, если Компетентный орган Запрашивающей Стороны не получил ответ на ходатайство о реадмиссии в течение срока, указанного в пункте 3 настоящей статьи, считается, что ответ на ходатайство о реадмиссии является положительным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае отрицательного ответа на ходатайство о реадмиссии Компетентному органу Запрашивающей Стороны сообщаются его причины в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. После получения положительного ответа на ходатайство о реадмиссии Компетентный орган Запрашивающей Стороны незамедлительно передает лицо, подлежащее реадмиссии, в соответствии с пунктом 1 статьи 11 настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 10</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Условия передачи и вид транспорта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. До передачи лица, подлежащего реадмиссии, Компетентные органы не менее чем за 2 (два) календарных дня в письменной форме согласовывают дату передачи, пункт пропуска через Государственную границу, условия возможного сопровождения и другие вопросы, относящиеся к передаче лица, подлежащего реадмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Для передачи лица, подлежащего реадмиссии, используется воздушный вид транспорта. При перевозке такого лица выбор не ограничивается использованием национальных авиакомпаний государств Сторон. Для этих целей могут использоваться как регулярные, так и чартерные рейсы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Запрашивающее государство информирует государство возвращения об организации чартерного рейса не менее чем за 15 (пятнадцать) календарных дней до операции, и направляет предварительный список реадмиссируемых граждан не позднее чем за 5 (пять) календарных дней до перевозки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 11</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Принципы транзита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Стороны ограничивают насколько это возможно транзит граждан третьих государств или лиц без гражданства в случае, когда такие лица не могут быть возвращены непосредственно в государство назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрашиваемая Сторона разрешает транзит граждан третьих государств или лиц без гражданства, если гарантируется возможность дальнейшего проезда таких лиц через территорию всех государств транзита в государство назначения и принятие их этим государством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. По ходатайству Запрашиваемой Стороны транзит граждан третьих государств или лиц без гражданства осуществляется с сопровождением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Запрашиваемая Сторона может отказать в транзите:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) если существует угроза того, что в государстве назначения или государстве транзита гражданин третьего государства или лицо без гражданства может подвергнуться пыткам, бесчеловечному или унижающему достоинство обращению или наказанию, смертной казни или преследованию по признаку расовой, религиозной, национальной принадлежности, а также принадлежности к определенной социальной группе или по признаку политических убеждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) если в государстве Запрашиваемой Стороны, государстве транзита или государстве назначения гражданин третьего государства или лицо без гражданства может подвергнуться уголовному преследованию или наказанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) по соображениям охраны здоровья населения, национальной безопасности и общественного порядка или иных национальных интересов государства Запрашиваемой Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) если для транзита в пределах территории государства Запрашиваемой Стороны необходимо проследовать из аэропорта прибытия в другой аэропорт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) если оказание помощи, по поводу которой обращается Запрашивающая Сторона, не представляется возможным по обоснованным причинам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Запрашиваемая Сторона может аннулировать любое выданное разрешение на транзит, если впоследствии возникли или выявились препятствующие транзиту обстоятельства, предусмотренные в пункте 4 настоящей статьи, либо, если проезд лица, следующего транзитом, или его принятие более не гарантируются другими государствами транзита или государством назначения. В этом случае Запрашивающая Сторона незамедлительно принимает обратно гражданина третьего государства или лицо без гражданства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 12</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ходатайство о транзите</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ходатайство о транзите составляется по форме, указанной в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ходатайство о транзите направляется не позднее 5 (пять) календарных дней до начала транзита. Ходатайство о транзите и ответ на него направляются по электронной почте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 13</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Процедура транзита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ходатайство о транзите представляется в Компетентный орган Запрашиваемой Стороны по электронной почте или с помощью технических средств связи и содержит информацию о:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) маршруте транзита, государствах транзита, если таковые имеются, и государстве назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) лице, следующем транзитом (имя, фамилия, добрачная фамилия, иные имена, используемые лицом, или имена, под которыми оно известно, псевдонимы, дата рождения, пол, по возможности место рождения, гражданство, язык, вид и номер проездного документа), а также цветную фотографию данного лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) пункте пропуска через Государственную границу, который предполагается использовать, времени передачи лица, следующего транзитом, и возможном сопровождении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) согласии других государств транзита и государства назначения на транзитный проезд и принятие лица, подлежащего реадмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрашиваемая Сторона после получения ходатайства о транзите не позднее чем за 2 (два) календарных дня до осуществления планируемого транзита в письменной форме уведомляет Компетентный орган Запрашивающей Стороны о согласии на транзит, подтверждает пункт пропуска через Государственную границу и предполагаемое время принятия лица, следующего транзитом, либо уведомляет об отказе в транзите и указывает причины такого отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 14</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сопровождаемая передача</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передача и транзит лиц с сопровождением осуществляются с соблюдением следующих принципов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) компетентный орган Запрашивающей Стороны указывает имена и фамилии сопровождающих лиц, также серию, номера, дату выдачи и срок действия их проездных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) компетентный орган Запрашивающей Стороны незамедлительно уведомляет компетентный орган Запрашиваемой Стороны об изменениях данных сопровождающих лиц, указанных в подпункте а) настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) сопровождающие лица выполняют свои обязанности без оружия и в гражданской одежде, имеют при себе проездной документ, а также документы, подтверждающие согласие Запрашиваемой Стороны на реадмиссию и (или) транзит сопровождаемого лица, которые передаются компетентным органам государства назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) сопровождающие лица несут ответственность за реадмиссируемых лиц и передачу этих лиц государству назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) сопровождающие лица обязаны соблюдать законодательство Запрашиваемой Стороны, находясь на ее территории. Полномочия сопровождавших лиц во время передачи или транзита ограничиваются законной самообороной с учетом подпункта g) настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) Запрашиваемая Сторона гарантирует сопровождающим лицам такой же уровень зашиты и поддержки, какой обеспечивает своим лицам, выполняющим такие же задачи, в соответствии со своим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g) в случае отсутствия сотрудников правоохранительных органов Запрашиваемой Стороны в целях оказания им помощи сопровождающие лица Запрашивающей Стороны могут отреагировать на непосредственную и серьезную опасность разумным и соразмерным вмешательством, в случае угрозы побега лица, подлежащего реадмиссии, нанесения телесного повреждения себе, покушения на сопровождающих лиц или третьих лиц или повреждения имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h) сопровождающие лица должны иметь, если это требуется, необходимые визы государства назначения или транзитных государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i) сопровождающие лица, осуществляющие свои обязанности, и лица, перемещаемые транзитом, освобождаются от получения транзитной визы аэропорта или краткосрочной визы запрашиваемой Стороны в тех случаях, когда требования транзита вынуждают сотрудников сопровождения покинуть международную зону аэропорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 15</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Транспортные и транзитные расходы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Без ущерба прав Компетентных органов на возмещение затрат по реадмиссии лица за счет самих лиц, подлежащих реадмиссии, или третьих сторон и в пределах средств, предусмотренных законодательством государств Сторон:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      a) все транспортные расходы, связанные с реадмиссией и транзитом, в соответствии с настоящим Соглашением до пункта пропуска через Государственную границу государства конечного назначения, а также транспортные и другие расходы Запрашиваемой Стороны, связанные с возвратом лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения, несет Запрашивающая Сторона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) Компетентный орган Запрашиваемой Стороны передает информацию о банковском счете и другие сведения необходимые для отчета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 16</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Защита персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Передача и обработка персональных данных осуществляются только в случае, если это необходимо для реализации настоящего Соглашения Компетентными органами с соблюдением следующих принципов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) персональные данные должны быть получены и обработаны в соответствии с действующим законодательством государств Сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) персональные данные должны быть адекватными, актуальными и не чрезмерными по отношению к целям, для которых они передаются;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) персональные данные должны быть точными, полными и актуальными, и могут касаться исключительно следующего:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - сведений о лице, подлежащем реадмиссии (имя, фамилия, прежние фамилии, иные имена, используемые лицом, или имена, под которыми оно известно, псевдонимы, дата и место рождения, пол, семейное положение, место жительства, настоящее и любое прежнее гражданство);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - документов, удостоверяющих личность (номер, срок действия, дата выдачи, выдавший орган, место выдачи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - мест пребывания и маршрутов передвижения лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - иной информации и других документов, необходимых для идентификации лица, подлежащего реадмиссии, или для изучения вопроса о наличии условий, которые в соответствии с настоящим Соглашением являются основанием для реадмиссии или транзита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) персональные данные должны храниться в форме, позволяющей идентифицировать заинтересованное лицо, только в течение периода, не превышающего срок, необходимый для целей их обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) компетентные органы, которые передают и получают персональные данные, должны принять все меры для исправления, уничтожения или приостановки обработки персональных данных, если их обработка не соответствует положениям настоящей статьи, в частности, если такие данные не соответствуют цели, для которой они собираются. Компетентные органы будут уведомлять друг друга о любых исправлениях, уничтожении или приостановке обработки этих данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) по запросу принимающий орган информирует орган, передающий персональные данные, об использовании им переданных персональных данных и полученных результатах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g) персональные данные могут быть переданы только компетентным органам. Последующая передача другим органам требует предварительного согласия органа, который первоначально передал эти персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h) Компетентный орган, передающий персональные данные, и Компетентный орган, получающий персональные данные, в письменной форме регистрируют передачу и получение персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i) любое лицо имеет в случае нарушения прав, гарантированных ему национальным законодательством его Стороны, право на обращение в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При передаче персональных данных указываются сроки их хранения, установленные законодательством государства Стороны, орган которой передает персональные данные, по истечении которых эти данные подлежат уничтожению. Независимо от этих сроков переданные данные уничтожаются незамедлительно после установления отсутствия необходимости в них для той цели, для которой они были переданы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Любое лицо, затронутое передачей его персональных данных по настоящему Соглашению, имеет право на эффективное средство правовой защиты, если оно считает, что принципы, регулирующие обработку этих данных, не были соблюдены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Это лицо также имеет право на доступ, исправление и удаление персональных данных у Стороны, которой были переданы его или ее данные. Ответственный за обработку данных может ограничить или отложить осуществление этих прав, если они могут повлиять на одну из целей, указанных в пункте 1 настоящей статьи, или затронуть права и свободы других лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ответственные за обработку данных или уполномоченные третьи лица, имеющие к ним доступ, принимают все необходимые меры предосторожности в отношении характера данных и рисков, связанных с обработкой, чтобы сохранить безопасность данных и, в частности, предотвратить их искажение и повреждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 17</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соотношение с другими международными обязательствами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее Соглашение не затрагивает прав и обязательств Сторон, вытекающих из других международных договоров, участниками которых являются их государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 18</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Компетентные органы и пункты пропуска через Государственную границу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Компетентные органы для реализации настоящего Соглашения, в том числе для непосредственного взаимодействия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для казахстанской Стороны - Министерство внутренних дел Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для французской Стороны - Министерство внутренних дел Французской Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Компетентные органы в срок не позднее 30 (тридцать) дней с даты вступления в силу настоящего Соглашения информируют друг друга о своих контактных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для реализации настоящего Соглашения используются следующие пункты пропуска через Государственную границу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международный аэропорт города Астаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международный аэропорт города Алматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Французской Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международный аэропорт Шарль-де-Голль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международный аэропорт Париж-Орли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По взаимному согласию Компетентных органов передача или транзит лиц может осуществляться через другие пункты пропуска через Государственную границу, открытые для международного сообщения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Стороны информируют друг друга по дипломатическим каналам об изменении их Компетентных органов либо их наименований или функций, изменении или дополнении списка пунктов пропуска через Государственную границу не позднее 14 (четырнадцать) календарных дней с даты изменения этих данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Переписка между Компетентными органами осуществляется на английском языке, если ими не будет согласовано иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z188" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 19</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Встречи и консультации экспертов и обмен информацией</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях обмена опытом по вопросам реализации настоящего Соглашения и (или) рассмотрения предложений о внесении в него изменений и дополнений любая из Сторон или Компетентные органы могут организовать встречи или консультации экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае внесения изменений в документы, указанные в настоящем Соглашении, Компетентные органы незамедлительно информируют об этом друг друга и направляют друг другу измененные или новые образцы документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 20</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Внесение изменений и дополнений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Стороны по взаимному согласию могут вносить в настоящее Соглашение изменения и дополнения, являющиеся неотъемлемыми частями настоящего Соглашения, которые оформляются отдельными протоколами и вступают в силу в порядке, предусмотренном пунктом 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 21</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Разрешение споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разногласия, которые могут возникнуть между Сторонами в связи с толкованием или применением положений настоящего Соглашения, разрешаются Компетентными органами путем переговоров и взаимных консультаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 22</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z199" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приложения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению являются неотъемлемой частью настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 23</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее Соглашение заключается на неопределенный срок и вступает в силу по истечении 30 (тридцать) календарных дней с даты получения по дипломатическим каналам последнего письменного уведомления о выполнении Сторонами внутригосударственных процедур, необходимых для его вступления в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Каждая из Сторон может временно, полностью или частично приостановить действие настоящего Соглашения, за исключением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения, в целях обеспечения национальной безопасности, общественного порядка или здоровья населения и иных национальных интересов своего государства посредством письменного уведомления по дипломатическим каналам другой Стороны. В этом случае действие настоящего Соглашения приостанавливается по истечении 30 (тридцать) календарных дней с даты получения такого уведомления. Стороны согласовывают дату временного, полного или частичного возобновления действия настоящего Соглашения по дипломатическим каналам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Каждая из Сторон может прекратить действие настоящего Соглашения путем письменного уведомления другой Стороны по дипломатическим каналам. В этом случае действие настоящего Соглашения прекращается по истечении 60 (шестьдесят) календарных дней с даты получения такого уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совершено "5" ноября 2024 года в двух экземплярах, каждый на казахском, французском языках, причем оба текста имеют одинаковую силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z207" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z208" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Правительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Французской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Соглашению между Правительством </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан и Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Французской Республики о реадмиссии лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Герб государства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место и дата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z212" w:id="203"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование Компетентного органа Запрашивающей Стороны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z213" w:id="204"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер      _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Запрос о проведении собеседования (ст....)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z214" w:id="205"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кому:      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование Компетентного органа Запрашиваемой Стороны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          ХОДАТАЙСТВО О РЕАДМИССИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z216" w:id="207"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               в соответствии со статьей 5 Соглашения между</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Правительством Республики Казахстан и Правительством</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Французской Республики о реадмиссии лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>А. Персональные данные</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z218" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Имя и фамилия (фамилия печатными буквами, в том числе на родном языке):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Добрачная фамилия/при рождении:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:name="z220" w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Дата и место рождения:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Фото</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z221" w:id="212"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адрес местожительства или место постоянного проживания или прописки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z222" w:id="213"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Гражданство и язык:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z223" w:id="214"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Семейное положение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> женат (замужем) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> холост (не замужем) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разведен (разведена)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вдовец (вдова)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пол и описание внешности (рост, цвет глаз, особые приметы и т.п.):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z227" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предыдущие фамилия или псевдонимы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z228" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z229" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Последний адрес на территории Запрашиваемой Стороны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="221"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Адрес проживания родственников или знакомых:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z232" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z233" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В. Личные данные супруга (супруги) (если есть)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z234" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Имя и фамилия (фамилия печатными буквами, в том числе на родном языке):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z235" w:id="226"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Добрачная фамилия / при рождении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z237" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z238" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дата и место рождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z239" w:id="230"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Пол и описание внешности (рост, цвет глаз, особые приметы и т. д.):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z241" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z242" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Предыдущие фамилия или псевдонимы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z243" w:id="234"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Гражданство и язык:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z245" w:id="236"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Личные данные детей (если есть)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z247" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Имя и фамилия (фамилия печатными буквами, в том числе на родном языке):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z248" w:id="239"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дата и место рождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z250" w:id="241"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пол и описание внешности (рост, цвет глаз, особые приметы и т.д.):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z252" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z253" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Гражданство и язык:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z254" w:id="245"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Особые обстоятельства, относящиеся к передаваемому лицу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z256" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Состояние здоровья (указания на необходимость особого медицинского ухода):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z257" w:id="248"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z258" w:id="249"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отметка об опасности со стороны передаваемого лица (информация о совершении</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тяжкого правонарушения, агрессивное поведение):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z259" w:id="250"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z260" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Е.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Замечания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z261" w:id="252"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложения к ходатайству</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z263" w:id="254"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Имя и фамилия, должность представителя </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Компетентного органа Запрашивающей Стороны _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       М.П.                                                 подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Соглашению между Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан и Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Французской Республики о реадмиссии лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z265" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список документов,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>подтверждающих гражданство государств Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z266" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z267" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Паспорт гражданина Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z268" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Удостоверение личности гражданина Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z269" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дипломатический паспорт Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z270" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Служебный паспорт Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z271" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Удостоверение личности моряка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z272" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Свидетельство на возвращение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z273" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Свидетельство о рождении ребенка (при наличии записи в паспорте одного из родителей).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z274" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для Французской Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z275" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Паспорт гражданина Французской Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z276" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Удостоверение личности гражданина Французской Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z277" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дипломатический паспорт Французской Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z278" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Служебный паспорт Французской Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z279" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Удостоверение личности моряка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z280" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Свидетельство на возвращение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z281" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Свидетельство о рождении ребенка (при наличии записи в паспорте одного из родителей).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Соглашению между Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан и Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Французской Республики о реадмиссии лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z283" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список документов и других сведений,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>позволяющих предположить гражданство государств Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z284" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Копии документов, перечисленных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Соглашению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z285" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Водительское удостоверение или его копии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z286" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Свидетельство о рождении или его копии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z287" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Служебное удостоверение или его копии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z288" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Военный билет или его копии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z289" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Любые другие документы, которые могут помочь установить гражданство соответствующего лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z290" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Подтверждение личности в результате поиска в визовой информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z291" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Подтверждение личности на основании дактилоскопического исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z292" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заявление, поданное лицом, подлежащим реадмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Соглашению между Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан и Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Французской Республики о реадмиссии лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z294" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>документов, подтверждающих семейную связь</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z295" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Свидетельство о рождении ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z296" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Свидетельство о заключении брака.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Соглашению между Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан и Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Французской Республики о реадмиссии лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z298" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список документов, являющихся доказательством незаконного въезда</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>граждан третьих государств и лиц без гражданства с территории</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>государства Запрашиваемой Стороны на территорию государства</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Запрашивающей Стороны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z299" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Часть А</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z300" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Официальные документы, выданные одной из Сторон иностранцам во время их пребывания на территории государства другой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z301" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Официальные заявления, сделанные уполномоченными представителями пограничных служб, способными засвидетельствовать факт пересечения Государственной границы соответствующим лицом при въезде с территории государства Запрашиваемой Стороны непосредственно на территорию государства Запрашивающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z302" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Именные билеты на авиарейсы и списки пассажиров, которые подтверждают въезд с территории государства Запрашиваемой Стороны на территорию государства Запрашивающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z303" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Документация в виде фотографий, изображений и звука, подтверждающая въезд на территорию государства Запрашивающей Стороны с территории государства Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z304" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Часть В</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z305" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Официальные заявления, сделанные, в частности, представителями пограничных служб Запрашивающей Стороны и другими свидетелями, способными подтвердить факт пересечения Государственной границы соответствующим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z306" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Любые доказательства, которые однозначно подтверждают, что соответствующее лицо пребывало на территории государства Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z307" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Официальное заявление, сделанное лицом, подлежащим реадмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Соглашению между Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан и Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Французской Республики о реадмиссии лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z309" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список документов, являющихся доказательством</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>законного пребывания или проживания граждан третьих государств и лиц без гражданства на территории государства Запрашиваемой стороны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z310" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Часть А</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z311" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Виза или разрешение на пребывание или проживание, выданные Запрашиваемой Стороной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z312" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Штампы пограничного контроля в проездном документе лица, подлежащего реадмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z313" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Часть В</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z314" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Копии любого документа из перечисленных в части А настоящего приложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z315" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Другие доказательства, подтверждающие въезд, пребывание или проживание лица, подлежащего реадмиссии, на территории государства Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Соглашению между Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан и Правительством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Французской Республики о реадмиссии лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z317" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Герб государства]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место и дата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z319" w:id="303"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование Компетентного органа Запрашивающей Стороны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z321" w:id="305"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кому ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование Компетентного органа Запрашиваемой Стороны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z322" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                ХОДАТАЙСТВО О ТРАНЗИТЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z323" w:id="307"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               в соответствии со статьей 13 Соглашения между</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Правительством Республики Казахстан и Правительством</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Французской Республики о реадмиссии лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z324" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>А. Персональные данные</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z325" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Имя и фамилия (фамилия печатными буквами, в том числе на родном языке):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z326" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z327" w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Добрачная фамилия / при рождении:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Фото</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z328" w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Дата и место рождения:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z329" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Гражданство и язык:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z330" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Пол и описание внешности (рост, цвет глаз, особые приметы и т.п.):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z331" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z332" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Предыдущие фамилия или псевдонимы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z333" w:id="317"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z334" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Вид и номер проездного документа и срок действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z335" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z336" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Транзитная операция</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z337" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.Транзит воздушным путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z338" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государство назначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z339" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z340" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аутентичность неофициального перевода текста на русский язык с оригиналом текста на государственном языке установлена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Заместитель председателя </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>миграционной службы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства внутренних</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дел </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казбеков Даурен Серикович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -673,35 +10465,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>