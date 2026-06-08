--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="60d4a11" w14:textId="60d4a11">
+    <w:p w14:paraId="d163216" w14:textId="d163216">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -185,104 +185,10368 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Президент Республики Казахстан </w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t>Президент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. ТОКАЕВ</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Азиатско-Тихоокеанская региональная конвенция о признании квалификаций в области высшего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Токио, 26 ноября 2011 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПРЕАМБУЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны настоящей Конвенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>общим стремлением укреплять сложившиеся свои географические, культурные, образовательные и экономические связи,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">напоминая, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>как об этом сказано в Уставе ЮНЕСКО, что "Организация ставит своей задачей содействовать укреплению мира и безопасности путем расширения сотрудничества народов в области образования, науки и культуры",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">признавая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>значительное разнообразие, которое существует в традициях, системах и ценностях образования в странах Азиатско-Тихоокеанского региона,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">будучи убеждены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в том, что разнообразие культур и систем высшего образования в странах Азиатско-Тихоокеанского региона представляет собой исключительное достояние,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стремясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>укреплять и расширять сотрудничество между Сторонами с целью оптимального использования их человеческого потенциала, с тем чтобы способствовать прогрессу знаний и непрерывному повышению качества высшего образования в странах Азиатско-Тихоокеанского региона,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">желая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дать населению стран Азиатско-Тихоокеанского региона возможность в полноймере воспользоваться этим культурным богатством, облегчив гражданам каждой Стороны, в частности студентам и преподавателям, доступ к возможностям системы образования каждой из Сторон с уделением должного внимания внутренним регламентационным требованиям,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">будучи убеждены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в том, что в рамках такого сотрудничества признание квалификаций в области высшего образования будет содействовать международной мобильности студентов и преподавателей,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сознавая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">необходимость расширения культурных обменов в целях содействия экономическому, социальному, культурному и технологическому развитию, а также укреплению мира в Азиатско-Тихоокеанском регионе, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">напоминая, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>что многие Стороны заключили между собой двусторонние или субрегиональные соглашения о признании квалификаций в области высшего образования, однако стремясь при этом с помощью настоящей Конвенции дополнить эти усилия путем распространения сотрудничества на весь Азиатско-Тихоокеанский регион,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сознавая, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>что настоящая Конвенция должна также рассматриваться в контексте конвенций ЮНЕСКО о признании, охватывающих другие регионы мира, а также Рекомендации ЮНЕСКО о признании учебных курсов и свидетельств о высшем образовании 1993 г.,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сознавая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>широкомасштабные перемены, которые произошли в области высшего образования в странах Азиатско-Тихоокеанского региона со времени принятия указанных выше конвенций и вызвали значительно возросшую диверсификацию внутри систем национального образования и между ними, а также необходимость приведения правовых актов и практики в соответствие с этими процессами,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стремясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наладить активное международное сотрудничество на глобальном уровне со Сторонами других региональных конвенций ЮНЕСКО,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сознавая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>потребность в поиске совместных решений практических задач и проблем, связанных с признанием квалификаций в области высшего образования, которые будут способствовать повышению мобильности студентов и преподавателей в Азиатско-Тихоокеанском регионе,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сознавая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>необходимость совершенствования нынешней практики признания, с тем чтобы она была более прозрачной и лучше адаптированной к современному состоянию высшего образования в странах Азиатско-Тихоокеанского региона,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">считая, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>что признание всеми Сторонами квалификаций в области высшего образования, выданных другими Сторонами, представляет собой важную меру, направленную на содействие академической мобильности между Сторонами,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">желая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечить максимально широкое признание квалификаций в области высшего образования в целях поощрения образования на протяжении всей жизни и демократизации образования с учетом культурных особенностей каждой Стороны,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уважая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">право каждой Стороны разрабатывать и вводить систему квалификаций, а также самостоятельность ее учреждений, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договорились о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ I. ОПРЕДЕЛЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья I</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящей Конвенции в ней применяются следующие определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конвенция 1983 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Региональная конвенция о признании учебных курсов, дипломов о высшем образовании и ученых степеней в государствах Азии и Тихого океана, принятая в Бангкоке 16 декабря 1983 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доступ (к высшему образованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право лиц, обладающих соответствующей квалификацией, представлять свою кандидатуру и быть рассмотренными с целью приема в учреждение высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аккредитация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процедура оценки и обзора, посредством которой какая-либо программа в области высшего образования или учреждение высшего образования могут быть признаны или аттестованы как отвечающие определенным стандартам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прием (в учреждения и на программы высшего образования)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие или система, разрешающие кандидатам, обладающим соответствующей квалификацией, продолжить обучение в определенном учреждении высшего образования и/или по определенной программе высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оценка (учреждений или программ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процесс определения качества образования в конкретном учреждении высшего образования или по конкретной программе высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оценка (индивидуальных квалификаций)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Письменное заключение или оценка индивидуальных иностранных квалификаций индивидуума полномочным органом по вопросам признания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перемещенное лицо</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, вынужденное покинуть место своего проживания или свою среду и прекратить свою профессиональную деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Полномочный орган по вопросам признания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный или негосударственный орган, официально уполномоченный правительством принимать решения по вопросам признания иностранных квалификаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Составные части Стороны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные структуры национального, областного, федерального или регионального уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общие требования для доступа (к высшему образованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия, которые во всех случаях должны быть выполнены для получения доступа к высшему образованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Высшее образование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Образование, подготовка специалистов или исследования на послесреднем уровне, которые признаются соответствующими органами Стороны как составляющие ее систему высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Учреждение высшего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учреждение, предоставляющее высшее образование, которое признается соответствующими органами Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программа высшего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программа обучения, которая признается соответствующими органами Стороны как составляющая ее систему высшего образования и по завершении которой студент получает квалификацию в области высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Mutatis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Mutandis</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Латинское выражение, означающее "с учетом соответствующих различий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нетрадиционные модели</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Относятся к квалификациям, полученным посредством альтернативных механизмов обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Частичные учебные курсы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Любая однородная часть программы высшего образования, которая, не являясь полной программой, может рассматриваться как существенное овладение знаниями и навыками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Квалификация, дающая доступ к высшему образованию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Любой квалификационный документ, выданный соответствующими органами в подтверждение успешного завершения программы обучения и дающий его обладателю право рассматриваться в качестве кандидата для приема в учреждение высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Квалификация в области высшего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Любой документ о присуждении степени, диплом или иное свидетельство, выданные учреждением высшего образования и удостоверяющие успешное завершение программы высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обеспечение качества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постоянный процесс оценки и повышения качества системы, учреждения или программы высшего образования, призванный заверить заинтересованные стороны в том, что приемлемые стандарты соблюдаются и совершенствуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Признание предшествующего обучения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процедура официального признания знаний и навыков, полученных лицом в результате формального и/или неформального обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Признание квалификаций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Устанавливаемое и выдаваемое полномочными органами Стороны по вопросам признания официальное подтверждение ценности иностранной образовательной квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Среднее образование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ступень обучения любого рода, следующая за начальным, элементарным, подготовительным, промежуточным или базовым образованием, цель которой может состоять в подготовке учащихся к обучению в системе высшего образования и которая ведет к получению свидетельства об окончании средней школы или дающая учащимся право на поступление в учреждение высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конкретные требования (для приема в высшее учебное заведение)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия, которые должны быть выполнены в дополнение к общим требованиям для допуска к обучению по определенной программе высшего образования или для получения определенной квалификации высшего образования в той или иной области знаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение к дипломам ЮНЕСКО</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справочный документ Конвенции о признании квалификаций, относящихся к высшему образованию в Европейском регионе, известной под названием Лиссабонской конвенции о признании, означает документ, содержащий описание характера, уровня, контекста, содержания и статуса учебных курсов, пройденных и успешно завершенных лицом, указанным в изначальной квалификации, к которой прикладывается данное приложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ II. ПОЛНОМОЧНЫЕ ОРГАНЫ ПО ВОПРОСАМ ПРИЗНАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья II.1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В том случае, когда центральные органы какой-либо Стороны полномочны принимать решения по вопросам признания, эта Сторона является непосредственно связанной положениями настоящей Конвенции и принимает необходимые меры по обеспечению выполнения положений настоящей Конвенции на своей территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В том случае, когда полномочиями принимать решения по вопросам признания обладают составные части Стороны, данная Сторона в момент подписания или при передаче на хранение своего документа о ратификации, принятии, утверждении или присоединении либо в любой момент в дальнейшем представляет депозитарию краткое заявление о своем конституционном устройстве. В таких случаях полномочные органы по вопросам признания обозначенных таким образом составных частей Стороны принимают необходимые меры по обеспечению выполнения положений настоящей Конвенции на территории этой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В том случае, когда полномочиями принимать решения по вопросам признания обладают отдельные учреждения высшего образования или иные органы, каждая Сторона в соответствии со своим конституционным устройством или структурой передает текст настоящей Конвенции таким учреждениям или органам и принимает все возможные меры для содействия благоприятному рассмотрению и применению ими ее положений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Положения пунктов 1, 2 и 3 настоящей статьи применяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutatis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutandis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к обязательствам Сторон, которые принимаются ими в соответствии с последующими статьями настоящей Конвенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IL2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подписании или в любой момент в дальнейшем при передаче на хранение своего документа о ратификации, принятии, утверждении или присоединении каждая Сторона информирует депозитария настоящей Конвенции об органах, полномочных принимать различные виды решений по вопросам о признании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья II.3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ничто в настоящей Конвенции не считается отменяющим любые более благоприятные положения, касающиеся признания квалификаций в области высшего образования, выданных одной из Сторон, и содержащиеся или вытекающие из действующего или будущего договора, положениями которого связана данная Сторона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ III. ОСНОВНЫЕ ПРИНЦИПЫ, ОТНОСЯЩИЕСЯ К ОЦЕНКЕ КВАЛИФИКАЦИЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья III.1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обладатели квалификаций, выданных одной из Сторон, при обращении в полномочный орган по вопросам признания получают надлежащую возможность для своевременной оценки этих квалификаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. С целью реализации обладателями квалификаций этого права каждая Сторона обязуется принимать соответствующие меры для рассмотрения заявления о признании квалификаций, оценивая, в первую очередь, приобретенные знания и навыки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья III.2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждая Сторона обеспечивает прозрачный, согласованный, надежный, справедливый и недискриминационный характер процедур и критериев, используемых при оценке и признании квалификаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Ш.3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Решения о признании принимаются на основе соответствующей информации о квалификациях, в отношении которых испрашивается признание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обязанность по предоставлению надлежащей информации возлагается прежде всего на обладателя квалификаций, который обеспечивает добросовестность такой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Стороны поручают или, в соответствующих случаях, предлагают всем образовательным учреждениям, входящим в их системы образования, удовлетворять любые обоснованные запросы о предоставлении информации в целях оценки квалификаций, полученных в этих учреждениях. В частности, Стороны предлагают учреждениям, входящим в их системы образования, предоставлять по запросу и в разумные сроки соответствующую информацию обладателю квалификаций, а также учреждению или полномочному органу по вопросам признания Стороны, в которой испрашивается признание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. После надлежащего представления информации, касающейся оценки квалификаций, ответственность за доказывание того, что то или иное заявление не отвечает установленным требованиям, лежит на полномочном органе по вопросам признания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья III.4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях содействия признанию квалификаций каждая Сторона обеспечивает представление достаточной и понятной информации о своей системе образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Ш.5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения о признании квалификаций принимаются в разумные сроки, заранее оговариваемые полномочным органом по вопросам признания и исчисляемые с момента предоставления всей необходимой информации по данному запросу. В случае отказа в признании объясняются причины этого отказа и предоставляется информация о возможных мерах, которые обладатель квалификации может принять в целях получения признания в более поздние сроки. В случае отказа в признании или отсутствия какого-либо решения обладатель квалификации имеет право на подачу в разумные сроки апелляции согласно соответствующим процедурам, принятым в каждой Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ IV. ПРИЗНАНИЕ КВАЛИФИКАЦИЙ, ДАЮЩИХ ДОСТУП К ВЫСШЕМУ ОБРАЗОВАНИЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IV.1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждая Сторона с целью доступа к каждой из ее программ высшего образования признает квалификации, выданные другими Сторонами и отвечающие общим требованиям в отношении доступа к этим соответствующим программам высшего образования, кроме тех случаев, когда может быть доказано наличие существенных различий между общими требованиями в отношении доступа в Стороне, где были получены квалификации, и в Стороне, в которой испрашивается признание этих квалификаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IV.2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В качестве альтернативы Стороне достаточно предоставить обладателю квалификации, выданной одной из других Сторон, возможность получения оценки этой квалификации по запросу ее обладателя; в этом случае применяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutatis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutandis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> положения статьи IV.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IV.3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В том случае, когда прием на определенную программу высшего образования зависит от выполнения конкретных требований в дополнение к общим требованиям доступа, полномочные органы соответствующей Стороны по вопросам признания могут устанавливать дополнительные требования в отношении обладателей квалификаций в области высшего образования, выданных другими Сторонами, или проводить оценку того, соответствуют ли сравнимым требованиям обладатели квалификаций в области высшего образования, выданных другими Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IV.4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В том случае, когда полученные от какой-либо Стороны свидетельства о среднем образовании обеспечивают доступ к высшему образованию только в сочетании с дополнительными экзаменами в качестве предварительного условия доступа, другие Стороны также могут поставить доступ в зависимость от этих требований или предложить альтернативный вариант для удовлетворения таких дополнительных требований в рамках своих собственных систем образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IV.5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Без ущерба для положений статей IV.1-IV.4 прием в определенное учреждение высшего образования или на ту или иную программу высшего образования в таком учреждении может быть ограниченным или селективным. В тех случаях, когда прием в учреждение высшего образования и/или на программу высшего образования является селективным, устанавливаются процедуры приема, обеспечивающие проведение оценки иностранных квалификаций в области высшего образования в соответствии с основополагающими принципами справедливости и недискриминационности, изложенными в разделе III.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IV.6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Без ущерба для положений статей IV.1-IV.5 прием в определенное учреждение высшего образования может быть обусловлен необходимостью подтверждения обладателем квалификации достаточной степени владения языком или языками, на которых ведется обучение в соответствующем учебном учреждении, или другими специально оговоренными языками, с тем чтобы обладатель квалификации был готов к результативному прохождению соответствующего обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IV.7</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Квалификации, полученные посредством нетрадиционных моделей, которые предоставляют доступ к высшему образованию в одной Стороне, оцениваются справедливым образом в других Сторонах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IV.8</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях обеспечения доступа к программам высшего образования каждая Сторона может поставить признание квалификаций, выданных иностранными образовательными учреждениями, действующими на ее территории, в зависимость от конкретных требований национального законодательства или конкретных соглашений, заключенных со Стороной происхождения таких учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ V. ПРИЗНАНИЕ ЧАСТИЧНЫХ УЧЕБНЫХ КУРСОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья V.l</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждая Сторона в соответствующих случаях признает или, по меньшей мере, оценивает частичные учебные курсы, пройденные по программе высшего образования в одной из других Сторон. Это признание заключается в зачете таких частичных учебных курсов в целях завершения обучения по программе высшего образования Стороны, в которой испрашивается признание, кроме тех случаев, когда могут быть показаны существенные различия между завершенными частичными учебными курсами и частью программы высшего образования и/или полной программой высшего образования Стороны, в которой испрашивается признание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья V.2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Положения статьи V.1 применяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutatis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutandis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к частичным учебным курсам, проводимым посредством нетрадиционных моделей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья V.3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В частности, каждая Сторона содействует признанию частичных учебных курсов в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) при наличии ранее заключенного соглашения между:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (i) учреждением высшего образования или полномочным органом по вопросам признания, отвечающим за соответствующие частичные учебные курсы, и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ii) учреждением высшего образования или полномочным органом по вопросам признания, отвечающим за испрашиваемое признание; и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) когда учреждение высшего образования, в котором были завершены частичные учебные курсы, выдало свидетельство или выписку из зачетно-экзаменационной ведомости, удостоверяющие, что обучавшийся успешно выполнил установленные требования в отношении указанных частичных учебных курсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ VI. ПРИЗНАНИЕ КВАЛИФИКАЦИЙ В ОБЛАСТИ ВЫСШЕГО ОБРАЗОВАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VI.1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В силу того, что решение о признании основывается главным образом на знаниях и навыках, удостоверяемых квалификацией в области высшего образования, каждая Сторона признает квалификации в области высшего образования, выданные другой Стороной, кроме тех случаев, когда могут быть показаны существенные различия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VL2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В качестве альтернативы Стороне достаточно предоставить обладателю квалификации в области высшего образования, выданной другой Стороной, возможность получить оценку этой квалификации по запросу ее обладателя; в этом случае применяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutatis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutandis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> положения статьи VL1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VL3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Положения статей VI.1 и VI.2 применяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutatis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>mutandis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к квалификациям в области высшего образования, полученным посредством нетрадиционных моделей в рамках системы образования Стороны и в соответствии с внутренними регламентационными требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VI.4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Признание Стороной квалификации в области высшего образования, выданной одной из других Сторон, может повлечь за собой одно или несколько из следующие последствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) доступ к дальнейшему обучению в системе высшего образования, включая соответствующие экзамены, или к подготовке к последипломному обучению на условиях, аналогичных тем, которые применяются к обладателям квалификаций Стороны, у которой испрашивается признание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) использование ученой степени с соблюдением законов и правил Стороны, у которой испрашивается признание, или под ее юрисдикцией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (c) доступ к возможностям работы по найму в соответствии с законами и правилами Стороны, у которой испрашивается признание, или под ее юрисдикцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VI.5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Опенка полномочным органом Стороны по вопросам признания квалификации в области высшего образования, выданной другой Стороной, может использоваться в форме рекомендации, адресованной одной или нескольким следующим структурам/лицам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) какому-либо образовательному учреждению с целью приема на его программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) любому другому полномочному органу по вопросам признания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (c) потенциальным работодателям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VI.6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждая Сторона может признавать квалификации в области высшего образования, выданные иностранными учреждениями высшего образования, действующими на ее территории, при условии соблюдения конкретных требований национального законодательства или конкретных соглашений, заключенных со Стороной, к которой относятся такие образовательные учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ VII. ПРИЗНАНИЕ КВАЛИФИКАЦИЙ, ОБЛАДАТЕЛЯМИ КОТОРЫХ ЯВЛЯЮТСЯ БЕЖЕНЦЫ, ПЕРЕМЕЩЕННЫЕ ЛИЦА И ЛИЦА, НАХОДЯЩИЕСЯ В ПОЛОЖЕНИИ БЕЖЕНЦЕВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VII</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждая Сторона в рамках своей системы образования и в соответствии со своими конституционными, правовыми и регламентирующими положениями принимает все разумные меры по разработке процедур, включая признание предшествующего обучения, направленных на обеспечение справедливой и быстрой оценки того, отвечают ли беженцы, перемещенные лица и лица, находящиеся в положении беженцев, соответствующим требованиям для доступа к программам высшего образования или для признания квалификаций в целях осуществления трудовой деятельности, причем даже в тех случаях, когда квалификации, полученные в одной из Сторон, не могут быть подтверждены документально.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ VIII. ИНФОРМАЦИЯ ПО ВОПРОСАМ ОБ ОЦЕНКЕ/АККРЕДИТАЦИИ ИПРИЗНАНИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VIII.1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждая Сторона предоставляет надлежащую информацию по любому образовательному учреждению, входящему в ее систему высшего образования, и по своей системе обеспечения качества, чтобы дать полномочным органам по вопросам признания других Сторон возможность удостовериться, дает ли качество квалификаций, выданных этими учреждениями, основание для признания Стороной, у которой испрашивается это признание. Такая информация включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) описание ее системы высшего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) обзор различных видов учреждений высшего образования, входящих в ее систему высшего образования, и основные характеристики каждого вида образовательных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (c) перечень признанных и/или аккредитованных учреждений высшего образования (государственных и частных), составляющих ее систему высшего образования, с указанием их полномочий по выдаче различных видов квалификаций, а также требований для получения доступа к каждому виду образовательного учреждения и программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (d) разъяснение механизмов обеспечения качества; и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (e) перечень образовательных учреждений, расположенных вне пределов ее территории, которые эта Сторона считает входящими в ее систему высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VIII.2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждая Сторона предоставляет соответствующую, точную и обновленную информацию с целью содействия признанию квалификаций в области высшего образования путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) облегчения доступа к достоверной и точной информации о своей системе высшего образования и квалификациях в области высшего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) облегчения доступа к информации о системах высшего образования и квалификациях в области высшего образования других Сторон; и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (c) консультирования или информирования по вопросам признания и оценки квалификаций в соответствии с национальными законами и правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VIII.3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждая Сторона принимает надлежащие меры по созданию и поддержке национального информационного центра, который будет предоставлять информацию о системе высшего образования. Виды национального информационного центра могут варьироваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья VIII.4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны содействуют, через свои национальные информационные центры или иными способами, использованию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложения к дипломам ЮНЕСКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" или любого другого сопоставимого квалификационного приложения; и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) Руководящих принципов "Обеспечение качества в трансграничном высшем образовании", подготовленных ЮНЕСКО/ОЭСР, и/или любого сопоставимого документа, разработанного их соответствующими учреждениями высшего образования, с учетом их соответствующих национальных законов и правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ IX. ОСУЩЕСТВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IX.1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органом по наблюдению за выполнением настоящей Конвенции, содействию и облегчению ее осуществления является Комитет Азиатско-Тихоокеанской региональной конвенции о признании квалификаций в области высшего образования, именуемый далее "Комитет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IX.2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящим учреждается Комитет, в состав которого входит по одному представителю от каждой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государства, не являющиеся Сторонами настоящей Конвенции, могут участвовать в заседаниях Комитета в качестве наблюдателей. Представители правительственных и неправительственных организаций, занимающиеся вопросами признания в этом регионе, также могут быть приглашены на заседания Комитета в качестве наблюдателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитет может принимать большинством голосов Сторон рекомендации, декларации, протоколы и модели передовой практики, с тем чтобы ориентировать полномочные органы Сторон по вопросам признания в процессе осуществления ими настоящей Конвенции и при рассмотрении ими заявлений о признании квалификаций в области высшего образования. Хотя эти документы не имеют для Сторон обязательной силы, Стороны всячески стремятся следовать им, доводить их до сведения полномочных органов по вопросам признания и поощрять их применение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комитет поддерживает связи с региональными комитетами ЮНЕСКО, которые занимаются вопросами применения конвенций о признании учебных курсов, дипломов о высшем образовании и ученых степеней, принятых под эгидой ЮНЕСКО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Простое большинство Сторон составляет кворум.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Комитет принимает свои Правила процедуры. Он проводит свои очередные заседания не реже одного раза в три года. Комитет собирается в первый раз в течение года вступления в силу настоящей Конвенции, а затем - ежегодно в течение первых пяти лет для решения вопросов, связанных с ее осуществлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Секретариатское обслуживание Комитета возлагается на Генерального директора ЮНЕСКО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья IX.3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Создается сеть национальных информационных центров по вопросам академической мобильности и признания, которая оказывает поддержку и содействует практическому осуществлению настоящей Конвенции национальными полномочными органами по вопросам признания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Каждая Сторона назначает одного из членов своего национального информационного центра для работы в сети национальных информационных центров. В случае создания или наличия нескольких национальных информационных центров все они являются членами этой сети, однако соответствующие национальные информационные центры имеют только один голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сеть национальных информационных центров ежегодно проводит пленарное заседание, на котором она избирает своего Председателя и Президиум.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Секретариатское обслуживание сети национальных информационных центров возлагается на Генерального директора ЮНЕСКО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сеть национальных информационных центров осуществляет сбор у Сторон соответствующей информации по вопросам академического признания и мобильности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗДЕЛ X. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Х.1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящая Конвенция открыта для подписания и ратификации, принятия, утверждения или присоединения всеми государствами - членами ЮНЕСКО и Святейшим Престолом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Эти государства могут выразить свое согласие быть связанными положениями настоящей Конвенции путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) подписания без оговорок в отношении ратификации, принятия, утверждения или присоединения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) подписания при условии ратификации, принятия, утверждения или присоединения с последующей ратификацией, принятием, утверждением или присоединением; или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (c) сдачи на хранение документа о ратификации, принятии, утверждении или присоединении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Документы о ратификации, принятии, утверждении или присоединении сдаются на хранение Генеральному директору ЮНЕСКО, именуемому далее "депозитарий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Х.2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящая Конвенция вступает в силу в первый день месяца по истечении периода в один месяц со дня выражения пятью государствами - членами ЮНЕСКО из Азиатско- Тихоокеанского региона своего согласия быть связанными положениями настоящей Конвенции. Она вступает в силу для каждого другого государства в первый день месяца по истечении периода в один месяц со дня выражения этим государством своего согласия быть связанным положениями Конвенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z199" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Х.3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z200" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Стороны настоящей Конвенции, которые уже не являются Договаривающимися Сторонами Конвенции 1983 г., обязуются воздерживаться от того, чтобы становиться Договаривающимися Сторонами Конвенции 1983 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Стороны настоящей Конвенции, которые одновременно являются Договаривающимися Сторонами Конвенции 1983 г.:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) применяют положения настоящей Конвенции в своих взаимоотношениях; и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) продолжают применять Конвенцию 1983 г. в своих отношениях с любой другой Договаривающейся Стороной Конвенции 1983 г., которая не является Стороной настоящей Конвенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Х.4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Любое государство может в момент подписания или сдачи на хранение своего документа о ратификации, принятии, утверждении или присоединении указать территорию или территории, в отношении которых применяется настоящая Конвенция.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Любая Сторона может в любое время в дальнейшем путем заявления, направленного в адрес депозитария, распространить применение настоящей Конвенции на любую другую территорию, указанную в заявлении. В отношении такой территории Конвенция вступает в силу в первый день месяца по истечении периода в один месяц со дня получения такого заявления депозитарием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Х.5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Любая Сторона может в любое время денонсировать настоящую Конвенцию, направив депозитарию уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z209" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Такая денонсация вступает в силу в первый день месяца по истечении периода в двенадцать месяцев со дня получения уведомления депозитарием. При этом денонсация не затрагивает решений о признании, принятых ранее в соответствии с положениями настоящей Конвенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z210" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Вопрос о прекращении или приостановлении действия настоящей Конвенции в результате нарушения одной из Сторон какого-либо положения, являющегося существенно важным для достижения задач и целей настоящей Конвенции, решается в соответствии с международным правом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z211" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Х.6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z212" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Любое государство может в момент подписания или сдачи на хранение своего документа о ратификации, признании, утверждении или присоединении заявить о том, что оно оставляет за собой право не применять полностью или частично одну или несколько из следующих статей настоящей Конвенции: статью IV.7, статью V.1, статью V.2, статью V.3, статью VI.3 и статью VIII.4. Никакие другие оговорки не допускаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Любая Сторона, сделавшая оговорку в соответствии с предыдущим пунктом, может полностью или частично снять ее, направив депозитарию уведомление. Снятие оговорки вступает в силу в день получения такого уведомления депозитарием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z214" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сторона, сделавшая оговорку в отношении какого-либо положения настоящей Конвенции, не может требовать применения этого положения любой другой Стороной; однако, если ее оговорка является частичной или условной, она может требовать применения этого положения в той мере, в которой она сама его приняла.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z215" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Х.7</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z216" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Поправки к настоящей Конвенции могут приниматься Комитетом большинством в две трети голосов Сторон. Любая принятая таким образом поправка включается в Протокол к настоящей Конвенции. В Протоколе указываются условия его вступления в силу, которые в любом случае требуют согласия Сторон с обязательным характером этого протокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z217" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Внесение поправок в раздел III настоящей Конвенции в соответствии с процедурой, предусмотренной в пункте 1 выше, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z218" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Любое предложение о внесении поправок доводится до сведения депозитария, который передает его Сторонам не позднее, чем за три месяца до заседания Комитета. Депозитарий информирует также Исполнительный совет ЮНЕСКО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z219" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья Х.8</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z220" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Депозитарий уведомляет Стороны настоящей Конвенции, а также другие государства- члены ЮНЕСКО о любом из указанных ниже событий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z221" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (a) любом подписании, совершенном в соответствии с положениями статьи Х.1.2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z222" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (b) сдаче на хранение любого документа о ратификации, принятии, утверждении или присоединении в соответствии с положениями статьи Х.1.2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z223" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (c) дате вступления в силу настоящей Конвенции в соответствии с положениями статьи Х.2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z224" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (d) внесении или снятии любой оговорки, совершенном в соответствии с положениями статьи Х.6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z225" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (e) любой денонсации настоящей Конвенции в соответствии с положениями статьи Х.5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z226" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (f) любом заявлении, сделанном в соответствии с положениями статьи Х.4;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z227" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (g) любом предложении, внесенном в соответствии с положениями статьи Х.7;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z228" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (h) любом уведомлении в отношении полномочных органов по вопросам признания, сделанном в соответствии с положениями статьи II.2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z229" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (i) любом другом действии, уведомлении или сообщении, касающемся настоящей Конвенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z230" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В удостоверение чего нижеподписавшиеся, должным образом уполномоченные представители подписали настоящую Конвенцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z231" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совершено в Токио в двадцать шестой день ноября 2011 года на английском, китайском и русском языках, причем все три текста имеют одинаковую силу, в одном экземпляре, который сдается на хранение в архив Организации Объединенных Наций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z232" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОДПИСАНТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z233" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26 НОЯБРЯ 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z234" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Демократическую Республика Афганистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z235" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Армения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Азербайджанскую Республику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Австралию</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Народную Республику Бангладеш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Королевство Бутан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Государство Бруней-Даруссалам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z237" w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Королевство Камбоджа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z238" w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Китайскую Народную Республику</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Острова Кука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Корейскую Народно-Демократическую Республику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+За Республику Острова Фиджи </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Индия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Индонезия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Исламскую Республику Иран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Японию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Кирибати</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Кыргызскую Республику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Лаосскую Народно-Демократическую Республику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Малазию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Мальдивскую Республику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Маршалловы Острова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Федеративные Штаты Микронезии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Монгольскую Народную Республику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Союз Мьянма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Науру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Королевство Непал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Новую Зеландию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Ниуэ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Исламскую Республику Пакистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Палау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Независимое Государство Папуа-Новая Гвинея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Филиппины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Корея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Российскую Федерацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Независимое Государство Самоа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Сингапур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Соломоновы Острова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Демократическую Социалистическую Республику Шри-Ланка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Таджикистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Королевство Таиланд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Демократическую Республику Тимор-Лешти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Королевство Тонга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Турецкую Республику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Туркменистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z239" w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Тувалу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Узбекистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z240" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Вануалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Социалистическую Республику Вьетнам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Святейший Престол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z241" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заверенная копия</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+УПРАВЛЕНИЕ МЕЖДУНАРОДНЫХ СТАНДАРТОВ И ПРАВОВЫХ ВОПРОСОВ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СЕРТИФИЦИРОВАННАЯ ПОДЛИННАЯ КОПИЯ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Париж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z243" w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31/10/2024</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Печать</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подпись </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z244" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юрисконсульт Юри</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z245" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юрисконсульт Организации Объединенных Наций по вопросам образования, науки и культуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исполняющий обязанности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министра науки и высшего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Г. Кобенова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -303,55 +10567,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -677,31 +10941,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>