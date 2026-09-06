--- v0 (2026-03-12)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9884942" w14:textId="9884942">
+    <w:p w14:paraId="2972dcf" w14:textId="2972dcf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,59 +93,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в Кодекс Республики Казахстан об административных правонарушениях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 30 декабря 2025 года № 247-VIII ЗРК</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Закон Республики Казахстан от 30 декабря 2025 года № 247-VIII ЗРК.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -177,68 +170,50 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие настоящего Закона см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -944,184 +919,151 @@
         <w:t>
       2) в подпунктах 2), 3) и 6) – председателя и членов конкурсной комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в подпункте 5) – первого руководителя либо лица, принявшего решение в соответствии с возложенными полномочиями.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 214. Нарушение законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нарушение субъектами финансового мониторинга законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения в части фиксирования сведений, хранения сведений и документов, защиты документов –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на физических лиц в размере тридцати, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере семидесяти, на субъектов среднего предпринимательства – в размере двухсот десяти, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере двухсот восьмидесяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Несвоевременное предоставление субъектами финансового мониторинга информации об операциях с деньгами и (или) иным имуществом, подлежащих финансовому мониторингу, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1136,88 +1078,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения", –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет предупреждение или штраф на физических лиц в размере шестидесяти пяти, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста восьмидесяти, на субъектов среднего предпринимательства – в размере двухсот девяноста, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере пятисот двадцати месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Непредоставление информации, предоставление субъектами финансового мониторинга заведомо недостоверной информации об операциях с деньгами и (или) иным имуществом, подлежащих финансовому мониторингу, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1232,3298 +1158,3011 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения", –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влекут штраф на физических лиц в размере семидесяти пяти, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере двухсот десяти, на субъектов среднего предпринимательства – в размере трехсот тридцати, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере шестисот месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Несвоевременное предоставление субъектами финансового мониторинга информации, сведений и документов по запросу уполномоченного органа по финансовому мониторингу –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет предупреждение или штраф на физических лиц в размере сорока, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста десяти, на субъектов среднего предпринимательства – в размере двухсот восьмидесяти, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере четырехсот двадцати месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Непредоставление информации, предоставление недостоверной информации, сведений и документов субъектами финансового мониторинга по запросу уполномоченного органа по финансовому мониторингу –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влекут штраф на физических лиц в размере сорока пяти, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста двадцати, на субъектов среднего предпринимательства – в размере трехсот, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере четырехсот пятидесяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Несвоевременное представление сведений и документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12-3 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения", по запросу уполномоченного органа по финансовому мониторингу –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет предупреждение или штраф на физических лиц в размере сорока, на субъектов малого предпринимательства, некоммерческие организации – в размере ста, на субъекты среднего предпринимательства – в размере двухсот пятидесяти, на субъектов крупного предпринимательства – в размере четырехсот месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Непредоставление информации, представление недостоверных сведений и документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12-3 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения", по запросу уполномоченного органа по финансовому мониторингу –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влекут штраф на физических лиц в размере сорока пяти, на субъектов малого предпринимательства, некоммерческие организации – в размере ста десяти, на субъектов среднего предпринимательства – в размере двухсот восьмидесяти, на субъектов крупного предпринимательства – в размере четырехсот двадцати месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Непринятие субъектами финансового мониторинга мер по надлежащей проверке клиентов (их представителей) и бенефициарных собственников –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на физических лиц в размере сорока, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста десяти, на субъектов среднего предпринимательства – в размере двухсот восьмидесяти, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере четырехсот двадцати месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нарушение субъектами финансового мониторинга законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения в части принятия мер по замораживанию операций с деньгами и (или) иным имуществом и (или) предоставления информации о мерах по замораживанию операций с деньгами и (или) иным имуществом –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на физических лиц в размере семидесяти пяти, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста девяноста пяти, на субъектов среднего предпринимательства – в размере трехсот тридцати, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере шестисот месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Неисполнение субъектами финансового мониторинга обязанностей по отказу клиенту в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом и (или) предоставлению информации об отказах в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на физических лиц в размере сорока, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста десяти, на субъектов среднего предпринимательства – в размере двухсот восьмидесяти, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере четырехсот двадцати месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Неисполнение субъектами финансового мониторинга программы подготовки и обучения в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, утвержденной правилами внутреннего контроля, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на физических лиц в размере тридцати, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере семидесяти, на субъектов среднего предпринимательства – в размере двухсот десяти, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере двухсот восьмидесяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Несвоевременное предоставление субъектами финансового мониторинга информации об операциях с деньгами и (или) иным имуществом, подлежащих финансовому мониторингу, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения", –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет предупреждение или штраф на физических лиц в размере сорока, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста, на субъектов среднего предпринимательства – в размере двухсот шестидесяти, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере четырехсот месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Непредоставление информации, предоставление недостоверной информации субъектами финансового мониторинга об операциях с деньгами и (или) иным имуществом, подлежащих финансовому мониторингу, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения", –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влекут штраф на физических лиц в размере сорока пяти, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста двадцати, на субъектов среднего предпринимательства – в размере трехсот, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере четырехсот пятидесяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Неприостановление операций клиентов субъектами финансового мониторинга по решению уполномоченного органа по финансовому мониторингу –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на физических лиц в размере семидесяти пяти, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере двухсот десяти, на субъектов среднего предпринимательства – в размере трехсот тридцати, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере шестисот месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Несоответствие правил внутреннего контроля требованиям законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет предупреждение или штраф на физических лиц в размере ста десяти, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста восьмидесяти, на субъектов среднего предпринимательства – в размере трехсот двадцати, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере семисот месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Неисполнение субъектами финансового мониторинга обязанностей по разработке и принятию правил внутреннего контроля –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на физических лиц в размере ста двадцати, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере ста девяноста пяти, на субъектов среднего предпринимательства – в размере трехсот сорока пяти, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере семисот пятидесяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Извещение субъектами финансового мониторинга своих клиентов и иных лиц о предоставлении или получении от уполномоченного органа по финансовому мониторингу информации, сведений и документов о мерах по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, принимаемых в отношении таких клиентов и иных лиц, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на физических лиц в размере семидесяти пяти, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере двухсот десяти, на субъектов среднего предпринимательства – в размере трехсот тридцати, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере шестисот сорока месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Действия (бездействие), предусмотренные частями первой, третьей, пятой, седьмой, восьмой, девятой, десятой, одиннадцатой, тринадцатой, четырнадцатой, шестнадцатой и семнадцатой настоящей статьи, совершенные повторно в течение года после наложения административного взыскания, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влекут штраф на физических лиц в размере ста пятидесяти, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере двухсот двадцати пяти, на субъектов среднего предпринимательства – в размере трехсот семидесяти пяти, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере девятисот месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Действия (бездействие), предусмотренные частями первой, второй, третьей, четвертой, пятой, шестой, седьмой, восьмой, девятой, десятой, одиннадцатой, двенадцатой, тринадцатой, четырнадцатой, пятнадцатой, шестнадцатой и семнадцатой настоящей статьи, совершенные три и более раза в течение года после наложения административного взыскания, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влекут штраф на физических лиц в размере двухсот, на должностных лиц, нотариусов и адвокатов, субъектов малого предпринимательства, некоммерческие организации – в размере четырехсот пятидесяти, на субъектов среднего предпринимательства – в размере девятисот, на субъектов крупного предпринимательства, филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалы страховых брокеров – нерезидентов Республики Казахстан – в размере одной тысячи восьмисот месячных расчетных показателей, с приостановлением действия лицензии или квалификационного аттестата (свидетельства) на срок до шести месяцев либо их лишением или приостановлением деятельности на срок до трех месяцев либо с запрещением деятельности или отдельных ее видов на срок до трех лет.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дополнить статьями 411-1 и 434-3 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 411-1. Невыполнение мероприятий гражданской защиты по предупреждению чрезвычайных ситуаций природного и техногенного характера, установленных законодательством Республики Казахстан в сфере гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Невыполнение мероприятий гражданской защиты по предупреждению чрезвычайных ситуаций природного и техногенного характера, установленных законодательством Республики Казахстан в сфере гражданской защиты, выраженное в виде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) неинформирования населения и организаций о мерах в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) необеспечения создания пунктов пожаротушения, неорганизации их материально-технического оснащения в населенных пунктах, в которых отсутствуют подразделения государственной противопожарной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неоказания необходимой помощи в случае вредного воздействия опасных производственных факторов с привлечением имеющихся сил, средств и ресурсов по выполнению мероприятий по их локализации, спасению жизни людей, защите их здоровья, прав и законных интересов, охране собственности, поддержанию общественного порядка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) необеспечения создания и поддержания в постоянной готовности сил и средств территориальной подсистемы управления гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) необеспечения в соответствии с утвержденными бюджетными назначениями исполнения местного бюджета по гражданской обороне, предупреждению и ликвидации чрезвычайных ситуаций и их последствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) неопределения объемов и непринятия необходимых мер по накоплению, хранению, обновлению и поддержанию в готовности имущества гражданской обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) необеспечения повышения надежности и устойчивости существующих зданий и сооружений в районах разрабатываемых месторождений и сейсмоопасных регионах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) неорганизации размещения технических средств оповещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) неосуществления информационного взаимодействия аварийных и экстренных служб районов, городов областного и районного значения, областей, городов республиканского значения, столицы, служб гражданской защиты с единой дежурно-диспетчерской службой "112";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) неутверждения планов действий по ликвидации чрезвычайных ситуаций местного масштаба и их последствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) необеспечения тушения степных пожаров, а также пожаров в населенных пунктах, в которых отсутствуют подразделения государственной противопожарной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) необеспечения выделения средств из чрезвычайного резерва местных исполнительных органов на предупреждение и ликвидацию чрезвычайных ситуаций природного и техногенного характера и их последствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) необеспечения разработки и принятия мер по предотвращению чрезвычайных ситуаций, сохранению жизни и здоровья людей, защите материальных и культурных ценностей, а также ликвидации последствий и снижению ущерба при чрезвычайных ситуациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) неорганизации медицинского обеспечения, в том числе лекарственными средствами и медицинскими изделиями, пострадавших в зоне чрезвычайной ситуации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) неосуществления постановки на учет и снятия с учета опасных технических устройств на объектах социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) необеспечения разработки и утверждения плана гражданской обороны центрального исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) непроведения мероприятия по предупреждению пожаров в подведомственных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) необеспечения создания запасов имущества гражданской обороны в подведомственных организациях и неосуществления внутреннего контроля за их хранением, обновлением и поддержанием в готовности к применению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) необеспечения разработки и утверждения планов действий по ликвидации чрезвычайных ситуаций глобального и регионального масштабов по согласованию с уполномоченным органом в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) необеспечения создания запасных (городских, загородных), вспомогательных и подвижных пунктов управления, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на должностных лиц в размере пятидесяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Действие (бездействие), предусмотренное частью первой настоящей статьи, совершенное повторно в течение года после наложения административного взыскания, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на должностных лиц в размере ста месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Действие (бездействие), предусмотренное частью первой настоящей статьи, которое повлекло возникновение чрезвычайной ситуации природного или техногенного характера, причинившей легкий вред здоровью человека или незначительный ущерб, при отсутствии состава уголовного правонарушения, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на должностных лиц в размере ста пятидесяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Применительно к данной статье незначительным размером ущерба признается сумма, не превышающая двухсот месячных расчетных показателей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 434-3. Нарушение требований законодательства Республики Казахстан о ношении в общественных местах предметов одежды, препятствующих распознаванию лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нарушение требований законодательства Республики Казахстан о ношении в общественных местах предметов одежды, препятствующих распознаванию лица, за исключением случаев, когда это необходимо для исполнения требований законов Республики Казахстан, служебных (должностных, трудовых) обязанностей, в медицинских целях, гражданской защиты, при погодных условиях, а также для лиц, принимающих непосредственное участие в спортивных, спортивно-массовых и культурно-массовых мероприятиях, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет предупреждение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Действие, предусмотренное частью первой настоящей статьи, совершенное повторно в течение года после наложения административного взыскания, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф в размере десяти месячных расчетных показателей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в частях второй и третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 444</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "а также" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после слов "в Единый реестр должников," дополнить словами "а также лиц, осужденных к наказанию в виде ограничения свободы или осужденных условно,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 445</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить частями 10-1 и 10-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10-1. Невыполнение организатором игорного бизнеса, осуществляющим деятельность букмекерской конторы или тотализатора, требования по обеспечению интеграции аппаратно-программных комплексов с единой системой учета либо отказ от ранее осуществленной интеграции –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на субъектов среднего предпринимательства в размере трехсот, на субъектов крупного предпринимательства – в размере одной тысячи месячных расчетных показателей, с приостановлением действия лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-2. Несоблюдение организатором игорного бизнеса, осуществляющим деятельность букмекерской конторы или тотализатора, запрета на прием ставок и выплату выигрышей без их учета в единой системе учета –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на субъектов среднего предпринимательства в размере трехсот, на субъектов крупного предпринимательства – в размере одной тысячи месячных расчетных показателей, с приостановлением действия лицензии.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце первом части одиннадцатой слова "и десятой" заменить словами ", десятой, 10-1 и 10-2";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 456-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок дополнить словами ", противоправного контента";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить частью 3-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1. Размещение, распространение противоправного контента, если эти действия не содержат признаков уголовно-наказуемого деяния, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влекут штраф в размере двадцати месячных расчетных показателей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить частью седьмой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Действия, предусмотренные частью 3-1 настоящей статьи, совершенные повторно в течение года после наложения административного взыскания, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влекут штраф в размере сорока месячных расчетных показателей либо административный арест на срок до десяти суток.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главу 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить статьей 456-3 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 456-3. Занятие профессиональной журналистской деятельностью иностранных средств массовой информации и иностранных журналистов без соответствующей аккредитации на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Занятие профессиональной журналистской деятельностью иностранных средств массовой информации и иностранных журналистов без соответствующей аккредитации на территории Республики Казахстан –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет предупреждение или штраф на физических лиц в размере двадцати месячных расчетных показателей, на юридических лиц – в размере пятидесяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Совершение действия, предусмотренного частью первой настоящей статьи, создающего условия для нарушения общественного порядка, либо совершение его в условиях чрезвычайного или военного положения, чрезвычайных ситуаций природного, техногенного, социального характера либо повторно в течение года после наложения административного взыскания –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на физических лиц в размере сорока месячных расчетных показателей либо административный арест на срок до десяти суток, либо административное выдворение за пределы Республики Казахстан, на юридических лиц – в размере ста месячных расчетных показателей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) в абзаце первом части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 478</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "законодательства Республики Казахстан об административном надзоре" заменить словами "административного надзора";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 479</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 479. Несообщение о принятых мерах и (или) непринятие мер по устранению причин и условий, способствовавших совершению правонарушения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Несообщение руководителем организации и другими лицами о принятых мерах, а равно непринятие мер по устранению причин и условий, способствующих совершению уголовных или административных правонарушений, по представлениям органов (должностных лиц), рассматривавших дело, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф в размере десяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Действия, предусмотренные частью первой настоящей статьи, совершенные повторно в течение года после наложения административного взыскания, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влекут штраф на должностных лиц в размере двадцати, на субъектов предпринимательства – в размере двадцати месячных расчетных показателей либо приостановление деятельности.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 480</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 480. Нарушение административного надзора";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) примечание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "лиц, управляющих" дополнить словами "электрическими самокатами,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) дополнить статьей 619-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 619-2. Допуск к управлению по проезжей части дороги электрическим самокатом лица, не имеющего либо лишенного права управления транспортным средством</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Допуск юридическим лицом или индивидуальным предпринимателем, осуществляющим деятельность по сдаче в аренду электрических самокатов, к управлению по проезжей части дороги электрическим самокатом лица, не имеющего либо лишенного права управления транспортным средством, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф в размере двадцати пяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. То же действие, повлекшее причинение потерпевшему легкого вреда здоровью или повреждение транспортных средств, грузов, дорожных или иных сооружений либо иного имущества, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф в размере сорока месячных расчетных показателей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 637</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью двадцатой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "20. Оказание услуг оператором сотовой связи по рассылке текстовых сообщений на абонентские устройства сотовой связи населения, содержащих рекламу азартных игр и (или) пари, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф на субъектов малого предпринимательства в размере пятидесяти, на субъектов среднего предпринимательства – в размере ста, на субъектов крупного предпринимательства – в размере пятисот месячных расчетных показателей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 664</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "должностным лицом" дополнить словами ", частным судебным исполнителем";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="136"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) дополнить статьей 668-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z159" w:id="137"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 668-2. Воспрепятствование законной деятельности регионального уполномоченного органа по защите прав детей Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z160" w:id="138"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Воспрепятствование законной деятельности регионального уполномоченного органа по защите прав детей Республики Казахстан, выразившееся в необеспечении беспрепятственного посещения государственных органов и организаций систем образования, здравоохранения, социальной защиты населения, культуры и спорта, в которых содержатся несовершеннолетние, –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z161" w:id="139"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       влечет штраф в размере пятнадцати месячных расчетных показателей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 684</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части первой:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цифры "156-1," исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "214 (частями первой, второй, третьей, четвертой, пятой, шестой, седьмой, восьмой, девятой, десятой, одиннадцатой, двенадцатой и тринадцатой), 214-1" заменить словами "214 (частями первой, второй, третьей, четвертой, пятой, восьмой, девятой, десятой, одиннадцатой, двенадцатой, тринадцатой, четырнадцатой, пятнадцатой, шестнадцатой, семнадцатой, восемнадцатой (за исключением случаев, когда эти нарушения совершены юридическими консультантами, независимыми специалистами по юридическим вопросам, индивидуальными предпринимателями и юридическими лицами, осуществляющими лизинговую деятельность в качестве лизингодателя без лицензии, оказывающими посреднические услуги при осуществлении сделок купли-продажи недвижимого имущества, осуществляющими операции с драгоценными металлами и драгоценными камнями, ювелирными изделиями из них, бухгалтерскими организациями и профессиональными бухгалтерами, осуществляющими предпринимательскую деятельность в сфере бухгалтерского учета, Государственной корпорацией "Правительство для граждан" и операторами сотовой связи) и девятнадцатой)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после цифр "456-2," дополнить словами "456-3 (частью второй),";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в подпункте 2) части второй цифры "129," и "135," исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 685</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="145"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть первую:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z170" w:id="146"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после цифр "434-1," дополнить цифрами "434-3,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z171" w:id="147"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после цифр "619-1," дополнить цифрами "619-2,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z172" w:id="148"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части второй:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "местной полицейской службы" заменить словами "общественной безопасности";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="149"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после цифр "619-1," дополнить цифрами "619-2,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z176" w:id="150"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "местной полицейской службы" заменить словами "общественной безопасности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4536,380 +4175,331 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="151"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после цифр "408," дополнить цифрами "434-3,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z179" w:id="152"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после слов "615 (частями первой, второй и пятой)," дополнить цифрами "619-2,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 686</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="153"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z181" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть первую дополнить подпунктом 4) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z182" w:id="154"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z182" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) в области предупреждения чрезвычайных ситуаций природного и техногенного характера, предусмотренных статьей 411-1 настоящего Кодекса.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z183" w:id="155"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить частью пятой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z184" w:id="156"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Рассматривать дела об административных правонарушениях, связанных с невыполнением мероприятий гражданской защиты по предупреждению чрезвычайных ситуаций природного и техногенного характера, и налагать административные взыскания от имени уполномоченного органа в сфере гражданской защиты вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="159"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственный инспектор столицы, области, города республиканского значения по государственному контролю в области предупреждения чрезвычайных ситуаций – по административным правонарушениям, предусмотренным частью первой статьи 411-1 настоящего Кодекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) государственный инспектор Республики Казахстан по государственному контролю в области предупреждения чрезвычайных ситуаций, главный государственный инспектор столицы, области, города республиканского значения по государственному контролю в области предупреждения чрезвычайных ситуаций и его заместитель – по административным правонарушениям, предусмотренным частями первой и второй статьи 411-1 настоящего Кодекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) главный государственный инспектор Республики Казахстан по государственному контролю в области предупреждения чрезвычайных ситуаций и его заместитель – по административным правонарушениям, предусмотренным статьей 411-1 настоящего Кодекса.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 709</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="160"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z189" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 709. Уполномоченные органы в области лесного хозяйства, охраны, воспроизводства и использования животного мира, охраны, защиты, восстановления и использования растительного мира и особо охраняемых природных территорий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z190" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Уполномоченные органы в области лесного хозяйства, охраны, воспроизводства и использования животного мира, охраны, защиты, восстановления и использования растительного мира и особо охраняемых природных территорий рассматривают дела об административных правонарушениях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5584,88 +5174,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением рыбных ресурсов и других водных животных), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="161"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рассматривать дела об административных правонарушениях и налагать административные взыскания от имени уполномоченных органов в области лесного хозяйства, охраны, воспроизводства и использования животного мира, охраны, защиты, восстановления и использования растительного мира и особо охраняемых природных территорий вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) за административные правонарушения, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6340,68 +5914,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением водных животных), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса, – должностные лица уполномоченных органов в области лесного хозяйства, охраны, воспроизводства и использования животного мира, охраны, защиты, восстановления и использования растительного мира и особо охраняемых природных территорий Республики Казахстан и их территориальных органов;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z193" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) за административные правонарушения, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6776,68 +6334,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением рыбных ресурсов и других водных животных), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>407-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением рыбных ресурсов и других водных животных) настоящего Кодекса, – руководители, заместители руководителей государственных учреждений лесного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z194" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) за административные правонарушения, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7212,68 +6754,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением рыбных ресурсов и других водных животных), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>407-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением рыбных ресурсов и других водных животных) настоящего Кодекса, – должностные лица структурных подразделений в области лесного хозяйства, охраны, воспроизводства и использования животного мира областных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z195" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) за административные правонарушения, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7728,108 +7254,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением рыбных ресурсов и других водных животных), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>407-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением рыбных ресурсов и других водных животных) настоящего Кодекса, – руководители, заместители руководителей, начальники служб охраны особо охраняемых природных территорий, созданных в организационно-правовой форме государственного учреждения.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="162"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z196" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) дополнить статьей 709-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z197" w:id="163"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z197" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 709-1. Уполномоченный орган в области рыбного хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z198" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Уполномоченный орган в области рыбного хозяйства рассматривает дела об административных правонарушениях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8144,164 +7654,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в части рыбных ресурсов и других водных животных), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="164"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z199" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рассматривать дела об административных правонарушениях и налагать административные взыскания вправе должностные лица ведомства уполномоченного органа в области рыбного хозяйства и его территориальных подразделений.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z200" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 722-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="165"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z201" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 722-2. Органы по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z202" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Органы по финансовому мониторингу рассматривают дела об административных правонарушениях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8316,352 +7794,272 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (частями первой, второй, третьей, четвертой, пятой, шестой, седьмой, восьмой, девятой, десятой, одиннадцатой, двенадцатой, тринадцатой, четырнадцатой, пятнадцатой, шестнадцатой, семнадцатой, восемнадцатой) (когда эти нарушения совершены юридическими консультантами, независимыми специалистами по юридическим вопросам, индивидуальными предпринимателями и юридическими лицами, осуществляющими лизинговую деятельность в качестве лизингодателя без лицензии, оказывающими посреднические услуги при осуществлении сделок купли-продажи недвижимого имущества, осуществляющими операции с драгоценными металлами и драгоценными камнями, ювелирными изделиями из них, бухгалтерскими организациями и профессиональными бухгалтерами, осуществляющими предпринимательскую деятельность в сфере бухгалтерского учета, Государственной корпорацией "Правительство для граждан" и операторами сотовой связи), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>214-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="166"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z203" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рассматривать дела об административных правонарушениях и налагать административные взыскания вправе руководители органов финансового мониторинга, их заместители и уполномоченные работники.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z204" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 729</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="167"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z205" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после слов "455 (частью первой, подпунктами 1), 2), 4), 6), 7), 8) и 9) части второй, частями третьей и пятой)," дополнить словами "456-3 (частью первой),";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z206" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       после цифр "488-1" дополнить цифрами ", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>505</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z207" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> цифры "7-2," исключить;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z208" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 730-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="168"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z209" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть первую изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z210" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Уполномоченный орган в области защиты прав детей Республики Казахстан рассматривает дела об административных правонарушениях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8736,224 +8134,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>409</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (частью 7-2) и 668-2 настоящего Кодекса.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="169"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z211" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части второй слова "и его заместители" заменить словами ", его заместители и уполномоченные работники.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z212" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 804</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="170"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z213" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части первой:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z214" w:id="171"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z214" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в подпункте 1):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z215" w:id="172"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z215" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цифры "129," исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z216" w:id="173"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z216" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "456-2 (части третья, четвертая, пятая и шестая)" заменить словами "456-2 (части третья, 3-1, четвертая, пятая, шестая и седьмая)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z217" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в подпункте 9) слова "383 (части третья и четвертая), 385 (часть вторая), 389, 392 (часть третья), 395 (часть вторая)," заменить словами "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8968,88 +8334,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (часть вторая), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>389</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением рыбных ресурсов и других водных животных),";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="174"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z218" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 9-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z219" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9-1) уполномоченных органов в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9224,130 +8574,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>463</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="175"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z220" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 14) после цифр "214" дополнить словами "(части первая, вторая, третья, четвертая, пятая, восьмая, девятая, десятая, одиннадцатая, двенадцатая, тринадцатая, четырнадцатая, пятнадцатая, шестнадцатая, семнадцатая, восемнадцатая и девятнадцатая)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z221" w:id="176"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z221" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 14-1) после цифр "214" дополнить словами "(части первая, вторая, третья, четвертая, пятая, восьмая, девятая, десятая, одиннадцатая, двенадцатая, тринадцатая, четырнадцатая, пятнадцатая, шестнадцатая, семнадцатая, восемнадцатая и девятнадцатая)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z222" w:id="177"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z222" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 23) после цифр "214" дополнить словами "(части первая, вторая, третья, четвертая, пятая, восьмая, девятая, десятая, одиннадцатая, двенадцатая, тринадцатая, четырнадцатая, пятнадцатая, шестнадцатая, семнадцатая, восемнадцатая и девятнадцатая)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z223" w:id="178"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z223" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 27) после цифр "214" дополнить словами "(части первая, вторая, третья, четвертая, пятая, восьмая, девятая, десятая, одиннадцатая, двенадцатая, тринадцатая, четырнадцатая, пятнадцатая, шестнадцатая, семнадцатая, восемнадцатая и девятнадцатая)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9360,68 +8711,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 27-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27-1) органа по финансовому мониторингу (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9456,356 +8790,381 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>463</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (когда эти нарушения совершены юридическими консультантами, независимыми специалистами по юридическим вопросам, индивидуальными предпринимателями и юридическими лицами, осуществляющими лизинговую деятельность в качестве лизингодателя без лицензии, оказывающими посреднические услуги при осуществлении сделок купли-продажи недвижимого имущества, осуществляющими операции с драгоценными металлами и драгоценными камнями, ювелирными изделиями из них, Государственной корпорацией "Правительство для граждан" и операторами сотовой связи);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="179"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z226" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 33) после цифр "214" дополнить словами "(части первая, вторая, третья, четвертая, пятая, восьмая, девятая, десятая, одиннадцатая, двенадцатая, тринадцатая, четырнадцатая, пятнадцатая, шестнадцатая, семнадцатая, восемнадцатая и девятнадцатая)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z227" w:id="180"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z227" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 40) после цифр "214" дополнить словами "(части первая, вторая, третья, четвертая, пятая, восьмая, девятая, десятая, одиннадцатая, двенадцатая, тринадцатая, четырнадцатая, пятнадцатая, шестнадцатая, семнадцатая, восемнадцатая и девятнадцатая)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z228" w:id="181"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z228" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 50):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z229" w:id="182"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z229" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после слов "383 (части третья и четвертая)," дополнить цифрами "434-2,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z230" w:id="183"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z230" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после цифр "453," дополнить словами "456-3 (часть вторая),";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z231" w:id="184"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z231" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 59) после цифр "214" дополнить словами "(части первая, вторая, третья, четвертая, пятая, восьмая, девятая, десятая, одиннадцатая, двенадцатая, тринадцатая, четырнадцатая, пятнадцатая, шестнадцатая, семнадцатая, восемнадцатая и девятнадцатая)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z232" w:id="185"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z232" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в подпункте 65) цифры "135" заменить цифрами "130";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z233" w:id="186"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z233" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части второй слова "214 (части первая, вторая, третья, четвертая, пятая, шестая, седьмая, восьмая, девятая, десятая, одиннадцатая и двенадцатая" заменить словами "214 (части первая, вторая, третья, четвертая, пятая, восьмая, девятая, десятая, одиннадцатая, двенадцатая, тринадцатая, четырнадцатая, пятнадцатая, шестнадцатая, семнадцатая, восемнадцатая и девятнадцатая)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z234" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части 2-1 слова "214 (части первая, вторая, третья, четвертая, пятая, шестая, седьмая, восьмая, девятая, десятая, одиннадцатая и двенадцатая" заменить словами "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (части первая, вторая, третья, четвертая, пятая, восьмая, девятая, десятая, одиннадцатая, двенадцатая, тринадцатая, четырнадцатая, пятнадцатая, шестнадцатая, семнадцатая, восемнадцатая и девятнадцатая)";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z235" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 910-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "и десятая" заменить словами ", десятая, 10-1 и 10-2".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) абзацев первого, шестого и девятого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9840,68 +9199,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1, которые вводятся в действие со дня его первого официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9936,68 +9279,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, абзацев четвертого, восьмого и двенадцатого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 17)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1, которые вводятся в действие по истечении шести месяцев со дня его первого официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) абзацев второго – двадцать девятого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10032,68 +9359,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1, которые вводятся в действие с 1 января 2027 года.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -10109,58 +9419,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Президент</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президент</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -10251,55 +9578,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>