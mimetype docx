--- v0 (2025-12-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb08f26" w14:textId="cb08f26">
+    <w:p w14:paraId="3ee0de8" w14:textId="3ee0de8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,59 +93,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам культуры, образования, семьи и государственного контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 4 декабря 2025 года № 236-VIII ЗРК</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Закон Республики Казахстан от 4 декабря 2025 года № 236-VIII ЗРК.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -216,263 +209,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Внести изменения и дополнения в следующие законодательные акты Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Земельный кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 20 июня 2003 года:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 после слова "школы," дополнить словами "дошкольные организации,".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 26 декабря 2011 года "О браке (супружестве) и семье":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -485,126 +425,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью второй следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="0"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Преимущественное право при усыновлении ребенка имеют его родственники, а в случае их отсутствия – лица, состоящие в зарегистрированном браке (супружестве).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -673,70 +597,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="1"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9) лиц, имеющих или имевших судимость, подвергающихся или подвергавшихся уголовному преследованию (за исключением лиц, уголовное преследование в отношении которых прекращено на основании пунктов 1) и 2) части первой статьи 35 Уголовно-процессуального кодекса Республики Казахстан);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -805,90 +729,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="2"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13) лиц, находящихся на динамическом наблюдении в организациях, оказывающих медицинскую помощь в области психического здоровья;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z18" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 14) исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -901,68 +825,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частями второй и третьей следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Если лица, желающие усыновить ребенка, состоят в браке (супружестве) либо совместно проживают с иными лицами, на супруга (супругу) либо на совместно проживающих лиц распространяются требования, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1117,88 +1024,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К иным лицам, совместно проживающим с лицами, желающими усыновить ребенка, относятся совместно проживающие члены семьи, связанные имущественными и личными неимущественными правами и обязанностями, вытекающими из брака (супружества), родства, свойства, усыновления (удочерения) или иной формы принятия ребенка на воспитание, а также совместно проживающие лица, фактически сожительствующие, но не состоящие в браке (супружестве).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1213,162 +1104,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 103 после слов "пунктом 2" дополнить словами "и частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1381,170 +1241,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слова "попечителя" дополнить словами ", патронатного воспитателя, приемного родителя, приемного профессионального воспитателя";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="5"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 7) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z27" w:id="6"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) лиц, имеющих или имевших судимость, подвергающихся или подвергавшихся уголовному преследованию (за исключением лиц, уголовное преследование в отношении которых прекращено на основании пунктов 1) и 2) части первой статьи 35 Уголовно-процессуального кодекса Республики Казахстан);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z28" w:id="7"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 9) исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z29" w:id="8"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 11) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z30" w:id="9"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11) лиц, находящихся на динамическом наблюдении в организациях, оказывающих медицинскую помощь в области психического здоровья;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z31" w:id="10"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 12) исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1557,108 +1417,91 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью третьей следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Преимущественное право при установлении опеки или попечительства над несовершеннолетними имеют их родственники, а в случае их отсутствия – лица, состоящие в зарегистрированном браке (супружестве).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 6 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "6. Если лица, желающие стать опекунами или попечителями несовершеннолетнего, состоят в браке (супружестве) либо совместно проживают с иными лицами, на супруга (супругу) либо на совместно проживающих лиц распространяются требования, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1733,276 +1576,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, 7) и 11) части первой пункта 1 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="13"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К иным лицам, совместно проживающим с лицом, желающим стать опекуном или попечителем несовершеннолетнего, относятся совместно проживающие члены семьи, связанные имущественными и личными неимущественными правами и обязанностями, вытекающими из брака (супружества), родства, свойства, усыновления (удочерения) или иной формы принятия ребенка на воспитание, а также совместно проживающие лица, фактически сожительствующие, но не состоящие в браке (супружестве).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 дополнить частями второй, третьей и четвертой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Опекуны или попечители, являющиеся гражданами Республики Казахстан, постоянно проживающими на территории Республики Казахстан, а также постоянно проживающими за пределами Республики Казахстан, или иностранными гражданами, обязаны соответствовать требованиям, установленным подпунктами 5), 6), 7), 10) и 11) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 122 настоящего Кодекса, на протяжении всего периода исполнения ими обязанностей по воспитанию ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орган, осуществляющий функции по опеке или попечительству, в сроки, установленные Правительством Республики Казахстан, проверяет опекунов или попечителей, являющихся гражданами Республики Казахстан, постоянно проживающими на территории Республики Казахстан, на соответствие требованиям, установленным подпунктами 5), 6), 7), 10) и 11) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 122 настоящего Кодекса, путем получения документов и сведений из информационных систем или сервиса цифровых документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="14"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При невозможности получения документов и сведений, указанных в части третьей настоящего пункта, из информационных систем или сервиса цифровых документов опекуны или попечители, являющиеся гражданами Республики Казахстан, постоянно проживающими на территории Республики Казахстан, обязаны представлять их в орган, осуществляющий функции по опеке или попечительству.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2017,162 +1796,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 129 дополнить словами ", а также нарушения положений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и 6 статьи 122 настоящего Кодекса".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательский кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 29 октября 2015 года:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2185,144 +1933,111 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "пунктами 4," дополнить цифрами "4-1,";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="15"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после слов "за исключением" дополнить словами "настоящей статьи,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "статьи 131-1, пункта 2 статьи 154 и статьи 157" заменить словами "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2377,714 +2092,571 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="16"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после слова "надзор" дополнить словами "в сфере санитарно-эпидемиологического благополучия населения и в области защиты прав ребенка";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z49" w:id="17"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "(до начала оказания услуг и в период их оказания)" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слова "пунктах" дополнить цифрами "4-1,";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "пунктах 4," дополнить цифрами "4-1,";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть вторую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 18-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после цифры "4" дополнить словами "и пункту 4-1";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "пунктах 4," дополнить цифрами "4-1,";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 14-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 324 слова "1 января 2026" заменить словами "1 февраля 2026".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 7 июля 2020 года "О здоровье народа и системе здравоохранения":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1 дополнить подпунктами 104-1) и 104-2) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="18"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "104-1) особый контроль и надзор – государственный контроль и надзор, осуществляемый в сфере санитарно-эпидемиологического благополучия населения в соответствии с настоящим Кодексом в отношении субъекта (объекта) особого контроля и надзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z58" w:id="19"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104-2) субъект (объект) особого контроля и надзора – субъект (объект) государственного контроля и надзора, финансируемый из государственного бюджета на питание, проживание, медицинскую помощь, образование, воспитание, оздоровление детей;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктами 3-1, 3-2 и 4-4 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="20"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1. Субъекты (объекты) государственного контроля и надзора в сфере санитарно-эпидемиологического благополучия населения включаются в реестр эпидемически значимых субъектов (объектов) в сфере санитарно-эпидемиологического благополучия населения (далее – реестр).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z61" w:id="21"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2. Реестр формируется в порядке и по форме, которые утверждаются уполномоченным органом с учетом особенностей, предусмотренных параграфом 2-1 главы 5 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z62" w:id="22"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реестр формируется территориальными подразделениями государственного органа в сфере санитарно-эпидемиологического благополучия населения на основании сведений из государственного электронного реестра разрешений и уведомлений, результатов государственного контроля и (или) надзора, мониторинга учетной и отчетной документации, обращений физических или юридических лиц, сведений из масс-медиа, информации государственных органов и иных организаций.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z63" w:id="23"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-4. В случае установления в рамках внеплановой проверки неисполнения предписания об устранении выявленных нарушений в результате профилактического контроля с посещением субъекта (объекта) контроля и надзора, плановой проверки субъекта (объекта) особого контроля и надзора, мониторинга с посещением объекта особого контроля и надзора такой субъект подлежит административной ответственности за невыполнение такого предписания и за нарушения, выявленные по результатам профилактического контроля с посещением субъекта (объекта) контроля и надзора, плановой проверки субъекта (объекта) особого контроля и надзора, мониторинга с посещением объекта особого контроля и надзора.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3097,110 +2669,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 3-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="24"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1) выносить частное представление в соответствии с Кодексом Республики Казахстан об административных правонарушениях в отношении должностных лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z67" w:id="25"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местных исполнительных органов областей, городов республиканского значения и столицы о необходимости приведения в соответствие санитарно-эпидемиологическим требованиям объектов, находящихся в коммунальной собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z68" w:id="26"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственных органов о необходимости приведения в соответствие санитарно-эпидемиологическим требованиям объектов, находящихся в республиканской собственности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3213,320 +2785,271 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 3-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="27"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1) частное представление главного государственного санитарного врача о принятии мер по устранению случаев нарушения законности, а также причин и условий, способствующих совершению административных правонарушений, в порядке, предусмотренном Кодексом Республики Казахстан об административных правонарушениях;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="28"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть вторую дополнить словами ", за исключением субъектов (объектов) особого контроля и надзора";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z73" w:id="29"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить частью третьей следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z74" w:id="30"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Субъекты (объекты) особого контроля и надзора вправе осуществлять производственный контроль без проведения лабораторных исследований и замеров, а также без предоставления отчетной информации о его проведении.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главу 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить параграфом 2-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="31"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Параграф 2-1. Особый контроль и надзор в сфере санитарно-эпидемиологического благополучия населения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z77" w:id="32"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статья 51-1. Общие положения проведения особого контроля и надзора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z78" w:id="33"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль и надзор за субъектами (объектами) особого контроля и надзора осуществляются в формах плановой и внеплановой проверки, расследования, мониторинга с посещением объекта особого контроля и надзора (далее для настоящего параграфа – мониторинг).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверки субъектов (объектов) особого контроля и надзора, мониторинг осуществляются в порядке, предусмотренном настоящим параграфом, расследования – в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3541,148 +3064,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="34"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственный контроль и надзор за субъектами (объектами) особого контроля и надзора осуществляются на предмет соблюдения требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z81" w:id="35"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственный контроль и надзор за субъектами (объектами) особого контроля и надзора осуществляются территориальным подразделением государственного органа в сфере санитарно-эпидемиологического благополучия населения (далее для настоящего параграфа – территориальное подразделение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z82" w:id="36"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственный контроль и надзор за субъектами (объектами) особого контроля и надзора проводятся без их предварительного уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z83" w:id="37"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Формы полугодового списка субъектов (объектов) особого контроля и надзора, актов о назначении, продлении сроков, результатах проверки субъектов (объектов) особого контроля и надзора, решения Главного государственного санитарного врача Республики Казахстан о проведении мониторинга (далее для настоящего параграфа – решение о проведении мониторинга), акта о результатах мониторинга, предписания об устранении выявленных нарушений утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В ходе осуществления и (или) по результатам государственного контроля и надзора субъектов (объектов) особого контроля и надзора территориальными подразделениями применяются меры оперативного реагирования в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3737,3590 +3244,3431 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 42-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="38"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В ходе особого контроля и надзора для проведения санитарно-эпидемиологической экспертизы могут осуществляться отбор проб (образцов) продукции (товара), сырья, компонентов природной среды, обследование лиц, лабораторные и инструментальные исследования, замеры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z86" w:id="39"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Субъекты особого контроля и надзора вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z87" w:id="40"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не допускать к проверке или мониторингу должностных лиц территориального подразделения, прибывших для проведения проверки или мониторинга на объект особого контроля и надзора, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z88" w:id="41"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несоблюдения кратности проведения плановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z89" w:id="42"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       превышения либо истечения установленных настоящим параграфом сроков, указанных в акте о назначении проверки или решении о проведении мониторинга (дополнительном акте о продлении сроков проверки или решении о продлении срока мониторинга (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z90" w:id="43"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поручения проведения проверки или мониторинга лицам, не имеющим на то соответствующих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z91" w:id="44"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продления сроков проверки или мониторинга свыше сроков, установленных настоящим параграфом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z92" w:id="45"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствия акта о назначении проверки или копии решения о проведении мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z93" w:id="46"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не представлять сведения, если они не относятся к предмету проводимой проверки или мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z94" w:id="47"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обжаловать акт о результатах проверки или мониторинга, предписание об устранении выявленных нарушений в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z95" w:id="48"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) фиксировать процесс осуществления проверки или мониторинга, а также отдельные действия должностного лица территориального подразделения, проводимые им в рамках проверки или мониторинга, с помощью средств аудио- и видеотехники, не создавая препятствий деятельности должностного лица, с его уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z96" w:id="49"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Субъекты особого контроля и надзора обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z97" w:id="50"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечить беспрепятственный доступ должностных лиц территориального подразделения к территории и помещениям субъекта (объекта) особого контроля и надзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z98" w:id="51"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) явиться по вызову должностных лиц территориального подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z99" w:id="52"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представить материалы по запросу территориального подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z100" w:id="53"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) с соблюдением требований по охране коммерческой, налоговой либо иной охраняемой законом тайны представлять должностным лицам территориального подразделения документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки или мониторинга и предписанию об устранении выявленных нарушений, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с задачами и предметом проверки и (или) мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z101" w:id="54"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сделать отметку о получении акта о назначении проверки или копии решения о проведении мониторинга (дополнительного акта о продлении сроков проверки или решения о продлении срока мониторинга (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z102" w:id="55"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сделать отметку о получении акта о результатах проверки или мониторинга в день их окончания, предписания об устранении выявленных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z103" w:id="56"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) не допускать внесения изменений и дополнений в проверяемые документы в период осуществления проверки или мониторинга, если иное не предусмотрено настоящим Кодексом либо иными законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z104" w:id="57"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в случае получения акта о назначении проверки или копии решения о проведении мониторинга обеспечить пребывание субъекта особого контроля и надзора (руководителя субъекта особого контроля и надзора либо уполномоченного им лица) на месте нахождения объекта особого контроля и надзора в назначенные сроки проверки или мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z105" w:id="58"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статья 51-2. Порядок организации плановых проверок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z106" w:id="59"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Плановая проверка представляет собой контроль, который территориальные подразделения проводят с посещением субъекта (объекта) особого контроля и надзора и по результатам которого в случае выявления ими нарушений выносится предписание об их устранении без возбуждения административного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z107" w:id="60"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В части субъектов (объектов) особого контроля и надзора реестр формируется на основании данных и сведений, представляемых центральными государственными органами и местными исполнительными органами областей, городов республиканского значения и столицы, о получении субъектом (объектом) контроля и надзора финансирования из государственного бюджета на питание, проживание, медицинскую помощь, образование, воспитание, оздоровление детей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z108" w:id="61"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центральные государственные органы и местные исполнительные органы областей, городов республиканского значения и столицы обязаны предоставлять в территориальное подразделение информацию о получении субъектом (объектом) контроля и надзора финансирования из государственного бюджета на питание, проживание, медицинскую помощь, образование, воспитание, оздоровление детей в соответствии с порядком формирования реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z109" w:id="62"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Плановая проверка осуществляется на основании полугодового списка субъектов (объектов) особого контроля и надзора (далее для настоящей статьи – список).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z110" w:id="63"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список формируется территориальным подразделением в соответствии с критериями оценки степени риска из числа субъектов (объектов) особого контроля и надзора, включенных в реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z111" w:id="64"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список размещается на интернет-ресурсе территориального подразделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z112" w:id="65"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для целей управления рисками при осуществлении плановой проверки субъекты (объекты) особого контроля и надзора относятся к одной из следующих степеней риска:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z113" w:id="66"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высокий риск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z114" w:id="67"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) низкий риск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z115" w:id="68"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для субъектов (объектов) особого контроля и надзора, отнесенных к высокой степени риска, кратность проведения плановой проверки определяется не чаще одного раза в полугодие. В случае проведения мониторинга субъектов (объектов) особого контроля и надзора, отнесенных к высокой степени риска, кратность проведения плановой проверки определяется не чаще одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z116" w:id="69"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для субъектов (объектов) особого контроля и надзора, отнесенных к низкой степени риска, кратность проведения плановой проверки определяется не чаще одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Объекты высокой эпидемической значимости относятся к субъектам (объектам) высокой степени риска, объекты незначительной эпидемической значимости – к субъектам (объектам) низкой степени риска. Степень эпидемической значимости определяется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="70"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При составлении списка в отношении нескольких субъектов (объектов) особого контроля и надзора, отнесенных к одной степени риска и осуществляющих деятельность на одном объекте особого контроля и надзора, устанавливаются единые сроки проведения плановой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z119" w:id="71"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Список, сформированный в информационной системе оценки и управления рисками, размещается в срок до 10 декабря года, предшествующего году проведения плановой проверки, и до 10 мая текущего календарного года на интернет-ресурсе территориального подразделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z120" w:id="72"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия информационной системы оценки и управления рисками в срок до 10 декабря года, предшествующего году проведения плановой проверки, и до 10 мая текущего календарного года территориальные подразделения направляют утвержденный список в электронной форме в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z121" w:id="73"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статья 51-3. Порядок организации внеплановых проверок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z122" w:id="74"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Внеплановой проверкой субъекта (объекта) особого контроля и надзора является проверка, назначаемая территориальными подразделениями в соответствии с настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z123" w:id="75"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основаниями внеплановой проверки субъекта (объекта) особого контроля и надзора являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z124" w:id="76"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контроль исполнения предписаний об устранении нарушений требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения, выявленных по результатам проверки, мониторинга, в случаях, если субъект особого контроля и надзора не предоставил в установленный срок информацию об устранении выявленных нарушений и (или) не устранил нарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z125" w:id="77"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращения физических и юридических лиц по нарушениям требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения при наличии убедительных оснований и подтверждающих доказательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z126" w:id="78"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требования прокурора по конкретным фактам причинения либо об угрозе причинения вреда жизни, здоровью человека, правам и законным интересам физических и юридических лиц, государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z127" w:id="79"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обращения государственных органов по конкретным фактам причинения вреда жизни, здоровью человека, правам и законным интересам физических и юридических лиц, государства, а также нарушения требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения, неустранение которых влечет причинение вреда жизни и здоровью человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z128" w:id="80"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) повторная проверка, связанная с обращением субъекта особого контроля и надзора о несогласии с первоначальной проверкой (неправомерность применения мер оперативного реагирования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z129" w:id="81"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) поручение органа уголовного преследования по основаниям, предусмотренным Уголовно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z130" w:id="82"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) контроль устранения нарушений, выявленных по результатам расследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z131" w:id="83"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) контроль устранения нарушений, являющихся основаниями для применения мер оперативного реагирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z132" w:id="84"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сообщения в масс-медиа о наличии признаков нарушений требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения субъектами (на объектах) особого контроля и надзора при наличии подтверждающих доказательств, в том числе фото- и (или) видеофиксации нарушений с указанием времени и места их совершения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z133" w:id="85"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) контроль исполнения постановлений главных государственных санитарных врачей о проведении санитарно-противоэпидемических, санитарно-профилактических мероприятий в случаях, если субъект особого контроля и надзора не предоставил в установленный срок информацию об их исполнении и (или) не обеспечил их исполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z134" w:id="86"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Внеплановые проверки не проводятся в случаях анонимных обращений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z135" w:id="87"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Внеплановой проверке подлежат факты и обстоятельства, выявленные в отношении конкретных субъектов (объектов) особого контроля и надзора и послужившие основанием для назначения данной проверки, а также вопросы наличия либо отсутствия разрешения или уведомления о начале осуществления деятельности, если такая деятельность и (или) объект подлежат разрешительному либо уведомительному порядку осуществления деятельности в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z136" w:id="88"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечисленные в пункте 2 настоящей статьи основания для проведения внеплановой проверки применяются также в отношении структурных подразделений юридических лиц – нерезидентов, юридических лиц – нерезидентов, осуществляющих деятельность без регистрации в органах юстиции или Государственной корпорации "Правительство для граждан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z137" w:id="89"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статья 51-4. Порядок организации мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z138" w:id="90"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мониторинг представляет собой обследование объекта особого контроля и надзора на предмет соблюдения требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения, нарушение которых явилось основанием для его проведения. Мониторинг осуществляется без возбуждения административного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z139" w:id="91"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мониторинг проводится на основании решения Главного государственного санитарного врача Республики Казахстан в случае наличия поручения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z140" w:id="92"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Президента Республики Казахстан, а также Руководителя Администрации Президента Республики Казахстан, Премьер-Министра Республики Казахстан и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z141" w:id="93"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) первого руководителя уполномоченного органа в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z142" w:id="94"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявления массовых инфекционных и неинфекционных заболеваний (отравлений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z143" w:id="95"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необходимости оценки готовности интернатных организаций, организаций образования, санаторно-курортных и оздоровительных организаций для детей к оказанию услуг до начала их оказания и в период их оказания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z144" w:id="96"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необходимости оценки своевременного проведения санитарно-профилактических и санитарно-противоэпидемических мероприятий в организациях здравоохранения, оказывающих медицинские услуги детям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z145" w:id="97"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В решении о проведении мониторинга указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z146" w:id="98"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вид деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z147" w:id="99"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предмет мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z148" w:id="100"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) территория, на которую назначается мониторинг (Республика Казахстан или отдельные ее административно-территориальные единицы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z149" w:id="101"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) период осуществления мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z150" w:id="102"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При выявлении на объекте особого контроля и надзора массовых инфекционных и неинфекционных заболеваний (отравлений) мониторинг назначается в отношении объектов особого контроля и надзора, оказывающих аналогичные услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z151" w:id="103"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Территориальные подразделения на основании решения о проведении мониторинга обязаны провести мониторинг в период, установленный в данном решении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z152" w:id="104"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Срок проведения мониторинга не должен превышать десять рабочих дней и может быть продлен в соответствии с пунктом 6 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z153" w:id="105"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Началом проведения мониторинга считается дата вручения субъекту особого контроля и надзора (руководителю юридического лица либо его уполномоченному лицу, физическому лицу) копии решения о проведении мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z154" w:id="106"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Срок проведения мониторинга может быть продлен на десять рабочих дней на основании решения руководителя территориального подразделения (либо лица, исполняющего его обязанности) в случае необходимости получения результатов лабораторных исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z155" w:id="107"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В рамках одного решения о проведении мониторинга объект особого контроля и надзора подлежит мониторингу не более одного раза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z156" w:id="108"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статья 51-5. Акт о назначении проверки, продлении сроков проверки субъекта (объекта) особого контроля и надзора, решение о проведении мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z157" w:id="109"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проверка субъектов (объектов) особого контроля и надзора проводится на основании акта территориального подразделения о назначении проверки субъектов (объектов) особого контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z158" w:id="110"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. До начала проверки или мониторинга акты о назначении проверок, копия решения о проведении мониторинга, акты о продлении их сроков подлежат регистрации путем их представления территориальными подразделениями в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z159" w:id="111"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация проверки или мониторинга в государственном органе, осуществляющем в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, осуществляется в порядке, определяемом Генеральной прокуратурой Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z160" w:id="112"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Началом проведения проверки считается дата вручения субъекту особого контроля и надзора (руководителю юридического лица либо его уполномоченному лицу, физическому лицу) акта о назначении проверки субъекта (объекта) особого контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z161" w:id="113"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Акт о назначении проверки, копия решения о проведении мониторинга, дополнительный акт о продлении сроков проверки субъектов (объектов) особого контроля и надзора, решение о продлении срока мониторинга на объекте особого контроля и надзора составляются и вручаются на бумажном носителе или в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z162" w:id="114"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. На бумажном носителе акт о назначении проверки, дополнительный акт о продлении сроков проверки субъектов (объектов) особого контроля и надзора составляются в двух экземплярах. Первый экземпляр вручается субъекту особого контроля и надзора (руководителю юридического лица либо его уполномоченному лицу, физическому лицу), второй экземпляр, на котором субъект особого контроля и надзора (руководитель юридического лица либо его уполномоченное лицо, физическое лицо) расписывается в их получении, остается у территориального подразделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z163" w:id="115"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На бумажном носителе копия решения о проведении мониторинга и решение о продлении срока мониторинга на объекте особого контроля и надзора вручаются субъекту особого контроля и надзора (руководителю юридического лица либо его уполномоченному лицу, физическому лицу) под роспись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z164" w:id="116"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Акт о назначении проверки, копия решения о проведении мониторинга, дополнительный акт о продлении сроков проверки субъектов (объектов) особого контроля и надзора, решение о продлении срока мониторинга на объекте особого контроля и надзора в электронной форме вручаются субъекту особого контроля и надзора (руководителю юридического лица либо его уполномоченному лицу, физическому лицу) посредством веб-портала "электронного правительства" или информационных систем государственного органа, осуществляющего в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, или направления на адрес электронной почты, если он указан субъектом особого контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z165" w:id="117"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Должностные лица территориального подразделения, прибывшие на проверку или мониторинг, обязаны предъявить субъекту особого контроля и надзора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z166" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акт о назначении проверки субъекта (объекта) особого контроля и надзора или копию решения о проведении мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z167" w:id="119"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z167" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) служебное удостоверение либо идентификационную карту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z168" w:id="120"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z168" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при необходимости – разрешение компетентного органа на посещение режимных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В случаях отказа в принятии акта о назначении проверки субъекта (объекта) особого контроля и надзора, копии решения о проведении мониторинга, воспрепятствования доступу должностного лица территориального подразделения, осуществляющего проверку или мониторинг, к материалам, необходимым для проведения проверки или мониторинга, составляется протокол об административном правонарушении, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="121"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол подписывается должностным лицом территориального подразделения, осуществляющим проверку или мониторинг, и руководителем юридического лица либо его уполномоченным лицом, физическим лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z171" w:id="122"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель юридического лица либо его уполномоченное лицо, физическое лицо вправе отказаться от подписания протокола, дав письменное объяснение причины отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z172" w:id="123"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Отказ от получения акта о назначении проверки или копии решения о проведении мониторинга, дополнительных актов о продлении их сроков не является основанием для отмены проверки субъекта (объекта) особого контроля и надзора или мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z173" w:id="124"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Проверка может проводиться только тем должностным лицом (лицами), которое (которые) указано (указаны) в акте о назначении проверки субъекта (объекта) особого контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z174" w:id="125"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z174" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Состав должностных лиц, проводящих проверку, может изменяться по решению территориального подразделения, о чем субъект особого контроля и надзора и государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, уведомляются в течение следующего рабочего дня с начала участия в проверке лиц, не указанных в акте о назначении проверки, с указанием причины замены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z175" w:id="126"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z175" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статья 51-6. Сроки проведения проверки субъекта (объекта) особого контроля и надзора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z176" w:id="127"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z176" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сроки проведения проверки устанавливаются с учетом объема предстоящих работ, а также поставленных задач и не должны превышать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z177" w:id="128"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z177" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при проведении плановой проверки – пятнадцать рабочих дней с даты вручения акта о назначении проверки и с продлением на срок до пятнадцати рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z178" w:id="129"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z178" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при проведении внеплановой проверки – десять рабочих дней с даты вручения акта о назначении проверки и с продлением на срок до десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z179" w:id="130"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z179" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сроки проведения проверки могут быть продлены на сроки, определенные пунктом 1 настоящей статьи, руководителем территориального подразделения (либо лицом, исполняющим его обязанности) только в случае необходимости получения результатов лабораторных исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z180" w:id="131"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z180" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае продления сроков проведения проверки территориальное подразделение оформляет дополнительный акт, в котором указываются номер и дата регистрации предыдущего акта о назначении проверки и причина продления, с его направлением в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z181" w:id="132"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z181" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления сроков проведения проверки территориальное подразделение в обязательном порядке уведомляет об этом субъект особого контроля и надзора (руководителя юридического лица либо его уполномоченное лицо, физическое лицо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z182" w:id="133"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z182" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уведомление о продлении сроков проведения проверки направляется территориальным подразделением за один рабочий день до окончания сроков проверки посредством веб-портала "электронного правительства" или информационных систем государственного органа, осуществляющего в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, на адрес электронной почты, если он указан субъектом особого контроля и надзора, или иным доступным способом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z183" w:id="134"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z183" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статья 51-7. Порядок оформления результатов проверки и мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z184" w:id="135"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z184" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. По результатам проверки и мониторинга должностным лицом территориального подразделения составляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z185" w:id="136"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z185" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акт о результатах проверки или мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z186" w:id="137"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z186" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предписание об устранении выявленных нарушений в случаях выявления нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z187" w:id="138"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z187" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По каждому акту о результатах проверки или мониторинга, в ходе проведения которых были выявлены нарушения, может быть выдано только одно предписание об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z188" w:id="139"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z188" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. К акту о результатах проверки или мониторинга прилагаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z189" w:id="140"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z189" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предписание об устранении выявленных нарушений в случае выявления нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z190" w:id="141"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z190" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) акты отбора проб (образцов) продукции (товара), сырья, компонентов природной среды, направления лиц на обследования, протоколы (заключения) лабораторных и (или) инструментальных исследований, замеров и другие документы или их копии, связанные с результатами проверки или мониторинга (при их наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z191" w:id="142"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z191" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сроки исполнения предписания об устранении выявленных нарушений определяются с учетом обстоятельств, оказывающих влияние на реальную возможность его исполнения, но не менее десяти календарных дней со дня вручения предписания об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z192" w:id="143"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z192" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При определении сроков исполнения предписания об устранении выявленных нарушений учитываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z193" w:id="144"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z193" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие у субъекта особого контроля и надзора организационных, технических и финансовых возможностей по устранению нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z194" w:id="145"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z194" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) особенности технического состояния используемых производственных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z195" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сроки получения соответствующего разрешения или подачи уведомления, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", а также иных обязательных заключений, согласований и других документов, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="146"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z196" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Субъект особого контроля и надзора в случае необходимости дополнительных временных и (или) финансовых затрат не позднее трех рабочих дней со дня вручения ему акта о результатах проверки или мониторинга и предписания об устранении выявленных нарушений вправе обратиться в территориальное подразделение с заявлением о продлении сроков устранения выявленных нарушений, за исключением нарушений требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения, являющихся основанием для применения мер оперативного реагирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z197" w:id="147"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z197" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В заявлении субъект особого контроля и надзора обязан изложить меры, которые будут приняты по устранению выявленных нарушений, и объективные причины продления сроков их устранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z198" w:id="148"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z198" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Территориальное подразделение в течение трех рабочих дней со дня получения заявления о продлении сроков устранения выявленных нарушений с учетом изложенных в заявлении доводов принимает решение о продлении сроков устранения выявленных нарушений или об отказе в продлении сроков с мотивированным обоснованием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z199" w:id="149"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z199" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Акт о результатах проверки или мониторинга, предписание об устранении выявленных нарушений составляются и вручаются на бумажном носителе или в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z200" w:id="150"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z200" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Акт о результатах проверки или мониторинга, предписание об устранении выявленных нарушений на бумажном носителе составляются в двух экземплярах. Первый экземпляр вручается субъекту особого контроля и надзора (руководителю юридического лица либо его уполномоченному лицу, физическому лицу), второй экземпляр, на котором субъект особого контроля и надзора (руководитель юридического лица либо его уполномоченное лицо, физическое лицо) расписывается в их получении, остается у территориального подразделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z201" w:id="151"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z201" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Акт о результатах проверки или мониторинга, предписание об устранении выявленных нарушений в электронной форме вручаются субъекту особого контроля и надзора (руководителю юридического лица либо его уполномоченному лицу, физическому лицу) посредством веб-портала "электронного правительства" или информационных систем государственного органа, осуществляющего в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, или направления на адрес электронной почты, если он указан субъектом особого контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z202" w:id="152"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z202" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Акт о результатах проверки или мониторинга, предписание об устранении выявленных нарушений направляются территориальным подразделением в электронной форме в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z203" w:id="153"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z203" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Завершением срока проверки или мониторинга считается день вручения субъекту особого контроля и надзора акта о результатах проверки или мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z204" w:id="154"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z204" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае наличия замечаний и (или) возражений по результатам проверки или мониторинга руководитель субъекта особого контроля и надзора либо его представитель излагает замечания и (или) возражения в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z205" w:id="155"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z205" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Замечания и (или) возражения прилагаются к акту о результатах проверки или мониторинга, о чем в акте делается соответствующая отметка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z206" w:id="156"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z206" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае отсутствия нарушений требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения при проведении проверки или мониторинга в акте об их результатах производится соответствующая запись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z207" w:id="157"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z207" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В течение срока устранения выявленных нарушений, указанных в предписании об устранении выявленных нарушений, субъект особого контроля и надзора обязан предоставить в территориальное подразделение информацию об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z208" w:id="158"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z208" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае непредоставления информации об устранении выявленных нарушений или неустранения нарушений территориальное подразделение назначает внеплановую проверку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z209" w:id="159"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z209" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае установления в рамках внеплановой проверки нарушений требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения применяются меры ответственности, установленные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z210" w:id="160"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z210" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае устранения выявленных нарушений в сроки, указанные в предписании об устранении выявленных нарушений, субъект особого контроля и надзора обязан предоставить в территориальное подразделение исчерпывающую информацию об устранении выявленных нарушений с подробным описанием порядка и способов устранения нарушений. К предоставленной информации об устранении выявленных нарушений субъект контроля и надзора прилагает (при необходимости) материалы, доказывающие факт устранения нарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z211" w:id="161"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z211" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае проведение внеплановой проверки не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z212" w:id="162"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z212" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статья 51-8. Недействительность проверки или мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z213" w:id="163"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z213" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проверка признается недействительной при наличии одного из следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z214" w:id="164"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z214" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствие оснований для проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z215" w:id="165"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z215" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствие акта о назначении проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z216" w:id="166"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z216" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нарушение периодичности проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z217" w:id="167"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z217" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) непредставление субъекту особого контроля и надзора акта о назначении проверки и (или) продлении ее сроков (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z218" w:id="168"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z218" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) назначение проверки по вопросам, не входящим в компетенцию территориального подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z219" w:id="169"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z219" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проведение проверки без направления в установленные сроки акта о назначении проверки и (или) продлении ее сроков (при наличии) в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z220" w:id="170"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z220" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нарушение сроков проведения проверки, предусмотренных настоящим параграфом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z221" w:id="171"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z221" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мониторинг признается недействительным при наличии одного из следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z222" w:id="172"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z222" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствие оснований для проведения мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z223" w:id="173"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z223" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) контроль требований, не входящих в компетенцию территориального подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z224" w:id="174"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z224" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) непредставление субъекту особого контроля и надзора копии решения о проведении мониторинга и (или) решения о продлении срока мониторинга (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z225" w:id="175"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z225" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение мониторинга по вопросам, выходящим за рамки предмета мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z226" w:id="176"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z226" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нарушение сроков проведения мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z227" w:id="177"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z227" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Акты о назначении, продлении сроков, результатах проверки или мониторинга, предписание об устранении выявленных нарушений по итогам проверки или мониторинга, признанных недействительными, не могут являться доказательством нарушения субъектами особого контроля и надзора требований нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z228" w:id="178"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z228" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Признание проверки или мониторинга недействительными является основанием для отмены вышестоящим государственным органом или судом акта по результатам данной проверки или мониторинга, предписания об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z229" w:id="179"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z229" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Рассмотрение вышестоящим государственным органом заявления субъекта особого контроля и надзора об отмене актов о назначении, продлении сроков, результатах проверки или мониторинга, предписания об устранении выявленных нарушений в связи с недействительностью проверки или мониторинга осуществляется в течение десяти рабочих дней со дня подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z230" w:id="180"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z230" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение установленного срока рассмотрения такого заявления решается в пользу субъекта особого контроля и надзора.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z231" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 82 дополнить словами "с учетом требований, предусмотренных статьей 45 настоящего Кодекса";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z232" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 2-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="181"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z233" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-1. В случае угрозы возникновения, распространения инфекционных, паразитарных заболеваний, отравлений постановлениями главных государственных санитарных врачей для субъектов (объектов) контроля и надзора определяются обязательные для исполнения санитарно-противоэпидемические, санитарно-профилактические мероприятия без посещения субъекта (объекта) контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z234" w:id="182"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z234" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка исполнения постановлений главных государственных санитарных врачей субъектами особого контроля и надзора осуществляется в порядке, предусмотренном параграфом 2-1 главы 5 настоящего Кодекса.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z235" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетный кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 15 марта 2025 года:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z236" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 31:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="183"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z237" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац пятый после слова "детей" дополнить словами ", а также детей, проходящих углубленную допризывную подготовку,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z238" w:id="184"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z238" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац шестой после слова "олимпиад" дополнить словами ", соревнований по начальной военной подготовке";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z239" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 32:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="185"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z240" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац одиннадцатый после слова "детей" дополнить словами ", а также детей, проходящих углубленную допризывную подготовку,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z241" w:id="186"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z241" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац двенадцатый после слова "олимпиад" дополнить словами ", соревнований по начальной военной подготовке".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z242" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 11 июля 1997 года "О языках в Республике Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z243" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 25-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7333,354 +6681,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 1-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="187"/>
+    <w:bookmarkStart w:name="z245" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1) согласование частным организациям образования присвоения имен личностей и их переименования;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z246" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "а также уточнению и изменению транскрипции их наименований после согласования с Республиканской ономастической комиссией" заменить словами "уточнению и изменению транскрипции их наименований после согласования с Республиканской ономастической комиссией, а также согласование частным организациям образования присвоения имен личностей и их переименования.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z247" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 8 августа 2002 года "О правах ребенка в Республике Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z248" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 дополнить подпунктами 6-1) и 6-2) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="188"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z249" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6-1) осуществление государственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z250" w:id="189"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z250" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-2) возбуждение и рассмотрение дел об административных правонарушениях, а также наложение административных взысканий в порядке, установленном Кодексом Республики Казахстан об административных правонарушениях;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z251" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 28-2:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="190"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z252" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части первой:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7693,106 +6977,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "10) лицо, имеющее или имевшее судимость, подвергающееся или подвергавшееся уголовному преследованию (за исключением лиц, уголовное преследование в отношении которых прекращено на основании пунктов 1) и 2) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан);";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7805,70 +7073,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="191"/>
+    <w:bookmarkStart w:name="z256" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12) лицо, находящееся на динамическом наблюдении в организациях, оказывающих медицинскую помощь в области психического здоровья;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7881,164 +7149,131 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="192"/>
+    <w:bookmarkStart w:name="z258" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части второй слова ", 12) и 13)" заменить словами "и 12)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z259" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) подпункт 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47-3 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="193"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z260" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) находящиеся на динамическом наблюдении в организациях, оказывающих медицинскую помощь в области психического здоровья.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z261" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8073,206 +7308,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 52 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="194"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z262" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Субъектами государственного контроля в области защиты прав ребенка являются организации образования и организации, осуществляющие функции по защите прав ребенка, независимо от типа, формы собственности и ведомственной подчиненности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z263" w:id="195"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z263" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственный контроль в области защиты прав ребенка осуществляется в форме плановой и внеплановой проверки в отношении субъектов (объектов) контроля, финансируемых из государственного бюджета на питание, проживание, медицинскую помощь, образование, воспитание, оздоровление детей, в соответствии с настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z264" w:id="196"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z264" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственный контроль в области защиты прав ребенка осуществляется в форме профилактического контроля без посещения субъекта (объекта) контроля, профилактического контроля с посещением субъекта (объекта) контроля и внеплановой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z265" w:id="197"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z265" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Профилактический контроль с посещением субъекта (объекта) контроля и внеплановая проверка осуществляются в соответствии с Предпринимательским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z266" w:id="198"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z266" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Профилактический контроль без посещения субъекта (объекта) контроля осуществляется в соответствии с Предпринимательским кодексом Республики Казахстан и настоящим Законом.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z267" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 52-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8285,210 +7505,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктами 13), 14), 15), 16), 17), 18), 19) и 20) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="199"/>
+    <w:bookmarkStart w:name="z269" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13) созданию для лиц (детей) с особыми образовательными потребностями специальных условий для получения образования в организациях образования, доступности зданий, сооружений и помещений организаций образования в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z270" w:id="200"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z270" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обеспечению обследования психического здоровья детей и подростков и оказанию психолого-медико-педагогической консультативной помощи в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z271" w:id="201"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z271" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) соблюдению порядка назначения на должности, освобождения от должностей первых руководителей и педагогов организаций образования для детей-сирот и детей, оставшихся без попечения родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z272" w:id="202"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z272" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) обеспечению реабилитации и социальной адаптации детей и подростков с проблемами в развитии в специальных организациях образования в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z273" w:id="203"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z273" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществлению государственного обеспечения детей-сирот, детей, оставшихся без попечения родителей, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z274" w:id="204"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z274" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) организации бесплатного и льготного питания отдельных категорий обучающихся и воспитанников в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z275" w:id="205"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z275" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) обеспечению функционирования центров адаптации несовершеннолетних и центров поддержки детей, нуждающихся в специальных социальных услугах, в соответствии с порядком и условиями, которые определены уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z276" w:id="206"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z276" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) организации бесплатного подвоза обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе в порядке, установленном законодательством Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8501,210 +7721,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктами 18), 19), 20), 21), 22), 23), 24) и 25) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="207"/>
+    <w:bookmarkStart w:name="z278" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18) созданию для лиц (детей) с особыми образовательными потребностями специальных условий для получения образования в организациях образования, доступности зданий, сооружений и помещений организаций образования в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z279" w:id="208"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z279" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) обеспечению обследования психического здоровья детей и подростков и оказанию психолого-медико-педагогической консультативной помощи в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z280" w:id="209"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z280" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) соблюдению порядка назначения на должности, освобождения от должностей первых руководителей и педагогов организаций образования для детей-сирот и детей, оставшихся без попечения родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z281" w:id="210"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z281" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) обеспечению реабилитации и социальной адаптации детей и подростков с проблемами в развитии в специальных организациях образования в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z282" w:id="211"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z282" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществлению государственного обеспечения детей-сирот, детей, оставшихся без попечения родителей, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z283" w:id="212"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z283" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) организации бесплатного и льготного питания отдельных категорий обучающихся и воспитанников в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z284" w:id="213"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z284" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) обеспечению функционирования центров адаптации несовершеннолетних и центров поддержки детей, нуждающихся в специальных социальных услугах, в соответствии с порядком и условиями, которые определены уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z285" w:id="214"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z285" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) осуществлению обязательного трудоустройства и обеспечению жилищем детей-сирот, детей, оставшихся без попечения родителей, в соответствии с законодательством Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8717,3302 +7937,3190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктами 14), 15), 16 и 17) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="215"/>
+    <w:bookmarkStart w:name="z287" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14) созданию для лиц (детей) с особыми образовательными потребностями специальных условий для получения образования в организациях образования, доступности зданий, сооружений и помещений организаций образования в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z288" w:id="216"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z288" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) осуществлению государственного обеспечения детей-сирот, детей, оставшихся без попечения родителей, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z289" w:id="217"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z289" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организации бесплатного и льготного питания отдельных категорий обучающихся и воспитанников в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z290" w:id="218"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z290" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществлению обязательного трудоустройства и обеспечению жилищем детей-сирот, детей, оставшихся без попечения родителей, в соответствии с законодательством Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z291" w:id="219"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z291" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дополнить статьей 52-4 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z292" w:id="220"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z292" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 52-4. Порядок проведения государственного контроля в отношении организаций образования и организаций, осуществляющих функции по защите прав ребенка, финансируемых из государственного бюджета на питание, проживание, медицинскую помощь, образование, воспитание, оздоровление детей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z293" w:id="221"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z293" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль в области защиты прав ребенка (далее – государственный контроль) в отношении организаций образования и организаций, осуществляющих функции по защите прав ребенка, финансируемых из государственного бюджета на питание, проживание, медицинскую помощь, образование, воспитание, оздоровление детей (далее – субъекты (объекты) государственного контроля), осуществляется в форме плановых и внеплановых проверок с посещением субъекта (объекта) государственного контроля на предмет соблюдения требований законодательства Республики Казахстан о правах ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z294" w:id="222"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z294" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Плановой проверкой является проверка, назначаемая уполномоченным органом в области защиты прав детей Республики Казахстан в отношении субъектов (объектов) государственного контроля на основе системы оценки и управления рисками, по результатам анализа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z295" w:id="223"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z295" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предыдущего государственного контроля в области защиты прав ребенка в соответствии с Предпринимательским кодексом Республики Казахстан и настоящим Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z296" w:id="224"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z296" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мониторинга отчетности и сведений, представляемых субъектами государственного контроля, в том числе посредством информационной системы "Национальная образовательная база данных" и Республиканского банка данных детей-сирот, детей, оставшихся без попечения родителей, и лиц, желающих принять детей на воспитание в свои семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z297" w:id="225"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z297" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) данных интернет-ресурсов государственных органов, организаций образования и организаций, осуществляющих функции по защите прав ребенка, и иных открытых источников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z298" w:id="226"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z298" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) количества подтвержденных обращений, поступивших от физических или юридических лиц, государственных органов в течение одного календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z299" w:id="227"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z299" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Система оценки и управления рисками ведется с использованием информационной системы оценки и управления рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z300" w:id="228"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z300" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) государственного контроля, в отношении которых осуществляется государственный контроль, не должен превышать пять процентов от общего количества таких субъектов (объектов) государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z301" w:id="229"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z301" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный орган в области защиты прав детей Республики Казахстан для целей управления рисками при осуществлении государственного контроля в форме плановой проверки относит субъекты (объекты) государственного контроля к одной из следующих степеней риска:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z302" w:id="230"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z302" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высокий риск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z303" w:id="231"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z303" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) средний риск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z304" w:id="232"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z304" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) низкий риск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z305" w:id="233"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z305" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для субъектов (объектов), отнесенных к высокой степени риска, кратность проведения плановой проверки определяется не чаще одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z306" w:id="234"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z306" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для субъектов (объектов), отнесенных к средней степени риска, кратность проведения плановой проверки определяется не чаще одного раза в два года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z307" w:id="235"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z307" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для субъектов (объектов), отнесенных к низкой степени риска, кратность проведения плановой проверки определяется не чаще одного раза в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z308" w:id="236"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z308" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критерии оценки степени риска и проверочные листы, применяемые для проведения плановой проверки, утверждаются уполномоченным органом в области защиты прав детей Республики Казахстан и размещаются на его интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z309" w:id="237"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z309" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основанием для назначения плановой проверки субъекта (объекта) государственного контроля является годовой список плановых проверок (далее – годовой список проверок).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z310" w:id="238"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z310" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Годовой список проверок формируется в информационной системе оценки и управления рисками в автоматическом режиме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z311" w:id="239"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z311" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области защиты прав детей Республики Казахстан размещает годовой список проверок на своем интернет-ресурсе в срок до 25 декабря года, предшествующего году проведения плановых проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z312" w:id="240"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z312" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии автоматизированной информационной системы оценки и управления рисками годовой список проверок утверждается первым руководителем уполномоченного органа в области защиты прав детей Республики Казахстан в сроки, установленные частью третьей настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z313" w:id="241"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z313" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение изменений и дополнений в перечень плановых проверок осуществляется в случаях ликвидации, реорганизации, изменения наименования, перераспределения полномочий между субъектами государственного контроля, а также возникновения чрезвычайных ситуаций природного и техногенного характера, введения режима чрезвычайного положения, возникновения или угрозы возникновения распространения эпидемии, очагов карантинных объектов и особо опасных вредных организмов, инфекционных, паразитарных заболеваний, отравлений, радиационных аварий и связанных с ними ограничений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z314" w:id="242"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z314" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наступлении вышеуказанных случаев плановая проверка может быть продлена, приостановлена и возобновлена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z315" w:id="243"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z315" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Плановые проверки проводятся на основании акта о назначении проверки согласно годовому списку проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z316" w:id="244"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z316" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Основаниями внеплановой проверки субъектов (объектов) государственного контроля являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z317" w:id="245"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z317" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контроль исполнения предписаний об устранении выявленных нарушений в результате государственного контроля, если субъект государственного контроля более одного раза не предоставил информацию об устранении выявленных нарушений и (или) не устранил нарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z318" w:id="246"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z318" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращения физических и юридических лиц по нарушениям требований законодательства Республики Казахстан о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z319" w:id="247"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z319" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требования прокурора по конкретным фактам нарушения требований законодательства Республики Казахстан о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z320" w:id="248"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z320" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обращения государственных органов по конкретным фактам нарушения требований законодательства Республики Казахстан о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z321" w:id="249"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z321" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) публикации и сообщения в масс-медиа по конкретным фактам нарушения требований законодательства Республики Казахстан о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z322" w:id="250"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z322" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) поручение органа уголовного преследования по основаниям, предусмотренным Уголовно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z323" w:id="251"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z323" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеплановые проверки не проводятся в случаях анонимных обращений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z324" w:id="252"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z324" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уполномоченный орган в области защиты прав детей Республики Казахстан обязан уведомить в письменном виде субъекта государственного контроля о начале проведения плановой проверки не менее чем за тридцать календарных дней до начала проверки с указанием даты ее начала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z325" w:id="253"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z325" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеплановая проверка проводится без уведомления субъекта государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z326" w:id="254"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z326" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Началом проведения проверки считается дата вручения субъекту государственного контроля акта о назначении проверки, зарегистрированного в государственном органе, осуществляющем в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, с указанием сроков и предмета проведения проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z327" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях отказа в принятии акта о назначении проверки, а также воспрепятствования доступу должностного лица уполномоченного органа в области защиты прав детей Республики Казахстан к материалам, необходимым для проведения проверки, составляется протокол об административном правонарушении, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="255"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z328" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол подписывается должностным лицом уполномоченного органа в области защиты прав детей Республики Казахстан, осуществляющим государственный контроль, и руководителем субъекта государственного контроля, а в случае его отсутствия – замещающим лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z329" w:id="256"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z329" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта государственного контроля, а в случае его отсутствия замещающее лицо вправе отказаться от подписания протокола, дав письменное объяснение причины отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z330" w:id="257"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z330" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ от получения акта о назначении проверки не является основанием для отмены проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z331" w:id="258"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z331" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка может проводиться только тем должностным лицом (лицами), которое (которые) указано (указаны) в акте о назначении проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z332" w:id="259"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z332" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Акт о назначении проверки, дополнительный акт о продлении сроков проверки регистрируются до начала проверки путем их представления в электронной форме территориальному органу государственного органа, осуществляющему в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, по месту нахождения субъекта (объекта) государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z333" w:id="260"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z333" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В акте о назначении проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z334" w:id="261"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z334" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) номер и дата акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z335" w:id="262"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z335" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z336" w:id="263"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z336" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица (лиц), уполномоченного (уполномоченных) на проведение проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z337" w:id="264"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z337" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения о специалистах, консультантах и экспертах, привлекаемых для проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z338" w:id="265"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z338" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование субъекта (объекта) государственного контроля, его место нахождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z339" w:id="266"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z339" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предмет назначенной проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z340" w:id="267"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z340" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) срок проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z341" w:id="268"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z341" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) основания проведения проверки, в том числе нормативные правовые акты Республики Казахстан, обязательные требования которых подлежат проверке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z342" w:id="269"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z342" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) период проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z343" w:id="270"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z343" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) права и обязанности субъекта проверки, предусмотренные пунктом 21 настоящей статьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z344" w:id="271"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z344" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) подпись лица, уполномоченного подписывать акты, и печать государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z345" w:id="272"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z345" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) подпись руководителя субъекта государственного контроля, а в случае его отсутствия – замещающего лица о получении или об отказе в получении акта о назначении проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z346" w:id="273"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z346" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок регистрации актов о назначении проверки, дополнительных актов о продлении сроков проверки, отказа в их регистрации и отмены, уведомлений о приостановлении, возобновлении, продлении сроков проверки, об изменении состава участников и представлении информационных учетных документов о проверке и ее результатах определяется Генеральной прокуратурой Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z347" w:id="274"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z347" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сроки проведения проверок устанавливаются с учетом объема предстоящих работ, а также поставленных задач и не должны превышать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z348" w:id="275"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z348" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при проведении плановых проверок – пятнадцать рабочих дней и с продлением на срок не более пятнадцати рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z349" w:id="276"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z349" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при проведении внеплановых проверок – десять рабочих дней и с продлением на срок до десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z350" w:id="277"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z350" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости направления запроса в государственные органы, а также в связи со значительным объемом проверки срок проведения проверки может быть продлен только один раз руководителем уполномоченного органа в области защиты прав детей Республики Казахстан на срок, предусмотренный частью первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z351" w:id="278"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z351" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления сроков проверки уполномоченный орган в области защиты прав детей Республики Казахстан оформляет дополнительный акт о продлении сроков проверки с регистрацией в государственном органе, осуществляющем в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, в котором указываются номер и дата регистрации предыдущего акта о назначении проверки и причина их продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z352" w:id="279"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z352" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления сроков проверки уполномоченный орган в области защиты прав детей Республики Казахстан в обязательном порядке оформляет дополнительный акт о продлении сроков проверки и уведомляет об этом субъект государственного контроля за один рабочий день до продления проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z353" w:id="280"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z353" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о продлении сроков проверки направляется в форме заказного почтового отправления с уведомлением о вручении либо посредством электронного документа, удостоверенного посредством электронной цифровой подписи, по адресу электронной почты субъекта государственного контроля, если такой адрес ранее был представлен данным субъектом государственного контроля в уполномоченный орган в области защиты прав детей Республики Казахстан, или иным доступным способом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z354" w:id="281"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z354" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Проверки осуществляются в рабочее время, установленное регламентом работы субъектов (объектов) государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z355" w:id="282"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z355" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностные лица уполномоченного органа в области защиты прав детей Республики Казахстан, прибывшие на проверку, обязаны предъявить субъекту государственного контроля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z356" w:id="283"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z356" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акт о назначении проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z357" w:id="284"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z357" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) служебное удостоверение либо идентификационную карту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z358" w:id="285"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z358" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. По результатам проверки должностным лицом уполномоченного органа в области защиты прав детей Республики Казахстан составляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z359" w:id="286"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z359" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акт о результатах проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z360" w:id="287"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z360" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предписание об устранении выявленных нарушений в случаях выявления нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z361" w:id="288"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z361" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К акту о результатах проверки при необходимости прилагаются копии документов, связанных с результатами проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z362" w:id="289"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z362" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В акте о результатах проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z363" w:id="290"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z363" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дата, время и место составления акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z364" w:id="291"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z364" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z365" w:id="292"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z365" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дата и номер акта о назначении проверки, на основании которого проведена проверка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z366" w:id="293"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z366" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица (лиц), проводившего (проводивших) проверку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z367" w:id="294"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z367" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование субъекта государственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z368" w:id="295"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z368" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дата, место и период проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z369" w:id="296"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z369" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вид и предмет проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z370" w:id="297"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z370" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сведения о результатах проверки, в том числе о выявленных нарушениях, об их характере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z371" w:id="298"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z371" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) требования об устранении выявленных нарушений с указанием срока исполнения требований и принятия мер в отношении лиц, допустивших нарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z372" w:id="299"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z372" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сведения об ознакомлении или отказе в ознакомлении с актом руководителя субъекта государственного контроля, а в случае его отсутствия – замещающего лица, а также лиц, присутствовавших при проведении проверки, их подписи или отказ от подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z373" w:id="300"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z373" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) подпись должностного лица (лиц), проводившего (проводивших) проверку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z374" w:id="301"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z374" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. По выявленным в результате проверки нарушениям субъекту государственного контроля выдается предписание об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z375" w:id="302"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z375" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В предписании об устранении выявленных нарушений указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z376" w:id="303"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z376" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дата, время и место составления предписания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z377" w:id="304"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z377" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z378" w:id="305"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z378" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица (лиц), проводившего (проводивших) проверку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z379" w:id="306"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z379" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование субъекта государственного контроля, а также должность, фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) руководителя субъекта государственного контроля, а в случае его отсутствия – замещающего лица, присутствовавшего при проведении проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z380" w:id="307"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z380" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дата, место и период проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z381" w:id="308"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z381" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) перечень выявленных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z382" w:id="309"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z382" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) указания по устранению выявленных нарушений с указанием сроков их устранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z383" w:id="310"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z383" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сведения об ознакомлении или отказе в ознакомлении с предписанием руководителя субъекта государственного контроля, а в случае его отсутствия – замещающего лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z384" w:id="311"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z384" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) подпись должностного лица (лиц), проводившего (проводивших) проверку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z385" w:id="312"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z385" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае наличия замечаний и (или) возражений по результатам проверки руководитель субъекта государственного контроля, а в случае его отсутствия замещающее лицо излагает их в письменном виде в течение одного рабочего дня после получения предписания об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z386" w:id="313"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z386" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Замечания и (или) возражения прилагаются к акту о результатах проверки, о чем делается соответствующая отметка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z387" w:id="314"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z387" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа от принятия акта о результатах проверки составляется акт, который подписывается должностными лицами, осуществляющими проверку, и руководителем субъекта государственного контроля, а в случае его отсутствия – замещающим лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z388" w:id="315"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z388" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта государственного контроля, а в случае его отсутствия замещающее лицо вправе отказаться от подписания акта, дав письменное объяснение о причине отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z389" w:id="316"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z389" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый экземпляр акта о результатах проверки с копиями приложений на бумажном носителе под роспись или в электронной форме вручается руководителю субъекта государственного контроля, а в случае его отсутствия – замещающему лицу для ознакомления и принятия мер по устранению выявленных нарушений, второй экземпляр в электронной форме сдается в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, и его территориальные органы, третий экземпляр остается у уполномоченного органа в области защиты прав детей Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z390" w:id="317"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z390" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сроки исполнения предписания об устранении выявленных нарушений определяются с учетом обстоятельств, оказывающих влияние на реальную возможность его исполнения, но не менее десяти календарных дней со дня вручения предписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z391" w:id="318"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z391" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект государственного контроля по нарушениям, указанным в предписании об устранении выявленных нарушений, в срок не позднее трех рабочих дней со дня, следующего за днем его вручения, предоставляет информацию о мерах, которые будут приняты по устранению выявленных нарушений, с указанием сроков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z392" w:id="319"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z392" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. По истечении срока устранения выявленных нарушений, указанных в предписании об устранении выявленных нарушений, субъект государственного контроля в течение срока, установленного в предписании, обязан предоставить в уполномоченный орган в области защиты прав детей Республики Казахстан информацию об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z393" w:id="320"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z393" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае досрочного устранения выявленных нарушений, указанных в предписании об устранении выявленных нарушений, субъект государственного контроля обязан предоставить в уполномоченный орган в области защиты прав детей Республики Казахстан информацию об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z394" w:id="321"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z394" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К предоставленной информации об устранении выявленных нарушений субъект государственного контроля прилагает материалы, доказывающие факт устранения нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z395" w:id="322"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z395" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае непредоставления субъектом государственного контроля в установленный срок информации об исполнении предписания об устранении выявленных нарушений уполномоченный орган в области защиты прав детей Республики Казахстан в течение двух рабочих дней направляет субъекту государственного контроля запрос о необходимости предоставления информации об исполнении предписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z396" w:id="323"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z396" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае повторного непредоставления информации об исполнении предписания об устранении выявленных нарушений уполномоченный орган в области защиты прав детей Республики Казахстан вправе назначить внеплановую проверку в соответствии с подпунктом 1) пункта 6 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z397" w:id="324"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z397" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Завершением срока проверки считается день вручения субъекту государственного контроля акта о результатах плановой или внеплановой проверки не позднее срока окончания проверки, указанного в акте о назначении плановой или внеплановой проверки или дополнительном акте о продлении сроков проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z398" w:id="325"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z398" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Запрещается проведение иных видов проверок, не установленных настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z399" w:id="326"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z399" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Субъекты государственного контроля вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z400" w:id="327"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z400" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не допускать к проверке должностных лиц уполномоченного органа в области защиты прав детей Республики Казахстан, прибывших для проведения проверки на объект, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z401" w:id="328"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z401" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несоблюдения временных интервалов по отношению к предшествующей проверке при назначении плановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z402" w:id="329"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z402" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       превышения либо истечения сроков, указанных в акте о назначении проверки (дополнительном акте о продлении срока (при наличии), не соответствующих срокам, установленным настоящей статьей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z403" w:id="330"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z403" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поручения проведения проверки лицам, не имеющим на то соответствующих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z404" w:id="331"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z404" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продления сроков проверки свыше срока, установленного настоящей статьей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z405" w:id="332"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z405" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствия акта о назначении проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z406" w:id="333"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z406" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не представлять сведения, если они не относятся к предмету проводимой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z407" w:id="334"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z407" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обжаловать акт о результатах проверки уполномоченного органа в области защиты прав детей Республики Казахстан в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z408" w:id="335"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z408" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) фиксировать процесс осуществления проверки, а также отдельные действия должностного лица уполномоченного органа в области защиты прав детей Республики Казахстан, проводимые им в рамках проверки, с помощью средств аудио- и видеотехники, не создавая препятствий деятельности должностного лица, с его уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z409" w:id="336"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z409" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Субъекты государственного контроля обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z410" w:id="337"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z410" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечить беспрепятственный доступ должностных лиц уполномоченного органа в области защиты прав детей Республики Казахстан к территории и помещениям субъекта государственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z411" w:id="338"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z411" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) явиться по вызову должностных лиц уполномоченного органа в области защиты прав детей Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z412" w:id="339"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z412" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представить материалы по запросу уполномоченного органа в области защиты прав детей Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z413" w:id="340"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z413" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) с соблюдением требований по охране коммерческой, налоговой либо иной охраняемой законом тайны представлять должностным лицам уполномоченного органа в области защиты прав детей Республики Казахстан документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с задачами и предметом проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z414" w:id="341"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z414" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сделать отметку о получении акта о результатах проверки в день ее окончания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z415" w:id="342"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z415" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) не допускать внесения изменений и дополнений в проверяемые документы в период осуществления проверки, если иное не предусмотрено настоящим Законом либо иными законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z416" w:id="343"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z416" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в случае получения акта о назначении проверки обеспечить пребывание руководителя субъекта государственного контроля, а в случае его отсутствия – замещающего лица на месте нахождения субъекта государственного контроля в назначенный срок проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z417" w:id="344"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z417" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Проверки субъекта (объекта) государственного контроля признаются недействительными, если они проведены с одним из следующих нарушений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z418" w:id="345"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z418" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствие оснований проведения проверки субъекта (объекта) государственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z419" w:id="346"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z419" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствие уведомления, а равно несоблюдение сроков уведомления о начале проведения проверки или о продлении сроков проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z420" w:id="347"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z420" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствие акта о назначении проверки субъекта (объекта) государственного контроля или дополнительного акта о продлении сроков проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z421" w:id="348"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z421" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нарушение периодичности проведения проверки субъекта (объекта) государственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z422" w:id="349"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z422" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) непредставление субъекту государственного контроля акта о назначении проверки субъекта (объекта) государственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z423" w:id="350"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z423" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) назначение проверки субъекта (объекта) государственного контроля по вопросам, не входящим в его компетенцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z424" w:id="351"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z424" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проведение проверки субъекта (объекта) государственного контроля без направления в установленные сроки акта о назначении проверки в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z425" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 15 декабря 2006 года "О культуре":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z426" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z427" w:id="352"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z427" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z428" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 дополнить подпунктом 14) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z429" w:id="353"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z429" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14) развитие отечественной литературы и книгоиздания.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z430" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 2-2) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z431" w:id="354"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z431" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-2) принимает меры по развитию и сохранению библиотечного фонда в организациях культуры и образования;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z432" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 1-2) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z433" w:id="355"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z433" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-2) принимает меры по сохранению библиотечного фонда;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z434" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 9-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z435" w:id="356"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z435" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 4-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z436" w:id="357"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z436" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-1. Запрещается использование голосовых (вокальных) фонограмм во время проведения концертных зрелищно культурно-массовых мероприятий организаторами, творческими коллективами и исполнителями, за исключением телевизионных записей и в иных местах, специально неприспособленных и непредназначенных для проведения концертных зрелищно культурно-массовых мероприятий.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12025,466 +11133,370 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z438" w:id="358"/>
+    <w:bookmarkStart w:name="z438" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) информировать зрителя об использовании голосовых (вокальных) фонограмм при исполнении музыкальных произведений во время проведения зрелищных культурно-массовых мероприятий в случаях, установленных законодательством Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z439" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 дополнить подпунктом 6) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z440" w:id="359"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z440" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) при любом публичном использовании в масс-медиа или на онлайн-платформах произведений, являющихся объектами авторского права, в случаях и порядке, установленных законами Республики Казахстан, указывать имя автора (авторов).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z441" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) часть вторую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 дополнить подпунктом 12) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z442" w:id="360"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z442" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12) оказание услуг по организации и проведению образовательных и культурных мероприятий с предоставлением помещений библиотеки.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z443" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 29 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z444" w:id="361"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z444" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) информировать зрителя об использовании голосовых (вокальных) фонограмм при исполнении музыкальных произведений в случаях, установленных законодательством Республики Казахстан;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z445" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 27 июля 2007 года "Об образовании":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z446" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z447" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 13-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "именных стипендий" заменить словами "именных стипендий, государственного образовательного заказа на дошкольное воспитание и обучение, подготовку кадров с техническим и профессиональным, послесредним образованием в порядке, определяемом уполномоченным органом в области образования";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12497,334 +11509,270 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 44-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 50-3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z450" w:id="362"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z450" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после слова "обучающихся" дополнить словом "(воспитанников)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z451" w:id="363"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z451" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "лиц (детей)" заменить словами "детей (лиц)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z452" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z453" w:id="364"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z453" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z454" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) подпункт 9) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить словами ", а также соблюдение норм академической честности";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z455" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12949,90 +11897,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 29)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z459" w:id="365"/>
+    <w:bookmarkStart w:name="z459" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после слов "подготовившим их," дополнить словами "победителям международных конкурсов научных проектов, педагогам, подготовившим их,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z460" w:id="366"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z460" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить словами ", победителям международных конкурсов научных проектов, педагогам, подготовившим их";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13045,326 +11993,250 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 37)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z462" w:id="367"/>
+    <w:bookmarkStart w:name="z462" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "37) по согласованию с уполномоченным органом по делам архитектуры, градостроительства и строительства утверждает правила финансирования и проведения строительства, реконструкции, капитального ремонта государственных объектов среднего образования;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z463" w:id="368"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z463" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 42-1), 54-1), 54-2) и 54-3) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z464" w:id="369"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z464" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "42-1) утверждает адаптационную программу для обучающихся первых классов на казахском языке обучения, нуждающихся в дополнительной поддержке языка обучения, а также правила и условия ее внедрения;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-[...77 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z468" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 5-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z469" w:id="373"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z469" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части первой:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z470" w:id="374"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z470" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 7-1), 7-2) и 7-3) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z471" w:id="375"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z471" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7-1) утверждает методику оценки рейтинговых показателей достижений деятельности организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z472" w:id="376"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z472" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2) утверждает правила ранжирования организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z473" w:id="377"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z473" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-3) проводит ранжирование организаций высшего и (или) послевузовского образования на основе методики оценки рейтинговых показателей достижений деятельности организаций высшего и (или) послевузовского образования и правил их ранжирования;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13377,526 +12249,430 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "высшего и" дополнить словом "(или)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z475" w:id="378"/>
+    <w:bookmarkStart w:name="z475" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 17-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z476" w:id="379"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z476" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17-1) утверждает правила деятельности международных и иностранных учебных заведений в Республике Казахстан и (или) их филиалов и формы их сотрудничества;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z477" w:id="380"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z477" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть вторую после цифры "7)," дополнить цифрами "7-1), 7-2), 7-3),";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z478" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 6 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z479" w:id="381"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z479" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Местные исполнительные органы областей, городов республиканского значения и столицы обеспечивают ежегодно финансирование строительства, реконструкции и капитального ремонта государственных объектов организаций среднего образования в объеме, определяемом в соответствии с правилами финансирования и проведения строительства, реконструкции, капитального ремонта государственных объектов среднего образования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z480" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 8-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью четвертой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z481" w:id="382"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z481" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Штатная численность государственных дошкольных организаций, организаций среднего, технического и профессионального, послесреднего образования подлежит размещению на их интернет-ресурсах с соблюдением требований законодательства Республики Казахстан о персональных данных и их защите, доступе к информации.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z482" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 дополнить словами "с учетом результатов ранжирования организаций высшего и (или) послевузовского образования";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z483" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 30 дополнить частью третьей следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z484" w:id="383"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z484" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Выпуск воспитанников, достигших шестилетнего возраста, осуществляется дошкольной организацией в период с 1 июня по 1 августа ежегодно после освоения ими общеобразовательной учебной программы по предшкольной подготовке, за исключением детей с ограниченными возможностями, в соответствии с рекомендациями психолого-медико-педагогической консультации.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z485" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статью 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 1-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z486" w:id="384"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z486" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1. Частные организации образования согласовывают присвоение имен личностей и их переименование с ономастическими комиссиями областей, городов республиканского значения и столицы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z487" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 43-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13909,478 +12685,430 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 5-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z489" w:id="385"/>
+    <w:bookmarkStart w:name="z489" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5-1) осуществление академической и научной деятельности на основе самостоятельно разработанных норм академической честности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z490" w:id="386"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z490" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 5 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z491" w:id="387"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z491" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Уполномоченный орган в области науки и высшего образования по результатам ранжирования организаций высшего и (или) послевузовского образования, проведенного на основе правил ранжирования организаций высшего и (или) послевузовского образования, определяет организации высшего и (или) послевузовского образования, имеющие право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z492" w:id="388"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z492" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) самостоятельно определять структуру образовательных программ высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z493" w:id="389"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z493" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) самостоятельно определять содержание образовательных программ высшего и (или) послевузовского образования не ниже требований соответствующих государственных общеобязательных стандартов образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z494" w:id="390"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z494" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) присуждать степени доктора философии (PhD) и доктора по профилю в соответствии с порядком, определенным уполномоченным органом в области науки и высшего образования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z495" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) в абзаце первом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 9-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 цифры "1), 3), 6), 7)" заменить словами "3), 6) и 7)";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z496" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z497" w:id="391"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z497" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 3) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z498" w:id="392"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z498" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) лицам, поступившим и завершившим обучение в резидентуре на основе государственного образовательного заказа, магистратуре, докторантуре;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z499" w:id="393"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z499" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 7) и 8) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z500" w:id="394"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z500" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) лицам, являющимся получателями государственного пособия, назначаемого и выплачиваемого матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающим ребенка с инвалидностью (детей с инвалидностью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z501" w:id="395"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z501" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) лицам, являющимся получателями государственного пособия, осуществляющим уход за лицом с инвалидностью первой группы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z502" w:id="396"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z502" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить частью второй следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z503" w:id="397"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z503" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Лицам, поступившим и завершившим обучение в резидентуре (ординатуре), магистратуре, аспирантуре, докторантуре в зарубежных организациях образования, предоставляется отсрочка по отработке на период обучения.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z504" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 48-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14393,934 +13121,870 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктами 6), 7) и 8) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z506" w:id="398"/>
+    <w:bookmarkStart w:name="z506" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) не допускать поставщика к оказанию приобретаемых услуг без санитарно-эпидемиологического заключения о соответствии объекта общественного питания нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения и (или) уведомления о начале осуществления деятельности в соответствии с Кодексом Республики Казахстан "О здоровье народа и системе здравоохранения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z507" w:id="399"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z507" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в процессе оказания приобретаемых услуг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z508" w:id="400"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z508" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверять фактическое оказание приобретаемых услуг работниками поставщика и их квалификацию, заявленными в конкурсной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z509" w:id="401"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z509" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверять наличие и исправность холодильного и технологического оборудования, необходимого для оказания приобретаемых услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z510" w:id="402"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z510" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать проведение органолептической оценки качества блюд и кулинарных изделий (бракеража);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z511" w:id="403"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z511" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) предоставлять в местный исполнительный орган области, города республиканского значения и столицы информацию о соблюдении требований, предусмотренных подпунктом 7) настоящего пункта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z512" w:id="404"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z512" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктами 2-1, 2-2 и 2-3 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z513" w:id="405"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z513" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-1. Поставщик обязан вести учет приходных документов на пищевую продукцию в разрезе субъектов, осуществляющих ее поставку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z514" w:id="406"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z514" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Местный исполнительный орган области, города республиканского значения и столицы ведет реестр поставщиков приобретаемых услуг, содержащий информацию о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z515" w:id="407"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z515" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дате заключения и сроке действия договоров об оказании услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z516" w:id="408"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z516" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работниках поставщика, фактически оказывающих приобретаемые услуги, и их квалификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z517" w:id="409"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z517" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3. Порядок исполнения требований, предусмотренных подпунктом 8) пункта 2, пунктами 2-1 и 2-2 настоящей статьи, осуществляется в соответствии с правилами организации питания обучающихся в государственных организациях среднего, технического и профессионального, послесреднего образования, внешкольных организациях дополнительного образования, а также приобретения товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z518" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z519" w:id="410"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z519" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 2) дополнить словами "и с соблюдением норм академической честности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z520" w:id="411"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z520" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 2-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z521" w:id="412"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z521" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-1) обучить обучающихся методам научных исследований и академического письма и применять их в изучаемой области;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z522" w:id="413"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z522" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 7) дополнить словами "и принципы научной этики";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z523" w:id="414"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z523" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) дополнить статьей 55-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z524" w:id="415"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z524" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 55-1. Государственная аттестация организаций образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z525" w:id="416"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z525" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственная аттестация организаций образования представляет собой процедуру комплексной оценки качества и доступности образования, направленную на определение соответствия образовательной деятельности требованиям государственного общеобязательного стандарта соответствующего уровня образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z526" w:id="417"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z526" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная аттестация осуществляется в отношении организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего образования независимо от форм собственности и ведомственной подчиненности, а также программы высшего и послевузовского образования в Академии правосудия, военных, специальных учебных заведениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z527" w:id="418"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z527" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная аттестация проводится один раз в пять лет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z528" w:id="419"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z528" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ведомством уполномоченного органа в области образования и его территориальными подразделениями в отношении организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего образования, независимо от форм собственности и ведомственной подчиненности в порядке, определяемом уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z529" w:id="420"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z529" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ведомством уполномоченного органа в области науки и высшего образования в отношении военных, специальных учебных заведений, реализующих программы высшего и послевузовского образования, независимо от ведомственной подчиненности в порядке, определяемом уполномоченным органом в области науки и высшего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z530" w:id="421"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z530" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченным органом в области здравоохранения в отношении организаций, реализующих образовательные программы технического и профессионального, послесреднего образования в области здравоохранения, в порядке, определяемом им;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z531" w:id="422"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z531" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Высшим Судебным Советом Республики Казахстан в отношении Академии правосудия в порядке, определяемом им.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z532" w:id="423"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z532" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Первая государственная аттестация проводится во вновь созданных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z533" w:id="424"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z533" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, – по истечении трех лет с момента начала деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z534" w:id="425"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z534" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организациях, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования, – по истечении четырех лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z535" w:id="426"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z535" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организациях, реализующих образовательные программы технического и профессионального, послесреднего, высшего и послевузовского образования, – не позже одного года с момента первого выпуска специалистов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z536" w:id="427"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z536" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. По результатам проведения оценки соответствия образовательной деятельности требованиям государственного общеобязательного стандарта соответствующего уровня образования организация образования признается прошедшей либо не прошедшей государственную аттестацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z537" w:id="428"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z537" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении организаций образования, не прошедших государственную аттестацию, проводится профилактический контроль с посещением субъекта (объекта) контроля в соответствии с Предпринимательским кодексом Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z538" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z539" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слова "лиц," дополнить словами "а также индивидуальных предпринимателей,";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z540" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z541" w:id="429"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z541" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части первой слова "и профилактического контроля без посещения субъекта (объекта) контроля" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z542" w:id="430"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z542" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть третью исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15533,106 +14197,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z544" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 59-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15801,222 +14449,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 исключить;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z547" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z548" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z549" w:id="431"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z549" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть первую после слова "органов," дополнить словами "и с учетом результатов ранжирования организаций высшего и (или) послевузовского образования,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z550" w:id="432"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z550" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть вторую изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z551" w:id="433"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z551" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним образованием размещается в организациях образования в порядке, определяемом уполномоченным органом в области образования, за исключением военных, специальных учебных заведений.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16029,182 +14645,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z553" w:id="434"/>
+    <w:bookmarkStart w:name="z553" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Государственный образовательный заказ в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, за исключением организаций среднего образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения в предшкольных классах, размещается в порядке, определяемом уполномоченным органом в области образования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z554" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "вида и статуса организации высшего и (или) послевузовского образования" заменить словами "вида, статуса и результатов ранжирования организации высшего и (или) послевузовского образования, за исключением Академии правосудия, военных, специальных учебных заведений".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z555" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 4 мая 2010 года "О защите прав потребителей":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16217,384 +14801,360 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 25 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z557" w:id="435"/>
+    <w:bookmarkStart w:name="z557" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15) указание на использование голосовых (вокальных) фонограмм, аудиовизуальной записи при оказании развлекательных услуг исполнителями музыкальных произведений в случаях, установленных законодательством Республики Казахстан;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z558" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 27 декабря 2019 года "О статусе педагога":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z559" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить словом "(центрах)";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z560" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 после слова "кабинете" дополнить словом "(центре)";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z561" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) часть вторую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 после слова "предметам" дополнить словами ", победителя международных конкурсов научных проектов".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z563" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 1, который вводится в действие с 1 января 2026 года;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z564" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16789,144 +15349,108 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 9 статьи 1, которые вводятся в действие с 1 февраля 2026 года;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) абзацев одиннадцатого, двенадцатого и тринадцатого </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, абзацев третьего, четвертого, пятого, шестого и десятого </w:t>
+      3) абзацев третьего, четвертого, пятого, шестого и десятого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 9 статьи 1, которые вводятся в действие с 1 сентября 2026 года;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z566" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16961,56 +15485,101 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, абзацев третьего и восьмого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 19)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 9 статьи 1, которые вводятся в действие с 1 января 2027 года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменением, внесенным Законом РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -17038,58 +15607,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Президент</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президент</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -17180,55 +15766,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>