--- v0 (2026-01-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="295669b" w14:textId="295669b">
+    <w:p w14:paraId="ecc9f0a" w14:textId="ecc9f0a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1419,8361 +1419,8925 @@
         <w:t>
       прекратившее полномочия судьи на основании решения Комиссии по качеству правосудия при Верховном Суде Республики Казахстан о несоответствии занимаемой должности в силу профессиональной непригодности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уволенное в связи с отсутствием на службе без уважительной причины в течение трех и более часов подряд, которое вправе поступить на правоохранительную службу по истечении двух лет после такого увольнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 8 подпункта 4) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На правоохранительную службу не может быть принято лицо в течение двух лет после увольнения или освобождения от занимаемой должности, а равно прекращения полномочий в связи с несоответствием расходов лица его доходам в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части второй слово "кандидата" заменить словами "(цифрового рейтинга) кандидата на службу";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть третью после слова "конкурентоспособности" дополнить словами "(цифрового рейтинга) кандидата на службу";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 5 дополнить словами "(цифрового рейтинга)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 7-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "и (или) по согласованию с Председателем Совета Безопасности Республики Казахстан, Секретарем Совета Безопасности Республики Казахстан," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) прием документов посредством информационной автоматизированной базы данных (информационной системы) от лиц, изъявивших желание принять участие в конкурсе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 16 после слова "органов" дополнить словами ", органов гражданской защиты и государственной фельдъегерской службы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 1 дополнить подпунктом 3) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) звания высшего начальствующего состава, – Президентом Республики Казахстан в порядке, определенном Президентом Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункте 3:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть вторую после слов "пониженные в специальном звании или классном чине" дополнить словами "(кроме высшего начальствующего состава)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Восстановление в прежнем специальном звании или классном чине высшего начальствующего состава производится Президентом Республики Казахстан в порядке, определенном Президентом Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 29 дополнить словами ", с учетом психологических, деловых и личных качеств назначаемого лица и результатов служебной деятельности";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 8 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Сотрудники при выдвижении на вышестоящие руководящие должности проходят полиграфологическое исследование.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "пять лет" заменить словами "три года";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "руководителем правоохранительного органа" заменить словами "Президентом Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 33:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую после слова "учетом" дополнить словом "психологических,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть вторую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Выдвижение сотрудников на вышестоящие руководящие должности производится на основании показателя конкурентоспособности (цифрового рейтинга) из числа сотрудников, которые по результатам аттестации либо внеплановой или внеочередной аттестации рекомендуются к выдвижению на вышестоящие руководящие должности, либо на конкурсной основе.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Порядок расчета показателя конкурентоспособности (цифрового рейтинга) сотрудника утверждается уполномоченным органом по делам государственной службы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 33-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 слова "и деловых качеств" заменить словами ", психологических, деловых и личных качеств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "включения сотрудника в кадровый резерв" заменить словами "выдвижения сотрудника на вышестоящую должность";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 5-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5-1. Для совершенствования профессиональных навыков, управленческой компетентности кандидаты, претендующие на занятие должности, на которую назначение осуществляется Президентом Республики Казахстан и (или) по согласованию с ним, а также на которую назначение и освобождение осуществляются по согласованию с Администрацией Президента Республики Казахстан, проходят профессиональную переподготовку и повышение квалификации в организациях образования при Президенте Республики Казахстан и органов прокуратуры, а также военных, специальных учебных заведениях.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первой:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "либо по результатам оценки деятельности" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "либо проведения оценки деятельности" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части второй слова ", за исключением сотрудников, проходящих аттестацию по результатам оценки деятельности" исключить; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктами 3-2) и 3-3) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-2) проведение психолого-социологического исследования сотрудника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3) проведение полиграфологического исследования по решению руководителя правоохранительного органа;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 47-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "порядок," дополнить словом "этапы,";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Сотрудники правоохранительных органов, отказавшиеся от прохождения внеочередной аттестации либо не прошедшие внеочередную аттестацию по неуважительным причинам и (или) отказавшиеся продолжить службу в правоохранительных органах на иных, в том числе на нижестоящих, должностях, подлежат увольнению в порядке, установленном настоящим Законом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) дополнить статьей 47-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 47-2. Внеплановая аттестация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для решения вопроса выдвижения сотрудника на вышестоящую руководящую должность проводится внеплановая аттестация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок, этапы и сроки проведения внеплановой аттестации определяются руководителем правоохранительного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. По итогам внеплановой аттестации аттестационная комиссия принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рекомендуется для выдвижения на вышестоящую руководящую должность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не рекомендуется для выдвижения на вышестоящую руководящую должность.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 48:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) определение сроков и места проведения тестирования, психолого-социологического исследования, а при необходимости – полиграфологического исследования;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Порядок и методы проведения психолого-социологического исследования утверждаются совместным приказом руководителей правоохранительных органов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) соответствует занимаемой должности и рекомендуется для выдвижения на вышестоящую или вышестоящую руководящую должность;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 52. Решение аттестационной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение аттестационной комиссии является основанием для выдвижения сотрудника на вышестоящую или вышестоящую руководящую должность, понижения сотрудника в должности или его увольнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение аттестационной комиссии о несоответствии занимаемой должности принимается с учетом одного или нескольких следующих оснований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) служебная характеристика с предварительным выводом и рекомендацией по аттестации, подготовленная непосредственным руководителем аттестуемого сотрудника, где указываются конкретные факты невыполнения или ненадлежащего выполнения должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результат (результаты) компьютерного тестирования на знание законодательства Республики Казахстан и логическое мышление, который (которые) ниже порогового значения, установленного нормативными правовыми актами руководителей правоохранительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) невыполнение нормативов по определению профессиональной пригодности, установленных нормативными правовыми актами руководителей правоохранительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заключение по итогам проведенных психолого-социологических исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) результаты собеседования с сотрудником, проведенного аттестационной комиссией.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 53-1 дополнить предложением вторым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При необходимости в указанную программу включаются рекомендации по результатам психолого-социологического исследования.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "Законом," дополнить словами "а также за нарушение Этического кодекса сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, утверждаемого Президентом Республики Казахстан,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Действие срока наложения взыскания приостанавливается на период направления материалов служебного расследования Президенту Республики Казахстан в отношении высшего начальствующего состава для рассмотрения вопроса о наложении дисциплинарного взыскания в виде понижения в специальном звании или классном чине на одну ступень.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z125" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) в части третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "33-1," исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 13 февраля 2012 года "О специальных государственных органах Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z127" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z128" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z129" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) на которое в течение шести лет перед поступлением на службу за совершение административного коррупционного правонарушения налагалось административное взыскание, за исключением случая, когда оно в качестве государственного служащего впервые привлекалось к административной ответственности за принятие на работу лица, не представившего декларацию об активах и обязательствах;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 6-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "трех" заменить словом "шести";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z134" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "судов и органов юстиции;" заменить словами "а также прекратившее полномочия судьи по отрицательным мотивам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z135" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z136" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Действие части первой настоящего подпункта в части увольнения и прекращения полномочий по отрицательным мотивам не распространяется на лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z137" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекратившее полномочия судьи на основании решения Комиссии по качеству правосудия при Верховном Суде Республики Казахстан о несоответствии занимаемой должности в силу профессиональной непригодности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z138" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уволенное в связи с отсутствием на службе без уважительной причины в течение трех и более часов подряд, которое вправе поступить на службу в специальные государственные органы по истечении пяти лет после такого увольнения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 27 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) высшего офицерского состава – Президентом Республики Казахстан в порядке, определенном Президентом Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z141" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 дополнить словами "в порядке, определенном Президентом Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z144" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую после слов "сниженный в специальном звании" дополнить словами "(кроме высшего офицерского состава)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z145" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части второй:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z146" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "издания приказа о привлечении" заменить словом "привлечения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z147" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "издания приказа о восстановлении" заменить словом "восстановления";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z148" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью четвертой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z149" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Восстановление в прежнем специальном звании высшего офицерского состава производится Президентом Республики Казахстан в порядке, определенном Президентом Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z150" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z151" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Лишение специальных званий осуществляется в отношении сотрудников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z152" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) высшего офицерского состава – Президентом Республики Казахстан в порядке, определенном Президентом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z153" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полковника – первым руководителем специального государственного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z154" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иных специальных званий – должностными лицами, определенными первыми руководителями специальных государственных органов в соответствии с номенклатурой должностей.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z155" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 65 дополнить частью четвертой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Материалы служебного расследования в отношении высшего офицерского состава, а также ходатайство о рассмотрении вопроса наложения дисциплинарного взыскания в виде снижения в специальном звании на одну ступень направляются Президенту Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z157" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) часть пятую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 68 дополнить подпунктом 5) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) направления материалов служебного расследования Президенту Республики Казахстан в отношении высшего офицерского состава для рассмотрения вопроса о наложении дисциплинарного взыскания в виде снижения в специальном звании на одну ступень.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 16 февраля 2012 года "О воинской службе и статусе военнослужащих": </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 35-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z161" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z162" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z163" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z164" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z165" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "снижение," дополнить словом "восстановление,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z166" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "военнообязанным" дополнить словами ", в том числе высшего офицерского состава,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z167" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть третью исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z168" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 26-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z169" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статье 7</w:t>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 38:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z170" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первой:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) на которое в течение трех лет до поступления на воинскую службу налагалось административное взыскание за совершение административного коррупционного правонарушения, за исключением случая, когда оно в качестве государственного служащего впервые привлекалось к административной ответственности за принятие на работу лица, не представившего декларацию об активах и обязательствах;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z173" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z174" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "судов и органов юстиции" заменить словами "а также прекратившее полномочия судьи по отрицательным мотивам";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z175" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частями второй, третьей и четвертой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z176" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Действие части первой настоящего подпункта не распространяется на лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z177" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекратившее полномочия судьи на основании решения Комиссии по качеству правосудия при Верховном Суде Республики Казахстан о несоответствии занимаемой должности в силу профессиональной непригодности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z178" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уволенное в связи с отсутствием на службе без уважительной причины в течение трех и более часов подряд, которое вправе поступить на воинскую службу по истечении двух лет после такого увольнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 11 подпункта 5) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На воинскую службу по контракту не принимается лицо в течение двух лет после увольнения или освобождения от занимаемой должности, а равно прекращения полномочий в связи с несоответствием расходов лица его доходам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На воинскую службу в специальные государственные органы Республики Казахстан поступают с учетом особенностей, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О специальных государственных органах Республики Казахстан";";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z181" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью четвертой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z182" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Наличие любого из указанных в части первой настоящего пункта случаев является основанием для отказа в приеме на воинскую службу.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z183" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 23 апреля 2014 года "Об органах внутренних дел Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 9 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1) назначает на должность начальника департамента полиции области, города республиканского значения, столицы в соответствии с законодательством Республики Казахстан о правоохранительной службе;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z186" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года "О государственной службе Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z187" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 2 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z188" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z189" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z190" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 2</w:t>
+        <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z191" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "настоящим Законом" заменить словами "законами Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) в течение двух лет перед поступлением на государственную службу уволенный за совершение дисциплинарного проступка, дискредитирующего государственную службу, а также в течение одного года перед поступлением на государственную службу уволенный за несоблюдение ограничений, установленных законами Республики Казахстан, или служебной этики;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z194" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) на которого в течение трех лет до поступления на государственную службу за совершение административного коррупционного правонарушения налагалось административное взыскание, за исключением случая, когда он в качестве государственного служащего впервые привлекался к административной ответственности за принятие на работу лица, не представившего декларацию об активах и обязательствах;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z195" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9) в отношении которого в течение трех лет перед поступлением на государственную службу за совершение уголовного проступка вынесен обвинительный приговор суда или который в течение трех лет перед поступлением на государственную службу освобожден от уголовной ответственности за совершение уголовного проступка на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z196" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 9-1) и 9-2) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z197" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9-1) в отношении которого в течение пяти лет перед поступлением на государственную службу за совершение преступления небольшой тяжести вынесен обвинительный приговор суда или который в течение пяти лет перед поступлением на государственную службу освобожден от уголовной ответственности за совершение преступления небольшой тяжести на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z198" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-2) в отношении которого в течение восьми лет перед поступлением на государственную службу за совершение преступления средней тяжести вынесен обвинительный приговор суда или который в течение восьми лет перед поступлением на государственную службу освобожден от уголовной ответственности за совершение преступления средней тяжести на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан. При этом на государственную службу не принимается гражданин, имеющий или имевший судимость или освобожденный от уголовной ответственности на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан за совершение преступления средней тяжести против личности, семьи и несовершеннолетних, мира и безопасности человечества, основ конституционного строя и безопасности государства, собственности, интересов службы в коммерческих и иных организациях, общественной безопасности и общественного порядка, здоровья населения и нравственности, интересов государственной службы и государственного управления, порядка управления, правосудия и порядка исполнения наказаний, конституционного производства, а также за совершение преступления средней тяжести в сфере экономической деятельности;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 14)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14) в течение двух лет перед поступлением на государственную службу уволенный по отрицательным мотивам с правоохранительной, воинской службы, из специальных государственных органов, а также прекративший полномочия судьи по отрицательным мотивам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z202" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие части первой настоящего подпункта не распространяется на лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z203" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекратившее полномочия судьи на основании решения Комиссии по качеству правосудия при Верховном Суде Республики Казахстан о несоответствии занимаемой должности в силу профессиональной непригодности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z204" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уволенное в связи с отсутствием на службе без уважительной причины в течение трех и более часов подряд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 17 подпункта 2) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На государственную службу не может быть принят гражданин в течение двух лет после увольнения или освобождения от занимаемой должности, а равно прекращения полномочий в связи с несоответствием расходов гражданина его доходам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции";";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z207" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Наличие любого из указанных в части первой настоящего пункта случаев является основанием для отказа в приеме на государственную службу.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z208" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z209" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3-1. Для занятия руководящей государственной должности сроки ограничений, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9-1), 9-2) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 3 настоящей статьи, увеличиваются на три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z210" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание. Для целей настоящего пункта под руководящей государственной должностью подразумеваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z211" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) политическая государственная должность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z212" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) административная государственная должность корпуса "А";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z213" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) административная государственная должность корпуса "Б", наделенная полномочиями по организации деятельности подчиненных государственных служащих в соответствии с должностной инструкцией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z214" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) избранный аким.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z215" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "пункте 3" заменить словами "части первой пункта 3";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Ограничения в приеме лиц на правоохранительную, воинскую службу и в специальные государственные органы устанавливаются законами Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z218" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 7-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z219" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. Государственный служащий, занявший другую политическую или административную государственную должность, привлекается к дисциплинарной ответственности за совершение дисциплинарного проступка на предыдущей государственной должности с учетом сроков наложения дисциплинарного взыскания в порядке, установленном законодательством Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z220" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z221" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первой:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z222" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 11) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z223" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "11) принятия на государственную службу лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9-1), 9-2), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 3 статьи 16 настоящего Закона;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z224" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 12) исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z225" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть третью изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z226" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Политические государственные служащие, уволенные в соответствии с подпунктами 3), 3-1), 4), 5), 6), 7), 11), 13), 14) и 15-1) части первой настоящей статьи, признаются уволенными по отрицательным мотивам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z227" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z228" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 13) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z231" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "13) прием на административную государственную должность лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9-1), 9-2), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 3 статьи 16 настоящего Закона;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z232" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 14) исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z233" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z234" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Занятие другой государственной должности не является основанием для прекращения государственной службы административным государственным служащим. В этом случае издается акт об освобождении административного государственного служащего от занимаемой должности, за исключением случаев рассмотрения его ответственности за коррупционное правонарушение либо совершение дисциплинарного проступка, дискредитирующего государственную службу.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Административные государственные служащие, уволенные в соответствии с подпунктами 7), 8), 9), 11), 12), 13), 15), 16) и 21) пункта 1 настоящей статьи, признаются уволенными по отрицательным мотивам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z237" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статье 7-1</w:t>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 64-1:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z239" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) на которого в течение трех лет до привлечения в качестве контрактного служащего за совершение административного коррупционного правонарушения налагалось административное взыскание, за исключением случая, когда он в качестве государственного служащего впервые привлекался к административной ответственности за принятие на работу лица, не представившего декларацию об активах и обязательствах;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z240" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 4-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z241" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-1) в течение двух лет до привлечения в качестве контрактного служащего уволенный за совершение дисциплинарного проступка, дискредитирующего государственную службу, а также в течение одного года до привлечения в качестве контрактного служащего уволенный за несоблюдение ограничений, установленных законами Республики Казахстан, или служебной этики;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "12) в отношении которого в течение трех лет до привлечения в качестве контрактного служащего за совершение уголовного проступка вынесен обвинительный приговор суда или который в течение трех лет до привлечения в качестве контрактного служащего освобожден от уголовной ответственности за совершение уголовного проступка на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z245" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 12-1) и 12-2) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z246" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "12-1) в отношении которого в течение пяти лет до привлечения в качестве контрактного служащего за совершение преступления небольшой тяжести вынесен обвинительный приговор суда или который в течение пяти лет до привлечения в качестве контрактного служащего освобожден от уголовной ответственности за совершение преступления небольшой тяжести на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z247" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-2) в отношении которого в течение восьми лет до привлечения в качестве контрактного служащего за совершение преступления средней тяжести вынесен обвинительный приговор суда или который в течение восьми лет до привлечения в качестве контрактного служащего освобожден от уголовной ответственности за совершение преступления средней тяжести на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан. При этом в качестве контрактного служащего не может быть привлечен гражданин, имеющий или имевший судимость или который освобожден от уголовной ответственности на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан за совершение преступления средней тяжести против личности, семьи и несовершеннолетних, мира и безопасности человечества, основ конституционного строя и безопасности государства, собственности, интересов службы в коммерческих и иных организациях, общественной безопасности и общественного порядка, здоровья населения и нравственности, интересов государственной службы и государственного управления, порядка управления, правосудия и порядка исполнения наказаний, конституционного производства, а также за совершение преступления средней тяжести в сфере экономической деятельности;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13) в течение двух лет до привлечения в качестве контрактного служащего уволенный по отрицательным мотивам с правоохранительной, воинской службы, из специальных государственных органов, а также прекративший полномочия судьи по отрицательным мотивам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z250" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие части первой настоящего подпункта не распространяется на лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z251" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекратившее полномочия судьи на основании решения Комиссии по качеству правосудия при Верховном Суде Республики Казахстан о несоответствии занимаемой должности в силу профессиональной непригодности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z252" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уволенное в связи с отсутствием на службе без уважительной причины в течение трех и более часов подряд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 17 подпункта 6) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В качестве контрактного служащего не может быть привлечен гражданин в течение двух лет после увольнения или освобождения от занимаемой должности, а равно прекращения полномочий в связи с несоответствием расходов гражданина его доходам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции";";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z255" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Наличие любого из указанных в части первой настоящего пункта случаев является основанием для отказа в привлечении гражданина в качестве контрактного служащего.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z256" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 3 января 2023 года "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам противодействия коррупции и обеспечения безопасности лиц, подлежащих государственной защите":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z257" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z258" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 1</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z259" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце втором </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "трех" заменить словом "двух";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z260" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце четвертом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "трех" заменить словом "двух";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце седьмом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 10 слово "трех" заменить словом "двух";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 11 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции:</w:t>
-[...608 lines deleted...]
-        <w:t>статьи 33-1</w:t>
+        <w:t xml:space="preserve"> статьи 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z266" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзаца третьего </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>34</w:t>
+        <w:t>подпунктов 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>35</w:t>
-[...392 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзаца четвертого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 10, абзацев второго и третьего </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев третьего, четвертого и седьмого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 11 статьи 1, которые вводятся в действие с 1 января 2027 года.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменением, внесенным Законом РК от 18.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z269" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзацев третьего и четвертого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 1, которые вводятся в действие с 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> после слова "порядок," дополнить словом "этапы,";</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 3 пункта 1 предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзаца восьмого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3, абзаца одиннадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 5, абзаца семнадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и абзаца семнадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 7 статьи 1, которые вводятся в действие с 1 января 2027 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...243 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...5718 lines deleted...]
-      в абзаце седьмом </w:t>
+      2. Приостановить до 1 января 2027 года действие абзаца седьмого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 10 слово "трех" заменить словом "двух";</w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> статьи 2 изложить в следующей редакции:</w:t>
+        <w:t xml:space="preserve"> пункта 7 статьи 1 настоящего Закона, установив, что в период приостановления данный абзац действует в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Политические государственные служащие, уволенные в соответствии с подпунктами 3), 4), 5), 6), 7), 11), 13), 14) и 15-1) части первой настоящей статьи, признаются уволенными по отрицательным мотивам.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z266" w:id="228"/>
-[...537 lines deleted...]
-    <w:bookmarkEnd w:id="233"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -9948,55 +10512,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10322,31 +10886,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>