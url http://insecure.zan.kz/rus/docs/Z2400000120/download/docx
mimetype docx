--- v3 (2026-07-26)
+++ v4 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7658938" w14:textId="7658938">
+    <w:p w14:paraId="0f77ee9" w14:textId="0f77ee9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -230,86 +230,58 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "информационная система", "информационную систему", "информационных систем", "информационной системы", "информационным системам" заменены соответственно словами "цифровая система", "цифровую систему", "цифровых систем", "цифровой системы", "цифровым системам" в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1072,51 +1044,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) топливо – вещества, используемые в хозяйственной деятельности для производства тепловой энергии при их сжигании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) единая государственная система управления топливно-энергетическим комплексом (далее – информационная система уполномоченного органа) – информационная система уполномоченного органа, предназначенная для сбора, обработки, мониторинга и анализа данных топливно-энергетического комплекса в сфере теплоэнергетики посредством информационного взаимодействия субъектов теплоснабжения с уполномоченным органом и иными государственными органами;</w:t>
+      36) единая государственная система управления топливно-энергетическим комплексом (далее – цифровая система уполномоченного органа) – цифровая система уполномоченного органа, предназначенная для сбора, обработки, мониторинга и анализа данных топливно-энергетического комплекса в сфере теплоэнергетики посредством информационного взаимодействия субъектов теплоснабжения с уполномоченным органом и иными государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) технологическое нарушение – отказ или повреждение оборудования источников тепловой энергии, тепловых сетей, в том числе вследствие возгорания или взрывов, отклонения от установленных режимов, несанкционированного отключения или ограничения работоспособности оборудования или его неисправности, которые привели к нарушению технологического процесса производства, передачи, потребления электрической и (или) тепловой энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
@@ -2193,51 +2165,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает ключевые и целевые показатели теплоэнергетики по соответствующим административно-территориальным единицам, секторам производства, транспортировки, реализации и потребления тепловой энергии, а также энергосбережения и повышения энергоэффективности, разработанные соответствующими уполномоченными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) разрабатывает и утверждает правила передачи данных теплопроизводящими и теплотранспортирующими субъектами в информационную систему уполномоченного органа;</w:t>
+      6) разрабатывает и утверждает правила передачи данных теплопроизводящими и теплотранспортирующими субъектами в цифровую систему уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разрабатывает и утверждает правила кредитования строительства, реконструкции и модернизации систем теплоснабжения по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
@@ -4365,51 +4337,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дистанционный контроль проводится государственным органом по государственному энергетическому надзору и контролю и местными исполнительными органами (далее – органы контроля) на постоянной основе путем анализа деятельности субъектов (объектов) контроля на предмет выявления нарушений законодательства Республики Казахстан в области теплоэнергетики, влияющих на безопасность, надежность и качество производства, передачи, реализации и потребления тепловой энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z178" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Дистанционный контроль проводится органами контроля в отношении субъектов (объектов) контроля, допустивших нарушения, согласно пункту 1 настоящей статьи на основании анализа деятельности субъектов (объектов) контроля и данных информационных систем, представленной отчетности субъектами (объектами) контроля, открытых источников, средств массовой информации, а также других сведений о деятельности субъекта (объекта) контроля, в том числе информации, полученной в рамках межведомственного взаимодействия с государственными органами.</w:t>
+      2. Дистанционный контроль проводится органами контроля в отношении субъектов (объектов) контроля, допустивших нарушения, согласно пункту 1 настоящей статьи на основании анализа деятельности субъектов (объектов) контроля и данных цифровых систем, представленной отчетности субъектами (объектами) контроля, открытых источников, средств массовой информации, а также других сведений о деятельности субъекта (объекта) контроля, в том числе информации, полученной в рамках межведомственного взаимодействия с государственными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z179" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае выявления нарушений по результатам дистанционного контроля составляется заключение о результатах дистанционного контроля и направляется субъекту (объекту) контроля в срок не позднее пяти рабочих дней со дня выявления нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z180" w:id="158"/>
     <w:p>
@@ -5062,71 +5034,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка субъектов (объектов) контроля, отнесенных к средней и высокой степеням риска, проводится не чаще одного раза в год, за исключением внеплановых проверок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z213" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Годовой список проверок формируется с использованием информационных систем в автоматическом режиме на основе данных административных источников, а также информационных инструментов.</w:t>
+      Годовой список проверок формируется с использованием цифровых систем в автоматическом режиме на основе данных административных источников, а также информационных инструментов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z214" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии работающей информационной системы в автоматическом режиме годовой список проверок формируется самостоятельно органами контроля с учетом степеней риска по износу основного оборудования и (или) количеству технологических нарушений.</w:t>
+      При отсутствии работающей цифровой системы в автоматическом режиме годовой список проверок формируется самостоятельно органами контроля с учетом степеней риска по износу основного оборудования и (или) количеству технологических нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z215" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При составлении органами контроля списка проверок и полугодовых списков профилактического контроля с посещением субъекта контроля в области теплоэнергетики в отношении одних и тех же субъектов (объектов) контроля устанавливаются единые сроки периода проведения проверок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z216" w:id="193"/>
     <w:p>
@@ -8213,51 +8185,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получать беспрепятственный доступ к территории и помещениям субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z368" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) получать документы (сведения) на бумажных и электронных носителях либо их копии, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом государственного контроля;</w:t>
+      2) получать документы (сведения) на бумажных и электронных носителях либо их копии, а также доступ к автоматизированным базам данных (цифровым системам) в соответствии с предметом государственного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
     <w:bookmarkStart w:name="z369" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять аудио-, фото- и видеосъемку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
     <w:bookmarkStart w:name="z370" w:id="344"/>
     <w:p>
@@ -8930,51 +8902,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечить беспрепятственный доступ должностных лиц органов контроля к территории и помещениям субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
     <w:bookmarkStart w:name="z402" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) с соблюдением требований по охране коммерческой, налоговой либо иной охраняемой законом тайны представлять должностным лицам органов контроля копии документов (сведений) на бумажных и электронных носителях, а также предоставлять доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом государственного контроля;</w:t>
+      2) с соблюдением требований по охране коммерческой, налоговой либо иной охраняемой законом тайны представлять должностным лицам органов контроля копии документов (сведений) на бумажных и электронных носителях, а также предоставлять доступ к автоматизированным базам данных (цифровым системам) в соответствии с предметом государственного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
     <w:bookmarkStart w:name="z403" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сделать отметку о получении на втором экземпляре акта о назначении проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
     <w:bookmarkStart w:name="z404" w:id="377"/>
     <w:p>
@@ -9824,51 +9796,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) беспрепятственного доступа к объектам теплоэнергетики и входящих в их состав зданиям, помещениям, сооружениям в любое время суток;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
     <w:bookmarkStart w:name="z447" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) получать документы (сведения) на бумажных и электронных носителях либо их копии, а также доступ к автоматизированным базам данных (информационным системам).</w:t>
+      2) получать документы (сведения) на бумажных и электронных носителях либо их копии, а также доступ к автоматизированным базам данных (цифровым системам).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
     <w:bookmarkStart w:name="z448" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ПЛАНИРОВАНИЕ И МОНИТОРИНГ В ТЕПЛОЭНЕРГЕТИКЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10405,51 +10377,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Субъекты теплоснабжения, действующие в централизованной и местной системе теплоснабжения, посредством информационной системы уполномоченного органа предоставляют информацию о качестве и объемах теплоснабжения, режимах потребления тепловой энергии, состоянии оборудования, тепловых сетей и иного имущества, используемого для осуществления деятельности, мерах по модернизации, ремонту, реконструкции, замене указанного имущества, мерах по повышению энергоэффективности и снижению потерь тепловой энергии, мерах по внедрению технологий использования возобновляемых источников энергии, а также иную информацию в соответствии с законодательством Республики Казахстан.</w:t>
+      4. Субъекты теплоснабжения, действующие в централизованной и местной системе теплоснабжения, посредством цифровой системы уполномоченного органа предоставляют информацию о качестве и объемах теплоснабжения, режимах потребления тепловой энергии, состоянии оборудования, тепловых сетей и иного имущества, используемого для осуществления деятельности, мерах по модернизации, ремонту, реконструкции, замене указанного имущества, мерах по повышению энергоэффективности и снижению потерь тепловой энергии, мерах по внедрению технологий использования возобновляемых источников энергии, а также иную информацию в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z468" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Потребители, потребляющие тепловую энергию не для бытовых нужд, предоставляют в местные исполнительные органы информацию в соответствии с правилами мониторинга состояния теплоэнергетики, утвержденными уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
     <w:bookmarkStart w:name="z469" w:id="436"/>
     <w:p>
       <w:pPr>
@@ -10462,110 +10434,110 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Местные исполнительные органы и государственный орган по государственному энергетическому надзору и контролю вправе потребовать предоставления населению информации согласно пункту 4 настоящей статьи субъектами теплоснабжения в централизованных и местных системах теплоснабжения в соответствии с правилами мониторинга состояния теплоэнергетики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 21-1. Информационная система уполномоченного органа</w:t>
+        <w:t>Статья 21-1. Цифровая система уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z760" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Физические и юридические лица, осуществляющие деятельность в процессе производства, передачи тепловой энергии и снабжения тепловой энергией в централизованной и местной системе теплоснабжения, предоставляют информацию посредством информационной системы уполномоченного органа о качестве и объемах теплоснабжения, режимах потребления тепловой энергии, состоянии оборудования, тепловых сетей и иного имущества, используемого для осуществления деятельности, мерах по модернизации, ремонту, реконструкции, замене указанного имущества, мерах по повышению энергоэффективности и снижению потерь тепловой энергии, мерах по внедрению технологий использования возобновляемых источников энергии.</w:t>
+      1. Физические и юридические лица, осуществляющие деятельность в процессе производства, передачи тепловой энергии и снабжения тепловой энергией в централизованной и местной системе теплоснабжения, предоставляют информацию посредством цифровой системы уполномоченного органа о качестве и объемах теплоснабжения, режимах потребления тепловой энергии, состоянии оборудования, тепловых сетей и иного имущества, используемого для осуществления деятельности, мерах по модернизации, ремонту, реконструкции, замене указанного имущества, мерах по повышению энергоэффективности и снижению потерь тепловой энергии, мерах по внедрению технологий использования возобновляемых источников энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
     <w:bookmarkStart w:name="z761" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оснащение объектов теплоэнергетики, участвующих в процессе производства, передачи тепловой энергии и снабжения тепловой энергией, приборами автоматизированной системы коммерческого учета тепловой энергии и обеспечение их функционирования определяются правилами учета тепловой энергии и теплоносителя, утверждаемыми уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
     <w:bookmarkStart w:name="z762" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Задачами информационной системы уполномоченного органа являются: </w:t>
+      3. Задачами цифровой системы уполномоченного органа являются: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
     <w:bookmarkStart w:name="z763" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сбор, обработка информации о состоянии и прогнозе развития теплоэнергетики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
     <w:bookmarkStart w:name="z764" w:id="441"/>
     <w:p>
@@ -10581,51 +10553,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение формирования прогноза развития теплоэнергетики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
     <w:bookmarkStart w:name="z765" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) обеспечение качества и доступности государственных услуг, оказываемых посредством информационной системы уполномоченного органа.</w:t>
+      3) обеспечение качества и доступности государственных услуг, оказываемых посредством цифровой системы уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
     <w:bookmarkStart w:name="z766" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Правилами формирования, ведения и функционирования единой государственной системы управления топливно-энергетическом комплексом определяются в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
     <w:bookmarkStart w:name="z767" w:id="444"/>
     <w:p>
@@ -11936,51 +11908,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивать готовность к отопительному сезону, получить в установленном порядке паспорт готовности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
     <w:bookmarkStart w:name="z525" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) пользоваться информационной системой уполномоченного органа в соответствии с порядком функционирования информационной системы уполномоченного органа;</w:t>
+      14) пользоваться информационной системой уполномоченного органа в соответствии с порядком функционирования цифровой системы уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
     <w:bookmarkStart w:name="z526" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) назначать первых руководителей, технических руководителей (главного инженера), руководителей службы (отдела) безопасности и охраны труда теплопроизводящих и теплотранспортирующих субъектов после прохождения квалификационной проверки знаний в порядке, определенном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
     <w:bookmarkStart w:name="z527" w:id="502"/>
     <w:p>
@@ -17209,51 +17181,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 48, который в части соответствия документации по проектам государственно-частного партнерства, схемам развития теплоснабжения вводится в действие с даты утверждения схем развития теплоснабжения, а в части соответствия документации по проектам государственно-частного партнерства целевым показателям теплоэнергетики – с даты утверждения целевых показателей теплоэнергетики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
     <w:bookmarkStart w:name="z752" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Установить, что до введения информационной системы уполномоченного органа </w:t>
+      2. Установить, что до введения цифровой системы уполномоченного органа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
     <w:bookmarkStart w:name="z753" w:id="700"/>
     <w:p>
@@ -17560,55 +17532,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17934,31 +17906,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>