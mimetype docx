--- v4 (2026-09-05)
+++ v5 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d975df" w14:textId="1d975df">
+    <w:p w14:paraId="3c5bd3e" w14:textId="3c5bd3e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7760,4843 +7760,4793 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) приобретения товаров, работ, услуг, необходимых для осуществления деятельности по предупреждению, пресечению и противодействию терроризму, экстремизму, органами, уполномоченными ее осуществлять в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...84 lines deleted...]
-      8) приобретения услуг международных рейтинговых агентств, финансовых услуг, включая услуги по страхованию профессиональной ответственности медицинского работника, за исключением иных видов страхования;</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) приобретения услуг кредитных рейтинговых агентств, финансовых услуг, включая услуги по страхованию профессиональной ответственности медицинского работника, за исключением иных видов страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z319" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) приобретения услуг специализированных библиотек для незрячих и слабовидящих граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z319" w:id="301"/>
-[...15 lines deleted...]
-      9) приобретения услуг специализированных библиотек для незрячих и слабовидящих граждан;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) приобретения услуг по изготовлению государственных и ведомственных наград и документов к ним, нагрудного знака депутата Курултая Республики Казахстан и документа к нему, государственных поверительных клейм, паспортов (в том числе служебных и дипломатических), удостоверений личности граждан Республики Казахстан, вида на жительство иностранного гражданина в Республике Казахстан, удостоверения лица без гражданства, свидетельств о регистрации актов гражданского состояния, а также приобретения у поставщиков, определенных Правительством Республики Казахстан, печатной продукции, требующей специальной степени защиты, по перечню, утвержденному Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z320" w:id="302"/>
-[...15 lines deleted...]
-      10) приобретения услуг по изготовлению государственных и ведомственных наград и документов к ним, нагрудного знака депутата Курултая Республики Казахстан и документа к нему, государственных поверительных клейм, паспортов (в том числе служебных и дипломатических), удостоверений личности граждан Республики Казахстан, вида на жительство иностранного гражданина в Республике Казахстан, удостоверения лица без гражданства, свидетельств о регистрации актов гражданского состояния, а также приобретения у поставщиков, определенных Правительством Республики Казахстан, печатной продукции, требующей специальной степени защиты, по перечню, утвержденному Правительством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) приобретения товаров, работ, услуг, осуществляемого в соответствии с международными договорами Республики Казахстан, по перечню, утвержденному Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z321" w:id="303"/>
-[...15 lines deleted...]
-      11) приобретения товаров, работ, услуг, осуществляемого в соответствии с международными договорами Республики Казахстан, по перечню, утвержденному Правительством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) приобретения товаров, работ, услуг, связанных с использованием денег грантов, предоставляемых Правительству Республики Казахстан на безвозмездной основе государствами, правительствами государств, международными и государственными организациями, зарубежными неправительственными общественными организациями и фондами, чья деятельность носит благотворительный и международный характер, а также денег, выделяемых на софинансирование данных грантов в случаях, когда в соглашениях об их предоставлении предусмотрены иные процедуры приобретения товаров, работ, услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z322" w:id="304"/>
-[...15 lines deleted...]
-      12) приобретения товаров, работ, услуг, связанных с использованием денег грантов, предоставляемых Правительству Республики Казахстан на безвозмездной основе государствами, правительствами государств, международными и государственными организациями, зарубежными неправительственными общественными организациями и фондами, чья деятельность носит благотворительный и международный характер, а также денег, выделяемых на софинансирование данных грантов в случаях, когда в соглашениях об их предоставлении предусмотрены иные процедуры приобретения товаров, работ, услуг;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) приобретения услуг по подготовке, переподготовке и повышению квалификации работников за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z323" w:id="305"/>
-[...15 lines deleted...]
-      13) приобретения услуг по подготовке, переподготовке и повышению квалификации работников за рубежом;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) приобретения услуг по лечению граждан Республики Казахстан за рубежом, а также услуг по их транспортировке и сопровождению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z324" w:id="306"/>
-[...15 lines deleted...]
-      14) приобретения услуг по лечению граждан Республики Казахстан за рубежом, а также услуг по их транспортировке и сопровождению;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) приобретения товаров, работ, услуг:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z325" w:id="307"/>
-[...15 lines deleted...]
-      15) приобретения товаров, работ, услуг:</w:t>
+    <w:bookmarkStart w:name="z326" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      загранучреждениями Республики Казахстан, обособленными подразделениями заказчиков, действующих от их имени, для обеспечения своей деятельности на территории иностранного государства, а также для целей миротворческих операций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z326" w:id="308"/>
-[...15 lines deleted...]
-      загранучреждениями Республики Казахстан, обособленными подразделениями заказчиков, действующих от их имени, для обеспечения своей деятельности на территории иностранного государства, а также для целей миротворческих операций;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оператором в сфере официальной помощи развитию для реализации проектов официальной помощи развитию на территории страны-партнера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z327" w:id="309"/>
-[...15 lines deleted...]
-      оператором в сфере официальной помощи развитию для реализации проектов официальной помощи развитию на территории страны-партнера;</w:t>
+    <w:bookmarkStart w:name="z328" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) приобретения товаров, услуг, связанных с представительскими расходами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z328" w:id="310"/>
-[...15 lines deleted...]
-      16) приобретения товаров, услуг, связанных с представительскими расходами;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) приобретения услуг по предоставлению информации международными и (или) зарубежными информационными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z329" w:id="311"/>
-[...15 lines deleted...]
-      17) приобретения услуг по предоставлению информации международными и (или) зарубежными информационными организациями;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) приобретения услуг по оценке и определению потребности в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z330" w:id="312"/>
-[...15 lines deleted...]
-      18) приобретения услуг по оценке и определению потребности в специальных социальных услугах;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) приобретения товаров, работ, услуг, производимых, выполняемых, оказываемых государственными предприятиями учреждений уголовно-исполнительной (пенитенциарной) системы. Перечень и объемы товаров, работ, услуг, а также перечень государственных предприятий учреждений уголовно-исполнительной (пенитенциарной) системы, у которых приобретаются такие товары, работы, услуги, утверждаются центральным исполнительным органом Республики Казахстан, возглавляющим единую систему органов внутренних дел, по согласованию с уполномоченным органом и антимонопольным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z331" w:id="313"/>
-[...15 lines deleted...]
-      19) приобретения товаров, работ, услуг, производимых, выполняемых, оказываемых государственными предприятиями учреждений уголовно-исполнительной (пенитенциарной) системы. Перечень и объемы товаров, работ, услуг, а также перечень государственных предприятий учреждений уголовно-исполнительной (пенитенциарной) системы, у которых приобретаются такие товары, работы, услуги, утверждаются центральным исполнительным органом Республики Казахстан, возглавляющим единую систему органов внутренних дел, по согласованию с уполномоченным органом и антимонопольным органом.</w:t>
+    <w:bookmarkStart w:name="z332" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приобретение государственными предприятиями учреждений уголовно-исполнительной (пенитенциарной) системы сырья, материалов и комплектующих изделий для производства товаров, работ, услуг в целях трудоустройства осужденных осуществляется на основании договоров, заключенных с юридическими лицами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z332" w:id="314"/>
-[...15 lines deleted...]
-      Приобретение государственными предприятиями учреждений уголовно-исполнительной (пенитенциарной) системы сырья, материалов и комплектующих изделий для производства товаров, работ, услуг в целях трудоустройства осужденных осуществляется на основании договоров, заключенных с юридическими лицами.</w:t>
+    <w:bookmarkStart w:name="z333" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственным предприятиям учреждений уголовно-исполнительной (пенитенциарной) системы допускается привлечение субподрядчиков (соисполнителей) по производству товаров, выполнению работ и оказанию услуг в рамках договора, заключенного с заказчиком, в объеме не более одной третьей объема выполняемых работ или оказываемых услуг в целях трудоустройства субподрядчиком (соисполнителем) осужденных и (или) отбывших срок наказания либо находящихся на учете в службе пробации на условиях, определенных правилами осуществления государственных закупок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z333" w:id="315"/>
-[...15 lines deleted...]
-      Государственным предприятиям учреждений уголовно-исполнительной (пенитенциарной) системы допускается привлечение субподрядчиков (соисполнителей) по производству товаров, выполнению работ и оказанию услуг в рамках договора, заключенного с заказчиком, в объеме не более одной третьей объема выполняемых работ или оказываемых услуг в целях трудоустройства субподрядчиком (соисполнителем) осужденных и (или) отбывших срок наказания либо находящихся на учете в службе пробации на условиях, определенных правилами осуществления государственных закупок;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) приобретения государственным органом, обеспечивающим деятельность Президента Республики Казахстан, Курултая Республики Казахстан, Правительства Республики Казахстан, товаров, работ, услуг у государственных предприятий, в отношении которых он осуществляет управление в соответствии с законодательством Республики Казахстан о государственном имуществе, по основному предмету деятельности таких государственных предприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z334" w:id="316"/>
-[...15 lines deleted...]
-      20) приобретения государственным органом, обеспечивающим деятельность Президента Республики Казахстан, Курултая Республики Казахстан, Правительства Республики Казахстан, товаров, работ, услуг у государственных предприятий, в отношении которых он осуществляет управление в соответствии с законодательством Республики Казахстан о государственном имуществе, по основному предмету деятельности таких государственных предприятий;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) приобретения товаров, работ, услуг, необходимых для обеспечения охраны и безопасности (в том числе участия в обеспечении безопасности) Президента Республики Казахстан, иных охраняемых лиц и объектов, предназначенных для пребывания охраняемых лиц, а также услуг по формированию видеоархива и информационному обслуживанию деятельности Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z335" w:id="317"/>
-[...15 lines deleted...]
-      21) приобретения товаров, работ, услуг, необходимых для обеспечения охраны и безопасности (в том числе участия в обеспечении безопасности) Президента Республики Казахстан, иных охраняемых лиц и объектов, предназначенных для пребывания охраняемых лиц, а также услуг по формированию видеоархива и информационному обслуживанию деятельности Президента Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) приобретения товаров, работ, услуг, необходимых для обеспечения деятельности Президента Республики Казахстан и иных охраняемых лиц, содержания, обслуживания и функционирования государственных резиденций, автомобильных транспортных средств и воздушных судов, предназначенных для обслуживания Президента Республики Казахстан и иных охраняемых лиц, а также приобретения товаров, работ, услуг, необходимых для проведения мероприятий с участием Президента Республики Казахстан и иных охраняемых лиц в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z336" w:id="318"/>
-[...15 lines deleted...]
-      22) приобретения товаров, работ, услуг, необходимых для обеспечения деятельности Президента Республики Казахстан и иных охраняемых лиц, содержания, обслуживания и функционирования государственных резиденций, автомобильных транспортных средств и воздушных судов, предназначенных для обслуживания Президента Республики Казахстан и иных охраняемых лиц, а также приобретения товаров, работ, услуг, необходимых для проведения мероприятий с участием Президента Республики Казахстан и иных охраняемых лиц в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) приобретения товаров, работ, услуг государственными предприятиями, юридическими лицами, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, в отношении которых государственный орган, обеспечивающий деятельность Президента Республики Казахстан, Курултая Республики Казахстан, Правительства Республики Казахстан, либо его ведомства осуществляют управление в соответствии с законодательством Республики Казахстан о государственном имуществе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z337" w:id="319"/>
-[...15 lines deleted...]
-      23) приобретения товаров, работ, услуг государственными предприятиями, юридическими лицами, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, в отношении которых государственный орган, обеспечивающий деятельность Президента Республики Казахстан, Курултая Республики Казахстан, Правительства Республики Казахстан, либо его ведомства осуществляют управление в соответствии с законодательством Республики Казахстан о государственном имуществе;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) приобретения консультационных и юридических услуг по оценке перспектив разбирательств, защите и представлению интересов государства либо заказчиков в арбитражах, иностранных арбитражах, иностранных государственных и судебных органах, а также в процессе доарбитражного (судебного) урегулирования споров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z338" w:id="320"/>
-[...15 lines deleted...]
-      24) приобретения консультационных и юридических услуг по оценке перспектив разбирательств, защите и представлению интересов государства либо заказчиков в арбитражах, иностранных арбитражах, иностранных государственных и судебных органах, а также в процессе доарбитражного (судебного) урегулирования споров;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) приобретения товаров, работ, услуг у лица, определенного законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z339" w:id="321"/>
-[...15 lines deleted...]
-      25) приобретения товаров, работ, услуг у лица, определенного законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) приобретения государственным органом товаров, работ, услуг при наличии заключения антимонопольного органа об отсутствии субъектов частного предпринимательства, осуществляющих производство аналогичных товаров, работ, услуг, у акционерных обществ, товариществ с ограниченной ответственностью, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, и государственных предприятий, в отношении которых он осуществляет управление в соответствии с законодательством Республики Казахстан о государственном имуществе, соответствующие полномочия которых, в том числе государственного органа, установлены законами Республики Казахстан, указами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z340" w:id="322"/>
-[...15 lines deleted...]
-      26) приобретения государственным органом товаров, работ, услуг при наличии заключения антимонопольного органа об отсутствии субъектов частного предпринимательства, осуществляющих производство аналогичных товаров, работ, услуг, у акционерных обществ, товариществ с ограниченной ответственностью, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, и государственных предприятий, в отношении которых он осуществляет управление в соответствии с законодательством Республики Казахстан о государственном имуществе, соответствующие полномочия которых, в том числе государственного органа, установлены законами Республики Казахстан, указами Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z341" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование по наличию заключения антимонопольного органа об отсутствии субъектов частного предпринимательства, осуществляющих производство аналогичных товаров, работ, услуг, не распространяется на приобретение товаров, работ, услуг у организаций, обеспечивающих деятельность органов национальной безопасности, избирательных комиссий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z341" w:id="323"/>
-[...15 lines deleted...]
-      Требование по наличию заключения антимонопольного органа об отсутствии субъектов частного предпринимательства, осуществляющих производство аналогичных товаров, работ, услуг, не распространяется на приобретение товаров, работ, услуг у организаций, обеспечивающих деятельность органов национальной безопасности, избирательных комиссий;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) приобретения услуг по подготовке космонавтов и организации осуществления полетов космонавтов в космос, а также товаров и услуг по техническому обслуживанию и ремонту авиационной техники у специализированных авиационных производителей и предприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z342" w:id="324"/>
-[...15 lines deleted...]
-      27) приобретения услуг по подготовке космонавтов и организации осуществления полетов космонавтов в космос, а также товаров и услуг по техническому обслуживанию и ремонту авиационной техники у специализированных авиационных производителей и предприятий;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) приобретения однородных товаров, если годовой объем таких однородных товаров в стоимостном выражении не превышает стократного размера месячного расчетного показателя, работ и услуг, если годовой объем таких однородных работ и услуг в стоимостном выражении не превышает пятисоткратного размера месячного расчетного показателя, а для аппаратов акимов городов районного значения, сел, поселков, сельских округов – четырехтысячекратного размера месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z343" w:id="325"/>
-[...15 lines deleted...]
-      28) приобретения однородных товаров, если годовой объем таких однородных товаров в стоимостном выражении не превышает стократного размера месячного расчетного показателя, работ и услуг, если годовой объем таких однородных работ и услуг в стоимостном выражении не превышает пятисоткратного размера месячного расчетного показателя, а для аппаратов акимов городов районного значения, сел, поселков, сельских округов – четырехтысячекратного размера месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете;</w:t>
+    <w:bookmarkStart w:name="z344" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) приобретения услуг, связанных с направлением учащихся, студентов, аспирантов для участия в творческих состязаниях (конкурсах, олимпиадах, фестивалях, играх), выставках, конференциях, форумах, мастер-классах, стажировках, выполнения учебных практических заданий, включая проезд к месту проведения указанных мероприятий и обратно, наем жилого помещения, транспортное обслуживание, обеспечение питания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z344" w:id="326"/>
-[...15 lines deleted...]
-      29) приобретения услуг, связанных с направлением учащихся, студентов, аспирантов для участия в творческих состязаниях (конкурсах, олимпиадах, фестивалях, играх), выставках, конференциях, форумах, мастер-классах, стажировках, выполнения учебных практических заданий, включая проезд к месту проведения указанных мероприятий и обратно, наем жилого помещения, транспортное обслуживание, обеспечение питания;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) приобретения товаров, являющихся культурными ценностями, в том числе музейных предметов и музейных коллекций, а также редких и ценных изданий, рукописей, архивных документов, включая копии, имеющих историческое, художественное или иное культурное значение, предназначенных для пополнения государственных музейного, библиотечного, архивного фондов, кино-, фотофонда и иных аналогичных фондов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z345" w:id="327"/>
-[...15 lines deleted...]
-      30) приобретения товаров, являющихся культурными ценностями, в том числе музейных предметов и музейных коллекций, а также редких и ценных изданий, рукописей, архивных документов, включая копии, имеющих историческое, художественное или иное культурное значение, предназначенных для пополнения государственных музейного, библиотечного, архивного фондов, кино-, фотофонда и иных аналогичных фондов;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) приобретения материалов выставок, семинаров, конференций, совещаний, форумов, симпозиумов, тренингов, а также оплаты за участие в указанных мероприятиях, при наличии заключения антимонопольного органа об отсутствии иной возможности приобретения соответствующих товаров, работ, услуг на конкурентной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z346" w:id="328"/>
-[...15 lines deleted...]
-      31) приобретения материалов выставок, семинаров, конференций, совещаний, форумов, симпозиумов, тренингов, а также оплаты за участие в указанных мероприятиях, при наличии заключения антимонопольного органа об отсутствии иной возможности приобретения соответствующих товаров, работ, услуг на конкурентной основе;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) приобретения организацией культуры, организацией образования в области культуры, оператором телерадиовещания товаров, работ, услуг для осуществления сценических представлений, публичного исполнения и представления произведений искусства и культурных ценностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z347" w:id="329"/>
-[...15 lines deleted...]
-      32) приобретения организацией культуры, организацией образования в области культуры, оператором телерадиовещания товаров, работ, услуг для осуществления сценических представлений, публичного исполнения и представления произведений искусства и культурных ценностей;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) размещения заказа на посещение зоопарка, театра, кинотеатра, концерта, цирка, музея, выставки и спортивного мероприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z348" w:id="330"/>
-[...15 lines deleted...]
-      33) размещения заказа на посещение зоопарка, театра, кинотеатра, концерта, цирка, музея, выставки и спортивного мероприятия;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) приобретения услуг по авторскому надзору за разработкой проектной документации объектов капитального строительства, авторскому надзору за строительством, реконструкцией и капитальным ремонтом объектов капитального строительства соответствующими авторами, а также работ по корректировке предпроектной или проектно-сметной документации у лица, разработавшего данную предпроектную или проектно-сметную документацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z349" w:id="331"/>
-[...15 lines deleted...]
-      34) приобретения услуг по авторскому надзору за разработкой проектной документации объектов капитального строительства, авторскому надзору за строительством, реконструкцией и капитальным ремонтом объектов капитального строительства соответствующими авторами, а также работ по корректировке предпроектной или проектно-сметной документации у лица, разработавшего данную предпроектную или проектно-сметную документацию;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) если имеется необходимость в осуществлении государственных закупок ежедневной и (или) еженедельной потребности на период до подведения итогов государственных закупок и вступления в силу договора в случае, если такие государственные закупки осуществляются по перечню, утвержденному уполномоченным органом, в объеме, не превышающем объема государственных закупок таких товаров, работ, услуг, необходимого для обеспечения потребности заказчика в течение срока проведения государственной закупки, но не более чем на два месяца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z350" w:id="332"/>
-[...15 lines deleted...]
-      35) если имеется необходимость в осуществлении государственных закупок ежедневной и (или) еженедельной потребности на период до подведения итогов государственных закупок и вступления в силу договора в случае, если такие государственные закупки осуществляются по перечню, утвержденному уполномоченным органом, в объеме, не превышающем объема государственных закупок таких товаров, работ, услуг, необходимого для обеспечения потребности заказчика в течение срока проведения государственной закупки, но не более чем на два месяца.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий подпункт применяется в случае отказа поставщика на продление действия договора, заключенного в предыдущем году, если такие государственные закупки осуществляются в течение первого месяца года, или в случае создания (реорганизации) заказчика в течение текущего финансового года, но не более чем на два месяца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z351" w:id="333"/>
-[...15 lines deleted...]
-      Настоящий подпункт применяется в случае отказа поставщика на продление действия договора, заключенного в предыдущем году, если такие государственные закупки осуществляются в течение первого месяца года, или в случае создания (реорганизации) заказчика в течение текущего финансового года, но не более чем на два месяца;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) приобретения спортивного инвентаря и оборудования (снаряжения), спортивной экипировки, необходимых для участия и (или) подготовки спортивных национальных и сборных команд Республики Казахстан, а также для участия спортивных национальных и сборных команд Республики Казахстан в олимпийских, паралимпийских, сурдлимпийских играх и других международных спортивных мероприятиях на основании календарного плана, утвержденного уполномоченным органом в области физической культуры и спорта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z352" w:id="334"/>
-[...15 lines deleted...]
-      36) приобретения спортивного инвентаря и оборудования (снаряжения), спортивной экипировки, необходимых для участия и (или) подготовки спортивных национальных и сборных команд Республики Казахстан, а также для участия спортивных национальных и сборных команд Республики Казахстан в олимпийских, паралимпийских, сурдлимпийских играх и других международных спортивных мероприятиях на основании календарного плана, утвержденного уполномоченным органом в области физической культуры и спорта;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) приобретения для нужд обороны, национальной безопасности, а также обеспечения правопорядка услуг связи, товаров, являющихся средствами криптографической защиты информации, отнесенной к государственным секретам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z353" w:id="335"/>
-[...15 lines deleted...]
-      37) приобретения для нужд обороны, национальной безопасности, а также обеспечения правопорядка услуг связи, товаров, являющихся средствами криптографической защиты информации, отнесенной к государственным секретам;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) приобретения услуг по аренде здания, строения, сооружения, помещения, имеющих нежилое назначение, определенных актом в соответствии с законодательством Республики Казахстан, закупки услуг по техническому содержанию, охране и обслуживанию арендуемого здания, строения, сооружения, помещения, имеющих нежилое назначение, закупки услуг по техническому содержанию (в том числе государственными органами, размещающимися в зданиях, относящихся к особо важным государственным объектам), охране и обслуживанию одного или нескольких нежилых помещений, переданных в безвозмездное пользование и (или) в оперативное управление заказчику, в случае, если эти услуги оказываются другому лицу или лицам, пользующимся нежилыми помещениями, находящимися в здании, в котором расположены нежилые помещения, переданные в безвозмездное пользование и (или) оперативное управление заказчику;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z354" w:id="336"/>
-[...15 lines deleted...]
-      38) приобретения услуг по аренде здания, строения, сооружения, помещения, имеющих нежилое назначение, определенных актом в соответствии с законодательством Республики Казахстан, закупки услуг по техническому содержанию, охране и обслуживанию арендуемого здания, строения, сооружения, помещения, имеющих нежилое назначение, закупки услуг по техническому содержанию (в том числе государственными органами, размещающимися в зданиях, относящихся к особо важным государственным объектам), охране и обслуживанию одного или нескольких нежилых помещений, переданных в безвозмездное пользование и (или) в оперативное управление заказчику, в случае, если эти услуги оказываются другому лицу или лицам, пользующимся нежилыми помещениями, находящимися в здании, в котором расположены нежилые помещения, переданные в безвозмездное пользование и (или) оперативное управление заказчику;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) приобретения у общественных объединений лиц с инвалидностью Республики Казахстан услуг инватакси.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z355" w:id="337"/>
-[...15 lines deleted...]
-      39) приобретения у общественных объединений лиц с инвалидностью Республики Казахстан услуг инватакси.</w:t>
+    <w:bookmarkStart w:name="z356" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект договора направляется общественным объединениям лиц с инвалидностью Республики Казахстан, прошедшим проверку в цифровой системе государственного органа, предоставляющей единую точку доступа к электронным услугам государственных закупок, на соответствие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z356" w:id="338"/>
-[...15 lines deleted...]
-      Проект договора направляется общественным объединениям лиц с инвалидностью Республики Казахстан, прошедшим проверку в цифровой системе государственного органа, предоставляющей единую точку доступа к электронным услугам государственных закупок, на соответствие:</w:t>
+    <w:bookmarkStart w:name="z357" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      условиям, предусмотренным частью первой подпункта 7) статьи 474 Налогового кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z357" w:id="339"/>
-[...15 lines deleted...]
-      условиям, предусмотренным частью первой подпункта 7) статьи 474 Налогового кодекса Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принадлежности к общественным объединениям лиц с инвалидностью Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z358" w:id="340"/>
-[...15 lines deleted...]
-      принадлежности к общественным объединениям лиц с инвалидностью Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) приобретения товаров, работ, услуг, необходимых для обеспечения деятельности подразделений специального назначения государственных органов, связанных с обнаружением и обезвреживанием взрывчатых веществ и взрывчатых устройств, проведением антитеррористических операций, а также специальных операций по освобождению заложников, задержанию и обезвреживанию вооруженных преступников, экстремистов, террористов, членов организованных преступных групп, лиц, совершивших тяжкие и особо тяжкие преступления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z359" w:id="341"/>
-[...15 lines deleted...]
-      40) приобретения товаров, работ, услуг, необходимых для обеспечения деятельности подразделений специального назначения государственных органов, связанных с обнаружением и обезвреживанием взрывчатых веществ и взрывчатых устройств, проведением антитеррористических операций, а также специальных операций по освобождению заложников, задержанию и обезвреживанию вооруженных преступников, экстремистов, террористов, членов организованных преступных групп, лиц, совершивших тяжкие и особо тяжкие преступления;</w:t>
+    <w:bookmarkStart w:name="z360" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) приобретения товаров, работ, услуг, направленных на реализацию критически важных объектов и проектов общестранового значения в соответствии с бюджетным законодательством Республики Казахстан, у лица, определенного Правительством Республики Казахстан по решению (поручению) Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z360" w:id="342"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z361" w:id="343"/>
+    <w:bookmarkStart w:name="z361" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42) приобретения товаров у юридического лица, заключившего соглашение об инвестициях, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 295-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z362" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) приобретения товаров, являющихся предметом офтейк-контрактов, заключаемых в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z362" w:id="344"/>
-[...15 lines deleted...]
-      43) приобретения товаров, являющихся предметом офтейк-контрактов, заключаемых в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z363" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственные закупки способом из одного источника путем прямого заключения договора осуществляются в порядке, определенном правилами осуществления государственных закупок, в том числе с учетом форматно-логического контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z363" w:id="345"/>
-[...15 lines deleted...]
-      4. Государственные закупки способом из одного источника путем прямого заключения договора осуществляются в порядке, определенном правилами осуществления государственных закупок, в том числе с учетом форматно-логического контроля.</w:t>
+    <w:bookmarkStart w:name="z364" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Решение об осуществлении государственных закупок способом из одного источника путем прямого заключения договора принимается первым руководителем заказчика либо лицом, исполняющим его обязанности, либо руководителем аппарата центрального государственного органа или иным осуществляющим полномочия руководителя аппарата должностным лицом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z364" w:id="346"/>
-[...15 lines deleted...]
-      5. Решение об осуществлении государственных закупок способом из одного источника путем прямого заключения договора принимается первым руководителем заказчика либо лицом, исполняющим его обязанности, либо руководителем аппарата центрального государственного органа или иным осуществляющим полномочия руководителя аппарата должностным лицом.</w:t>
+    <w:bookmarkStart w:name="z365" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Государственные закупки способом из одного источника путем прямого заключения договора осуществляются с соблюдением принципов осуществления государственных закупок, предусмотренных подпунктами 1), 4), 6) и 7) пункта 1 статьи 5 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z365" w:id="347"/>
-[...15 lines deleted...]
-      6. Государственные закупки способом из одного источника путем прямого заключения договора осуществляются с соблюдением принципов осуществления государственных закупок, предусмотренных подпунктами 1), 4), 6) и 7) пункта 1 статьи 5 настоящего Закона.</w:t>
+    <w:bookmarkStart w:name="z366" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, принявшее решение об осуществлении государственных закупок способом из одного источника путем прямого заключения договора, несет персональную ответственность за соблюдение вышеуказанных принципов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z366" w:id="348"/>
-[...15 lines deleted...]
-      Лицо, принявшее решение об осуществлении государственных закупок способом из одного источника путем прямого заключения договора, несет персональную ответственность за соблюдение вышеуказанных принципов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными законами РК от 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Заключение и исполнение договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z368" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Заключение и исполнение договора осуществляются в соответствии с настоящим Законом, гражданским законодательством Республики Казахстан, правилами осуществления государственных закупок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:p>
-[...194 lines deleted...]
-      1. Заключение и исполнение договора осуществляются в соответствии с настоящим Законом, гражданским законодательством Республики Казахстан, правилами осуществления государственных закупок.</w:t>
+    <w:bookmarkStart w:name="z369" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проекты договоров составляются в соответствии с типовыми договорами, утверждаемыми уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z369" w:id="350"/>
-[...15 lines deleted...]
-      2. Проекты договоров составляются в соответствии с типовыми договорами, утверждаемыми уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z370" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По отдельным видам товаров, работ, услуг уполномоченным органом могут быть утверждены типовые договоры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z370" w:id="351"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z524" w:id="352"/>
+    <w:bookmarkStart w:name="z524" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Типовые договоры по приобретению учебников и учебно-методических комплексов составляются с учетом особенностей, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об образовании".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z371" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае заключения договора с нерезидентом Республики Казахстан допускается оформление договора в предлагаемой им форме на бумажном носителе с учетом требований законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z371" w:id="353"/>
-[...15 lines deleted...]
-      В случае заключения договора с нерезидентом Республики Казахстан допускается оформление договора в предлагаемой им форме на бумажном носителе с учетом требований законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z372" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договоры, заключенные в соответствии с пунктом 3 статьи 16 настоящего Закона, могут быть составлены в иной форме с учетом требований законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z372" w:id="354"/>
-[...15 lines deleted...]
-      Договоры, заключенные в соответствии с пунктом 3 статьи 16 настоящего Закона, могут быть составлены в иной форме с учетом требований законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z373" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Договор заключается сроком на один финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z373" w:id="355"/>
-[...15 lines deleted...]
-      3. Договор заключается сроком на один финансовый год.</w:t>
+    <w:bookmarkStart w:name="z374" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение договора на срок более одного финансового года допускается при наличии соответствующего финансирования в утвержденном (уточненном) бюджете (плане развития) на последующие годы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z374" w:id="356"/>
-[...15 lines deleted...]
-      Заключение договора на срок более одного финансового года допускается при наличии соответствующего финансирования в утвержденном (уточненном) бюджете (плане развития) на последующие годы.</w:t>
+    <w:bookmarkStart w:name="z375" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Договор вступает в силу после его подписания заказчиком и поставщиком. Если договор подлежит регистрации, он вступает в силу после его регистрации в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z375" w:id="357"/>
-[...15 lines deleted...]
-      4. Договор вступает в силу после его подписания заказчиком и поставщиком. Если договор подлежит регистрации, он вступает в силу после его регистрации в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае если потенциальный поставщик, признанный победителем, в сроки, установленные правилами осуществления государственных закупок, не представил заказчику подписанный договор или, заключив договор, не внес обеспечение исполнения договора и (или) антидемпинговую сумму (при наличии), то такой потенциальный поставщик признается уклонившимся от заключения договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z376" w:id="358"/>
-[...15 lines deleted...]
-      5. В случае если потенциальный поставщик, признанный победителем, в сроки, установленные правилами осуществления государственных закупок, не представил заказчику подписанный договор или, заключив договор, не внес обеспечение исполнения договора и (или) антидемпинговую сумму (при наличии), то такой потенциальный поставщик признается уклонившимся от заключения договора.</w:t>
+    <w:bookmarkStart w:name="z377" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Договор должен содержать условия о полной оплате за поставку товаров, выполнение работ либо оказание услуг в срок, не превышающий тридцати календарных дней со дня исполнения обязательств по данному договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z377" w:id="359"/>
-[...15 lines deleted...]
-      6. Договор должен содержать условия о полной оплате за поставку товаров, выполнение работ либо оказание услуг в срок, не превышающий тридцати календарных дней со дня исполнения обязательств по данному договору.</w:t>
+    <w:bookmarkStart w:name="z378" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом минимальный срок поставки товаров, выполнения работ, оказания услуг по договору не должен быть менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги, но не менее пятнадцати календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z378" w:id="360"/>
-[...15 lines deleted...]
-      При этом минимальный срок поставки товаров, выполнения работ, оказания услуг по договору не должен быть менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги, но не менее пятнадцати календарных дней.</w:t>
+    <w:bookmarkStart w:name="z379" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В отношении сторон договора должна быть предусмотрена ответственность за неисполнение либо ненадлежащее исполнение обязательств по договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z379" w:id="361"/>
-[...15 lines deleted...]
-      7. В отношении сторон договора должна быть предусмотрена ответственность за неисполнение либо ненадлежащее исполнение обязательств по договору.</w:t>
+    <w:bookmarkStart w:name="z380" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предельные объемы работ и услуг, передаваемые поставщиком субподрядчикам (соисполнителям) для выполнения работ либо оказания услуг, не должны превышать в совокупности тридцать процентов от общего объема выполняемых работ или оказываемых услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z380" w:id="362"/>
-[...15 lines deleted...]
-      8. Предельные объемы работ и услуг, передаваемые поставщиком субподрядчикам (соисполнителям) для выполнения работ либо оказания услуг, не должны превышать в совокупности тридцать процентов от общего объема выполняемых работ или оказываемых услуг.</w:t>
+    <w:bookmarkStart w:name="z381" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом субподрядчикам (соисполнителям) запрещается передавать иным субподрядчикам (соисполнителям) объемы выполнения работ либо оказания услуг, являющихся предметом проводимых государственных закупок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z381" w:id="363"/>
-[...15 lines deleted...]
-      При этом субподрядчикам (соисполнителям) запрещается передавать иным субподрядчикам (соисполнителям) объемы выполнения работ либо оказания услуг, являющихся предметом проводимых государственных закупок.</w:t>
+    <w:bookmarkStart w:name="z522" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение части первой настоящего пункта не распространяется на случаи заключения договоров о государственных закупках с оператором "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z522" w:id="364"/>
-[...15 lines deleted...]
-      Положение части первой настоящего пункта не распространяется на случаи заключения договоров о государственных закупках с оператором "цифрового правительства".</w:t>
+    <w:bookmarkStart w:name="z382" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Договор считается исполненным при условии полного выполнения заказчиком и поставщиком принятых обязательств по указанному договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z382" w:id="365"/>
-[...15 lines deleted...]
-      9. Договор считается исполненным при условии полного выполнения заказчиком и поставщиком принятых обязательств по указанному договору.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неисполнения либо ненадлежащего исполнения принятых поставщиком обязательств по договору заказчик принимает меры по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z383" w:id="366"/>
-[...15 lines deleted...]
-      В случае неисполнения либо ненадлежащего исполнения принятых поставщиком обязательств по договору заказчик принимает меры по:</w:t>
+    <w:bookmarkStart w:name="z384" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) включению такого поставщика в реестр недобросовестных участников государственных закупок в порядке, определенном настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z384" w:id="367"/>
-[...15 lines deleted...]
-      1) включению такого поставщика в реестр недобросовестных участников государственных закупок в порядке, определенном настоящим Законом;</w:t>
+    <w:bookmarkStart w:name="z385" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) взысканию неустойки (штрафа, пени) в порядке, определенном правилами осуществления государственных закупок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z385" w:id="368"/>
-[...15 lines deleted...]
-      2) взысканию неустойки (штрафа, пени) в порядке, определенном правилами осуществления государственных закупок.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Порядок заключения договора, в том числе внесения обеспечений исполнения договора (обеспечения аванса, антидемпинговой суммы), их виды определяются правилами осуществления государственных закупок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z386" w:id="369"/>
-[...15 lines deleted...]
-      10. Порядок заключения договора, в том числе внесения обеспечений исполнения договора (обеспечения аванса, антидемпинговой суммы), их виды определяются правилами осуществления государственных закупок.</w:t>
+    <w:bookmarkStart w:name="z387" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в случаях, определенных правилами осуществления государственных закупок, размер обеспечения исполнения договора составляет от трех до пяти процентов от общей суммы договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z387" w:id="370"/>
-[...15 lines deleted...]
-      При этом в случаях, определенных правилами осуществления государственных закупок, размер обеспечения исполнения договора составляет от трех до пяти процентов от общей суммы договора.</w:t>
+    <w:bookmarkStart w:name="z388" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если договором предусмотрена выплата аванса, поставщик дополнительно к обеспечению исполнения договора вносит обеспечение аванса в размере, равном авансу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z388" w:id="371"/>
-[...15 lines deleted...]
-      В случае, если договором предусмотрена выплата аванса, поставщик дополнительно к обеспечению исполнения договора вносит обеспечение аванса в размере, равном авансу.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменениями, внесенными с законами РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Основания по внесению изменений в проект договора, заключенный договор, а также расторжению договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z390" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Внесение изменения в проект договора при условии неизменности качества и других условий, явившихся основой для выбора поставщика, допускается при соблюдении следующих взаимосвязанных условий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:p>
-[...114 lines deleted...]
-      1. Внесение изменения в проект договора при условии неизменности качества и других условий, явившихся основой для выбора поставщика, допускается при соблюдении следующих взаимосвязанных условий:</w:t>
+    <w:bookmarkStart w:name="z391" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) внесение изменений в проект договора инициировано одной из сторон не позднее пяти рабочих дней со дня подписания протокола об итогах государственных закупок способом конкурса, аукциона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z391" w:id="373"/>
-[...15 lines deleted...]
-      1) внесение изменений в проект договора инициировано одной из сторон не позднее пяти рабочих дней со дня подписания протокола об итогах государственных закупок способом конкурса, аукциона;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) внесение изменения допускается в части уменьшения суммы проекта договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z392" w:id="374"/>
-[...15 lines deleted...]
-      2) внесение изменения допускается в части уменьшения суммы проекта договора;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) решение о внесении изменения в части уменьшения суммы проекта договора принято по взаимному согласию сторон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z393" w:id="375"/>
-[...15 lines deleted...]
-      3) решение о внесении изменения в части уменьшения суммы проекта договора принято по взаимному согласию сторон;</w:t>
+    <w:bookmarkStart w:name="z394" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) внесение изменения в проект договора в части увеличения срока исполнения договора на пять рабочих дней, направляемый потенциальному поставщику, занявшему второе место, в случае, если потенциальный поставщик, определенный победителем, уклонился от заключения договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z394" w:id="376"/>
-[...15 lines deleted...]
-      4) внесение изменения в проект договора в части увеличения срока исполнения договора на пять рабочих дней, направляемый потенциальному поставщику, занявшему второе место, в случае, если потенциальный поставщик, определенный победителем, уклонился от заключения договора.</w:t>
+    <w:bookmarkStart w:name="z395" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается внесение изменения в проект договора без соблюдения условий, предусмотренных настоящим пунктом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z395" w:id="377"/>
-[...15 lines deleted...]
-      Не допускается внесение изменения в проект договора без соблюдения условий, предусмотренных настоящим пунктом.</w:t>
+    <w:bookmarkStart w:name="z396" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Внесение изменения в заключенный договор при условии неизменности качества и других условий, явившихся основой для выбора поставщика, допускается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z396" w:id="378"/>
-[...15 lines deleted...]
-      2. Внесение изменения в заключенный договор при условии неизменности качества и других условий, явившихся основой для выбора поставщика, допускается:</w:t>
+    <w:bookmarkStart w:name="z397" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по взаимному согласию сторон в части уменьшения цены на товары, работы, услуги и соответственно суммы договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z397" w:id="379"/>
-[...15 lines deleted...]
-      1) по взаимному согласию сторон в части уменьшения цены на товары, работы, услуги и соответственно суммы договора;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в части увеличения суммы договора, если в проектно-сметную документацию, прошедшую экспертизу в соответствии с законодательством Республики Казахстан, внесены изменения и принято решение о дополнительном выделении денег на сумму такого изменения в порядке, определенном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z398" w:id="380"/>
-[...15 lines deleted...]
-      2) в части увеличения суммы договора, если в проектно-сметную документацию, прошедшую экспертизу в соответствии с законодательством Республики Казахстан, внесены изменения и принято решение о дополнительном выделении денег на сумму такого изменения в порядке, определенном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в части уменьшения либо увеличения суммы договора, связанной с уменьшением либо увеличением потребности в объеме приобретаемых товаров, работ, за исключением работ, указанных в подпункте 2) настоящего пункта, услуг, при условии неизменности цены за единицу товара, работы, услуги, указанной в заключенном договоре данных товаров, работ, услуг. Такое изменение заключенного договора допускается в пределах сложившейся экономии по данной государственной закупке, за исключением транспортных услуг, услуг связи, а также товаров и услуг, связанных с организацией питания Вооруженных Cил Республики Казахстан, других войск и воинских формирований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z399" w:id="381"/>
-[...15 lines deleted...]
-      3) в части уменьшения либо увеличения суммы договора, связанной с уменьшением либо увеличением потребности в объеме приобретаемых товаров, работ, за исключением работ, указанных в подпункте 2) настоящего пункта, услуг, при условии неизменности цены за единицу товара, работы, услуги, указанной в заключенном договоре данных товаров, работ, услуг. Такое изменение заключенного договора допускается в пределах сложившейся экономии по данной государственной закупке, за исключением транспортных услуг, услуг связи, а также товаров и услуг, связанных с организацией питания Вооруженных Cил Республики Казахстан, других войск и воинских формирований;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае, если поставщик в процессе исполнения заключенного с ним договора предложил при условии неизменности цены за единицу товара, работы, услуги более лучшие качественные и (или) технические характеристики либо сроки и (или) условия поставки товара, выполнения работы, оказания услуги, являющихся предметом заключенного с ним договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z400" w:id="382"/>
-[...15 lines deleted...]
-      4) в случае, если поставщик в процессе исполнения заключенного с ним договора предложил при условии неизменности цены за единицу товара, работы, услуги более лучшие качественные и (или) технические характеристики либо сроки и (или) условия поставки товара, выполнения работы, оказания услуги, являющихся предметом заключенного с ним договора;</w:t>
+    <w:bookmarkStart w:name="z401" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в части уменьшения или увеличения суммы договора на выполнение работ, оказание услуг со сроком завершения в следующем (последующих) финансовом году (годах), вызванного изменением налогового, таможенного и иного законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z401" w:id="383"/>
-[...15 lines deleted...]
-      5) в части уменьшения или увеличения суммы договора на выполнение работ, оказание услуг со сроком завершения в следующем (последующих) финансовом году (годах), вызванного изменением налогового, таможенного и иного законодательства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в части уменьшения суммы договора о выполнении работ, об оказании услуг со сроком завершения в следующем (последующих) финансовом году (годах);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z402" w:id="384"/>
-[...15 lines deleted...]
-      6) в части уменьшения суммы договора о выполнении работ, об оказании услуг со сроком завершения в следующем (последующих) финансовом году (годах);</w:t>
+    <w:bookmarkStart w:name="z403" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в части изменения сроков исполнения обязательств по договорам о выполнении работ, об оказании услуг в случае изменения финансирования по годам при условии неизменности суммы заключенного договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z403" w:id="385"/>
-[...15 lines deleted...]
-      7) в части изменения сроков исполнения обязательств по договорам о выполнении работ, об оказании услуг в случае изменения финансирования по годам при условии неизменности суммы заключенного договора;</w:t>
+    <w:bookmarkStart w:name="z404" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в части изменения срока исполнения обязательств по договору о выполнении работ в случае возбуждения уголовного дела, связанного с исполнением договора, в отношении должностного лица заказчика и (или) поставщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z404" w:id="386"/>
-[...15 lines deleted...]
-      8) в части изменения срока исполнения обязательств по договору о выполнении работ в случае возбуждения уголовного дела, связанного с исполнением договора, в отношении должностного лица заказчика и (или) поставщика;</w:t>
+    <w:bookmarkStart w:name="z405" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в части изменения срока исполнения договора о поставке товара в случае, если поставщик является производителем поставляемого товара. Такое изменение заключенного договора допускается в пределах текущего финансового года по уведомлению поставщика на срок не более десяти рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z405" w:id="387"/>
-[...15 lines deleted...]
-      9) в части изменения срока исполнения договора о поставке товара в случае, если поставщик является производителем поставляемого товара. Такое изменение заключенного договора допускается в пределах текущего финансового года по уведомлению поставщика на срок не более десяти рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z406" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в части изменения сроков исполнения договора в связи с введением чрезвычайного положения либо карантинных ограничений. Такое изменение заключенного договора допускается в пределах текущего финансового года по уведомлению поставщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z406" w:id="388"/>
-[...15 lines deleted...]
-      10) в части изменения сроков исполнения договора в связи с введением чрезвычайного положения либо карантинных ограничений. Такое изменение заключенного договора допускается в пределах текущего финансового года по уведомлению поставщика;</w:t>
+    <w:bookmarkStart w:name="z407" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в части изменения реквизитов (банковских счетов) получателя денег при заключении поставщиком договора финансирования под уступку денежного требования (факторинга);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z407" w:id="389"/>
-[...15 lines deleted...]
-      11) в части изменения реквизитов (банковских счетов) получателя денег при заключении поставщиком договора финансирования под уступку денежного требования (факторинга);</w:t>
+    <w:bookmarkStart w:name="z408" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в целях обеспечения бесперебойной деятельности заказчика в части продления на период до подведения итогов государственных закупок способом конкурса, аукциона и вступления в силу договора, но не более чем на два месяца, действие договора ежедневной или еженедельной потребности по перечню, утвержденному уполномоченным органом. Такое изменение заключенного договора допускается в объеме, не превышающем объема государственных закупок таких товаров, работ, услуг, необходимого для обеспечения потребности заказчика в течение срока проведения государственной закупки, но не более чем на два месяца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z408" w:id="390"/>
-[...15 lines deleted...]
-      12) в целях обеспечения бесперебойной деятельности заказчика в части продления на период до подведения итогов государственных закупок способом конкурса, аукциона и вступления в силу договора, но не более чем на два месяца, действие договора ежедневной или еженедельной потребности по перечню, утвержденному уполномоченным органом. Такое изменение заключенного договора допускается в объеме, не превышающем объема государственных закупок таких товаров, работ, услуг, необходимого для обеспечения потребности заказчика в течение срока проведения государственной закупки, но не более чем на два месяца;</w:t>
+    <w:bookmarkStart w:name="z409" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в части изменения источника финансирования, кодов бюджетной классификации расходов бюджета (специфики) в предметах договора (для государственных органов, государственных учреждений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z409" w:id="391"/>
-[...15 lines deleted...]
-      13) в части изменения источника финансирования, кодов бюджетной классификации расходов бюджета (специфики) в предметах договора (для государственных органов, государственных учреждений);</w:t>
+    <w:bookmarkStart w:name="z410" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) в части уменьшения суммы договора в связи с удержанием (взысканием) неустойки, штрафа, пени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z410" w:id="392"/>
-[...15 lines deleted...]
-      14) в части уменьшения суммы договора в связи с удержанием (взысканием) неустойки, штрафа, пени;</w:t>
+    <w:bookmarkStart w:name="z411" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) в части изменения реквизитов (банковских счетов) заказчика и (или) поставщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z411" w:id="393"/>
-[...15 lines deleted...]
-      15) в части изменения реквизитов (банковских счетов) заказчика и (или) поставщика;</w:t>
+    <w:bookmarkStart w:name="z412" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) в части изменения суммы договора в связи с изменением тарифов (цен), утвержденных государственным органом, осуществляющим руководство в соответствующих сферах естественных монополий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z412" w:id="394"/>
-[...15 lines deleted...]
-      16) в части изменения суммы договора в связи с изменением тарифов (цен), утвержденных государственным органом, осуществляющим руководство в соответствующих сферах естественных монополий;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) в части изменения суммы договора, связанной с постановкой поставщика на регистрационный учет или снятием поставщика с регистрационного учета по налогу на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z413" w:id="395"/>
-[...15 lines deleted...]
-      17) в части изменения суммы договора, связанной с постановкой поставщика на регистрационный учет или снятием поставщика с регистрационного учета по налогу на добавленную стоимость;</w:t>
+    <w:bookmarkStart w:name="z414" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) в части изменения сроков исполнения обязательств по договорам о выполнении работ, об оказании услуг в связи с невозможностью поставщика в исполнении своих обязательств вследствие непреодолимой силы, в том числе в связи с запретом заказчика пользования местом выполнения работ либо проведением испытаний и (или) экспертиз, не запланированных договором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z414" w:id="396"/>
-[...15 lines deleted...]
-      18) в части изменения сроков исполнения обязательств по договорам о выполнении работ, об оказании услуг в связи с невозможностью поставщика в исполнении своих обязательств вследствие непреодолимой силы, в том числе в связи с запретом заказчика пользования местом выполнения работ либо проведением испытаний и (или) экспертиз, не запланированных договором.</w:t>
+    <w:bookmarkStart w:name="z415" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается внесение в проект договора либо заключенный договор изменений, которые могут изменить содержание условий проводимых (проведенных) государственных закупок, и (или) предложения, явившегося основой для выбора поставщика, по иным основаниям, не предусмотренным пунктами 1 и 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z415" w:id="397"/>
-[...15 lines deleted...]
-      3. Не допускается внесение в проект договора либо заключенный договор изменений, которые могут изменить содержание условий проводимых (проведенных) государственных закупок, и (или) предложения, явившегося основой для выбора поставщика, по иным основаниям, не предусмотренным пунктами 1 и 2 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z416" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Расторжение договора до истечения его срока действия допускается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z416" w:id="398"/>
-[...15 lines deleted...]
-      4. Расторжение договора до истечения его срока действия допускается:</w:t>
+    <w:bookmarkStart w:name="z417" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заказчиком в одностороннем порядке в случае отказа поставщика от исполнения своих обязательств по заключенному договору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z417" w:id="399"/>
-[...15 lines deleted...]
-      1) заказчиком в одностороннем порядке в случае отказа поставщика от исполнения своих обязательств по заключенному договору;</w:t>
+    <w:bookmarkStart w:name="z418" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заказчиком в одностороннем порядке в случае неисполнения либо ненадлежащего исполнения поставщиком своих обязательств по договору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z418" w:id="400"/>
-[...15 lines deleted...]
-      2) заказчиком в одностороннем порядке в случае неисполнения либо ненадлежащего исполнения поставщиком своих обязательств по договору;</w:t>
+    <w:bookmarkStart w:name="z419" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заказчиком в одностороннем порядке в случае привлечения поставщиком не заявленных на участие в конкурсе субподрядчиков по выполнению работ (соисполнителей по оказанию услуг), а также при передаче субподрядчику по выполнению работ (соисполнителю по оказанию услуг) работ (услуг) в объеме, превышающем объем, установленный пунктом 8 статьи 17 настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z419" w:id="401"/>
-[...15 lines deleted...]
-      3) заказчиком в одностороннем порядке в случае привлечения поставщиком не заявленных на участие в конкурсе субподрядчиков по выполнению работ (соисполнителей по оказанию услуг), а также при передаче субподрядчику по выполнению работ (соисполнителю по оказанию услуг) работ (услуг) в объеме, превышающем объем, установленный пунктом 8 статьи 17 настоящего Закона;</w:t>
+    <w:bookmarkStart w:name="z420" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае ликвидации либо банкротства заказчика или поставщика, являющегося юридическим лицом, за исключением реорганизации, либо смерти поставщика, являющегося физическим лицом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z420" w:id="402"/>
-[...15 lines deleted...]
-      4) в случае ликвидации либо банкротства заказчика или поставщика, являющегося юридическим лицом, за исключением реорганизации, либо смерти поставщика, являющегося физическим лицом;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заказчиком в одностороннем порядке в случае потери поставщиком правоспособности, необходимой для исполнения им своих обязательств по договору, смерти поставщика (признания судом безвестно отсутствующим или объявления умершим);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z421" w:id="403"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z422" w:id="404"/>
+    <w:bookmarkStart w:name="z422" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) заказчиком в одностороннем порядке в случае выявления нарушения ограничений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, в отношении закупки, на основании которой заключен договор;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z423" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заказчиком в одностороннем порядке в случае выявления оказания организатором, единым организатором содействия поставщику при осуществлении государственной закупки, не предусмотренного настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z423" w:id="405"/>
-[...15 lines deleted...]
-      7) заказчиком в одностороннем порядке в случае выявления оказания организатором, единым организатором содействия поставщику при осуществлении государственной закупки, не предусмотренного настоящим Законом;</w:t>
+    <w:bookmarkStart w:name="z424" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по соглашению сторон в случае нецелесообразности дальнейшего исполнения договора с подробным обоснованием причин данной нецелесообразности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z424" w:id="406"/>
-[...15 lines deleted...]
-      8) по соглашению сторон в случае нецелесообразности дальнейшего исполнения договора с подробным обоснованием причин данной нецелесообразности;</w:t>
+    <w:bookmarkStart w:name="z425" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заказчиком в одностороннем порядке в случае невнесения поставщиком обеспечения исполнения договора (обеспечения аванса, антидемпинговой суммы) в сроки, предусмотренные правилами осуществления государственных закупок, за исключением случая исполнения поставщиком своих обязательств до истечения срока внесения обеспечения исполнения договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z425" w:id="407"/>
-[...15 lines deleted...]
-      9) заказчиком в одностороннем порядке в случае невнесения поставщиком обеспечения исполнения договора (обеспечения аванса, антидемпинговой суммы) в сроки, предусмотренные правилами осуществления государственных закупок, за исключением случая исполнения поставщиком своих обязательств до истечения срока внесения обеспечения исполнения договора;</w:t>
+    <w:bookmarkStart w:name="z426" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) по судебному акту, вступившему в законную силу, исполнение которого требует расторжение договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z426" w:id="408"/>
-[...15 lines deleted...]
-      10) по судебному акту, вступившему в законную силу, исполнение которого требует расторжение договора.</w:t>
+    <w:bookmarkStart w:name="z427" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основания расторжения договора, предусмотренные подпунктами 1), 2) и 3) части первой настоящего пункта, являются правом заказчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z427" w:id="409"/>
-[...15 lines deleted...]
-      Основания расторжения договора, предусмотренные подпунктами 1), 2) и 3) части первой настоящего пункта, являются правом заказчика.</w:t>
+    <w:bookmarkStart w:name="z428" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расторжение договора по основаниям, не предусмотренным частью первой настоящего пункта, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z428" w:id="410"/>
-[...15 lines deleted...]
-      Расторжение договора по основаниям, не предусмотренным частью первой настоящего пункта, не допускается.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Договор о строительстве "под ключ"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z430" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Договор о строительстве "под ключ" может заключаться для строительства объектов, перечень которых утверждается маслихатами столицы, областей и городов республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z431" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В целях заключения договора о строительстве "под ключ" заказчик осуществляет государственные закупки способом конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z432" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Результатом выполненной работы по договору о строительстве "под ключ" является объект капитального строительства, введенный в эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z433" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Иные особенности составления и реализации договора о строительстве "под ключ" определяются настоящим Законом, правилами государственных закупок и положениями договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z434" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...80 lines deleted...]
-      4. Иные особенности составления и реализации договора о строительстве "под ключ" определяются настоящим Законом, правилами государственных закупок и положениями договора.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ОСУЩЕСТВЛЕНИЯ ГОСУДАРСТВЕННЫХ ЗАКУПОК</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...62 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ОСУЩЕСТВЛЕНИЯ ГОСУДАРСТВЕННЫХ ЗАКУПОК</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Компетенция Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z436" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:p>
-[...32 lines deleted...]
-      Правительство Республики Казахстан:</w:t>
+    <w:bookmarkStart w:name="z437" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает основные направления государственной политики в сфере государственных закупок и организует их осуществление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z437" w:id="417"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z438" w:id="418"/>
+    <w:bookmarkStart w:name="z438" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выполняет иные функции, возложенные на него </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Компетенция уполномоченного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z440" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z441" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует и реализует государственную политику в сфере государственных закупок и организует ее осуществление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z442" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и утверждает нормативные правовые акты в сфере государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z443" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 21. Компетенция уполномоченного органа</w:t>
-[...78 lines deleted...]
-      3) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+        <w:t>Статья 22. Полномочия единого оператора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единый оператор:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z446" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет развитие, сопровождение и системно-техническое обслуживание веб-портала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z447" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет управление проектами по развитию веб-портала, а также по согласованию с уполномоченным органом определяет требования и обеспечивает взаимодействие веб-портала с цифровыми системами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z448" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает на платной основе потенциальным поставщикам услуги по использованию (доступу) веб-портала. Цена на услуги по использованию (доступу) потенциальными поставщиками веб-портала устанавливается единым оператором по согласованию с уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z449" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом цена на услуги по использованию (доступу) веб-портала должна обеспечить полное возмещение затрат, понесенных единым оператором на осуществление полномочий единого оператора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z450" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказывает консультационную помощь субъектам государственных закупок по вопросам функционирования веб-портала на безвозмездной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z451" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает кибербезопасность хранения цифровых ресурсов субъектов государственных закупок, размещенных на веб-портале;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z452" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет информационное наполнение веб-портала в соответствии с правилами осуществления государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z453" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) взаимодействует с уполномоченными субъектами по вопросам интеграции цифровых систем государственных органов, государственных цифровых ресурсов и обеспечения кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z454" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает операционное сопровождение процесса внесения и возврата денег потенциального поставщика или поставщика, находящихся в электронном кошельке, в порядке, определенном правилами осуществления государственных закупок, с использованием средств веб-портала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z455" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оказывает электронные услуги посредством веб-портала в соответствии с правилами использования веб-портала в порядке, определяемом уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z456" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет внедрение и сопровождение базы данных цен на товары, работы, услуги с внедрением справочника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z457" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в целях обеспечения сохранности денег потенциальных поставщиков и поставщиков размещает деньги по операциям, осуществляемым с использованием электронного кошелька, на свой счет, открытый в центральном уполномоченном органе по исполнению бюджета, в порядке, определенном уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z458" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет сопровождение, развитие и наполнение Национального каталога товаров в порядке, определенном уполномоченным органом в области регулирования торговой деятельности по согласованию с уполномоченным органом в сфере государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 22 с изменениями, внесенными законами РК от 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z459" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. КОНТРОЛЬ И МОНИТОРИНГ ПРОВЕДЕНИЯ ГОСУДАРСТВЕННЫХ ЗАКУПОК. ОБЖАЛОВАНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Контроль за соблюдением законодательства Республики Казахстан о государственных закупках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z461" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Контроль за соблюдением законодательства Республики Казахстан о государственных закупках осуществляется уполномоченным органом в соответствии с настоящим Законом и Законом Республики Казахстан "О государственном аудите и финансовом контроле".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z462" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Объектами контроля являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z463" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заказчик, организатор, единый организатор, экспертная комиссия, эксперт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z464" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) потенциальный поставщик, поставщик, а также лица, привлекаемые ими в качестве субподрядчиков по выполнению работ либо соисполнителей по оказанию услуг, в пределах предмета проводимых государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z465" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) единый оператор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z466" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль осуществляется уполномоченным органом при наступлении одного из следующих случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z467" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) письменного обращения либо обращения, поступившего по общедоступным цифровым системам и соответствующего требованиям цифрового законодательства Республики Казахстан, потенциального поставщика, участника конкурса либо аукциона, поставщика либо их уполномоченного представителя с жалобой на действия (бездействие), решения заказчика, организатора, единого организатора, экспертной комиссии, эксперта, единого оператора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z468" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при поступлении постановлений правоохранительных органов, органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z469" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по результатам анализа информации, полученной посредством системы оценки и управления рисками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z470" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган при выявлении в результате проведения контрольных мероприятий, в том числе камерального контроля, нарушения объектом контроля законодательства Республики Казахстан о государственных закупках принимает следующие меры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z471" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) направляет объекту контроля предписание, уведомление об устранении нарушений, выявленных по результатам камерального контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z472" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обращается в суд с иском о признании недействительными вступивших в силу договоров, заключенных с нарушением законодательства Республики Казахстан о государственных закупках, за исключением договоров, по которым обязательства исполнены надлежащим образом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z473" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При выявлении в результате проведения контрольных мероприятий факта совершения объектом контроля действия (бездействия), содержащего признаки состава уголовного правонарушения, уполномоченный орган и органы государственного аудита и финансового контроля обязаны в течение пяти рабочих дней со дня выявления такого факта передать информацию о совершении указанного действия (бездействия) и подтверждающие такой факт документы в правоохранительные органы, органы национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z474" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Действия (бездействие), а также решения уполномоченного органа и органов государственного аудита и финансового контроля могут быть обжалованы в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...277 lines deleted...]
-    <w:bookmarkEnd w:id="435"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными законами РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Мониторинг государственных закупок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z476" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях осуществления сбора, обобщения, анализа, систематизации, и оценки информации об осуществлении государственных закупок уполномоченный орган посредством веб-портала и на основе содержащейся в нем информации проводит мониторинг государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z477" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субъекты общественного контроля посредством веб-портала и на основе содержащейся в нем информации могут проводить общественный мониторинг государственных закупок в соответствии с Законом Республики Казахстан "Об общественном контроле".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Обжалование действий (бездействия), решений заказчика, организатора, единого организатора, экспертной комиссии (эксперта)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z479" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Потенциальный поставщик вправе посредством веб-портала обжаловать действия (бездействие), решения заказчика, организатора, единого организатора, экспертной комиссии (эксперта), если их действия (бездействие), решения нарушают права и законные интересы потенциального поставщика, в течение трех рабочих дней со дня размещения протокола об итогах государственных закупок способом конкурса, аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z480" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обжалования действий (бездействия), решений заказчика, организатора, единого организатора, экспертной комиссии (эксперта) срок заключения договора приостанавливается до окончания срока рассмотрения жалобы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z481" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заказчик, организатор, единый организатор в течение трех рабочих дней после дня истечения срока для подачи жалобы, предусмотренного пунктом 1 настоящей статьи, принимает решение об удовлетворении либо отказе в удовлетворении жалобы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z482" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решение заказчика, организатора, единого организатора, принятое по результатам рассмотрения жалобы, может быть обжаловано в суд в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z483" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом обжалование решения заказчика, организатора, единого организатора в рамках административного судопроизводства не приостанавливает процедуры государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z484" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Порядок подачи и рассмотрения жалоб определяется правилами осуществления государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z485" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Требования по направлению и рассмотрению жалобы посредством веб-портала не распространяются на государственные закупки с применением особого порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z486" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Досудебный порядок урегулирования споров, предусмотренный настоящей статьей, является обязательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z487" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Итоги государственных закупок, по которым победитель государственных закупок определяется веб-порталом автоматически, обжалованию в порядке, предусмотренном настоящей статьей, не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z488" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. КОНТРОЛЬ И МОНИТОРИНГ ПРОВЕДЕНИЯ ГОСУДАРСТВЕННЫХ ЗАКУПОК. ОБЖАЛОВАНИЕ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="436"/>
+        <w:t xml:space="preserve"> Глава 5. СПЕЦИАЛЬНЫЕ И ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 23. Контроль за соблюдением законодательства Республики Казахстан о государственных закупках</w:t>
-[...363 lines deleted...]
-    </w:p>
+        <w:t>Статья 26. Особый порядок осуществления государственных закупок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z490" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственные закупки с применением особого порядка осуществляются в соответствии с настоящим Законом, за исключением норм, устанавливающих квалификационные требования, а также регламентирующих процедуры осуществления государственных закупок, предусмотренные настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z491" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственные закупки с применением особого порядка осуществляются в случаях приобретения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z492" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) товаров, работ, услуг для обеспечения нужд правопорядка и национальной безопасности, сведения о которых составляют государственные секреты в соответствии с законодательством Республики Казахстан о государственных секретах и (или) содержат служебную информацию ограниченного распространения, определенную Правительством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z493" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) товаров, работ, услуг, сведения о которых составляют государственные секреты в соответствии с законодательством Республики Казахстан о государственных секретах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z494" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Порядок осуществления государственных закупок с применением особого порядка определяется уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 24. Мониторинг государственных закупок</w:t>
-[...370 lines deleted...]
-      3. Порядок осуществления государственных закупок с применением особого порядка определяется уполномоченным органом.</w:t>
+        <w:t>Статья 27. Участие в государственных закупках отдельных категорий потенциальных поставщиков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z496" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Участие в государственных закупках отдельных категорий потенциальных поставщиков определяется в случаях, предусмотренных настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Участие в государственных закупках отдельных категорий потенциальных поставщиков определяется в случаях, предусмотренных настоящим Законом.</w:t>
+    <w:bookmarkStart w:name="z497" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заказчик, организатор, единый организатор при проведении государственных закупок отдельных видов товаров, работ, услуг осуществляют закупки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z497" w:id="469"/>
-[...15 lines deleted...]
-      2. Заказчик, организатор, единый организатор при проведении государственных закупок отдельных видов товаров, работ, услуг осуществляют закупки:</w:t>
+    <w:bookmarkStart w:name="z498" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) товаров, за исключением товаров, предназначенных для нужд лиц с инвалидностью в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, у производящих товары общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан, в объеме не менее пятидесяти процентов от общего объема средств, выделенных для приобретения данных товаров в текущем году;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z498" w:id="470"/>
-[...15 lines deleted...]
-      1) товаров, за исключением товаров, предназначенных для нужд лиц с инвалидностью в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, у производящих товары общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан, в объеме не менее пятидесяти процентов от общего объема средств, выделенных для приобретения данных товаров в текущем году;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работ и услуг у выполняющих работы, оказывающих услуги общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан, в объеме ста процентов от общего объема средств, выделенных для приобретения данных работ и услуг в текущем году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z499" w:id="471"/>
-[...15 lines deleted...]
-      2) работ и услуг у выполняющих работы, оказывающих услуги общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан, в объеме ста процентов от общего объема средств, выделенных для приобретения данных работ и услуг в текущем году.</w:t>
+    <w:bookmarkStart w:name="z500" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Перечень отдельных видов товаров, работ, услуг, закупаемых у общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан, производящих товары и (или) поставляющих товары, выполняющих работы, оказывающих услуги, определяется центральным исполнительным органом, осуществляющим руководство и межотраслевую координацию в сфере социальной защиты населения, по согласованию с уполномоченным органом и антимонопольным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z500" w:id="472"/>
-[...15 lines deleted...]
-      3. Перечень отдельных видов товаров, работ, услуг, закупаемых у общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан, производящих товары и (или) поставляющих товары, выполняющих работы, оказывающих услуги, определяется центральным исполнительным органом, осуществляющим руководство и межотраслевую координацию в сфере социальной защиты населения, по согласованию с уполномоченным органом и антимонопольным органом.</w:t>
+    <w:bookmarkStart w:name="z501" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общественные объединения лиц с инвалидностью Республики Казахстан и (или) организации, созданные общественными объединениями лиц с инвалидностью Республики Казахстан, производящие товары и (или) поставляющие товары, выполняющие работы, оказывающие услуги, допускаются к участию в государственных закупках, указанных в пункте 2 настоящей статьи, после прохождения проверки в цифровой системе государственного органа, предоставляющей единую точку доступа к электронным услугам государственных закупок, на соответствие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z501" w:id="473"/>
-[...15 lines deleted...]
-      Общественные объединения лиц с инвалидностью Республики Казахстан и (или) организации, созданные общественными объединениями лиц с инвалидностью Республики Казахстан, производящие товары и (или) поставляющие товары, выполняющие работы, оказывающие услуги, допускаются к участию в государственных закупках, указанных в пункте 2 настоящей статьи, после прохождения проверки в цифровой системе государственного органа, предоставляющей единую точку доступа к электронным услугам государственных закупок, на соответствие:</w:t>
+    <w:bookmarkStart w:name="z502" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) условиям, предусмотренным частью первой подпункта 7) статьи 474 Налогового кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z502" w:id="474"/>
-[...15 lines deleted...]
-      1) условиям, предусмотренным частью первой подпункта 7) статьи 474 Налогового кодекса Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z503" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принадлежности к общественным объединениям лиц с инвалидностью Республики Казахстан и (или) организациям, учредителем которых являются общественные объединения лиц с инвалидностью Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z503" w:id="475"/>
-[...15 lines deleted...]
-      2) принадлежности к общественным объединениям лиц с инвалидностью Республики Казахстан и (или) организациям, учредителем которых являются общественные объединения лиц с инвалидностью Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z504" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления несоответствия подпунктам 1) и 2) части второй настоящего пункта общественные объединения лиц с инвалидностью Республики Казахстан и (или) организации, созданные общественными объединениями лиц с инвалидностью Республики Казахстан, производящие товары и (или) поставляющие товары, выполняющие работы, оказывающие услуги, не допускаются к участию в государственных закупках, предусмотренных настоящей статьей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z504" w:id="476"/>
-[...15 lines deleted...]
-      В случае выявления несоответствия подпунктам 1) и 2) части второй настоящего пункта общественные объединения лиц с инвалидностью Республики Казахстан и (или) организации, созданные общественными объединениями лиц с инвалидностью Республики Казахстан, производящие товары и (или) поставляющие товары, выполняющие работы, оказывающие услуги, не допускаются к участию в государственных закупках, предусмотренных настоящей статьей.</w:t>
+    <w:bookmarkStart w:name="z505" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для реализации положений, установленных пунктом 2 настоящей статьи, организатор осуществляет государственные закупки способами, предусмотренными настоящим Законом, к которым допускаются производящие товары и (или) поставляющие товары, выполняющие работы, оказывающие услуги общественные объединения лиц с инвалидностью Республики Казахстан и (или) организации, созданные общественными объединениями лиц с инвалидностью Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z505" w:id="477"/>
-[...15 lines deleted...]
-      4. Для реализации положений, установленных пунктом 2 настоящей статьи, организатор осуществляет государственные закупки способами, предусмотренными настоящим Законом, к которым допускаются производящие товары и (или) поставляющие товары, выполняющие работы, оказывающие услуги общественные объединения лиц с инвалидностью Республики Казахстан и (или) организации, созданные общественными объединениями лиц с инвалидностью Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z506" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выполняющим работы, оказывающим услуги общественным объединениям лиц с инвалидностью Республики Казахстан и (или) организациям, созданным общественными объединениями лиц с инвалидностью Республики Казахстан, не допускается привлечение субподрядчиков по выполнению работ и соисполнителей по оказанию услуг, являющихся предметом проводимых государственных закупок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z506" w:id="478"/>
-[...15 lines deleted...]
-      Выполняющим работы, оказывающим услуги общественным объединениям лиц с инвалидностью Республики Казахстан и (или) организациям, созданным общественными объединениями лиц с инвалидностью Республики Казахстан, не допускается привлечение субподрядчиков по выполнению работ и соисполнителей по оказанию услуг, являющихся предметом проводимых государственных закупок.</w:t>
+    <w:bookmarkStart w:name="z507" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При осуществлении государственных закупок в соответствии с пунктом 2 настоящей статьи организатор в тексте объявления указывает, что государственные закупки осуществляются исключительно среди производящих товары и (или) поставляющих товары, выполняющих работы, оказывающих услуги общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z507" w:id="479"/>
-[...15 lines deleted...]
-      При осуществлении государственных закупок в соответствии с пунктом 2 настоящей статьи организатор в тексте объявления указывает, что государственные закупки осуществляются исключительно среди производящих товары и (или) поставляющих товары, выполняющих работы, оказывающих услуги общественных объединений лиц с инвалидностью Республики Казахстан и (или) организаций, созданных общественными объединениями лиц с инвалидностью Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z508" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общественные объединения лиц с инвалидностью Республики Казахстан и (или) организации, созданные общественными объединениями лиц с инвалидностью Республики Казахстан, производящие товары и (или) поставляющие товары, выполняющие работы, оказывающие услуги, не вносят обеспечения заявки на участие в государственных закупках, осуществляемых в соответствии с настоящей статьей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z508" w:id="480"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z509" w:id="481"/>
+    <w:bookmarkStart w:name="z509" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В случае признания государственных закупок несостоявшимися по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, заказчик принимает решение об осуществлении государственных закупок среди иных потенциальных поставщиков в порядке, установленном настоящим Законом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z510" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Государственные закупки услуг, предусмотренных государственным социальным заказом, жилища, принадлежащего на праве частной собственности физическому лицу, не являющемуся субъектом предпринимательской деятельности, осуществляются в соответствии с настоящим Законом с учетом особенностей, определенных правилами осуществления государственных закупок.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z510" w:id="482"/>
-[...15 lines deleted...]
-      6. Государственные закупки услуг, предусмотренных государственным социальным заказом, жилища, принадлежащего на праве частной собственности физическому лицу, не являющемуся субъектом предпринимательской деятельности, осуществляются в соответствии с настоящим Законом с учетом особенностей, определенных правилами осуществления государственных закупок.</w:t>
+    <w:bookmarkStart w:name="z511" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Государственные закупки у субъектов малого и среднего предпринимательства осуществляются по перечню товаров, работ, услуг в порядке и объемах, которые утверждены уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z511" w:id="483"/>
-[...15 lines deleted...]
-      7. Государственные закупки у субъектов малого и среднего предпринимательства осуществляются по перечню товаров, работ, услуг в порядке и объемах, которые утверждены уполномоченным органом.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 27 с изменением, внесенным Законом РК от 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 28. Ответственность за нарушение законодательства Республики Казахстан о государственных закупках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z513" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан о государственных закупках влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 29. Порядок введения в действие настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z515" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Закон вводится в действие с 1 января 2025 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 27 с изменением, внесенным Законом РК от 18.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 215-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve">2. Исключен Законом РК от 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...165 lines deleted...]
-    <w:bookmarkStart w:name="z518" w:id="486"/>
+    <w:bookmarkStart w:name="z518" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 4 декабря 2015 года "О государственных закупках".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkEnd w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12822,55 +12772,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13196,31 +13146,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>