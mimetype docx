--- v3 (2026-06-04)
+++ v4 (2026-10-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e152068" w14:textId="e152068">
+    <w:p w14:paraId="0369887" w14:textId="0369887">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6905,7168 +6905,7094 @@
         <w:t>
       4) по результатам религиоведческой экспертизы имеется отрицательное заключение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkStart w:name="z317" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в отношении продукции иностранного теле-, радиоканала имеется вступившее в законную силу решение суда о наложении запрета на ее распространение на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:p>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="288"/>
+    <w:bookmarkStart w:name="z318" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отсутствуют сведения о государственной регистрации (перерегистрации) юридического лица или учетной регистрации (перерегистрации) филиала (представительства) на веб-портале "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z319" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При отказе в постановке на учет иностранного теле-, радиоканала представителю иностранной телерадиокомпании дается мотивированный отказ в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z320" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z320" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Свидетельство о постановке на учет иностранного теле-, радиоканала отзывается уполномоченным органом в течение пятнадцати календарных дней в случаях, если иностранный теле-, радиоканал прекратит на территории Республики Казахстан деятельность юридического лица или снимет с учетной регистрации, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 настоящего Закона, филиал (представительство) без создания нового юридического лица или филиала (представительства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z321" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z321" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае нарушения законодательства Республики Казахстан иностранным теле-, радиоканалом уполномоченный орган обращается в суд для отзыва свидетельства о постановке на учет, за исключением случая, предусмотренного пунктом 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z322" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z322" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае, если у иностранного теле-, радиоканала отзывается свидетельство о постановке на учет, уполномоченный орган выносит предписание операторам телерадиовещания о принятии мер по ограничению трансляции и (или) ретрансляции иностранного теле-, радиоканала на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z323" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z323" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае признания судом информации, распространяемой иностранным теле-, радиоканалом, противоречащей требованиям законов Республики Казахстан, распространение иностранного теле-, радиоканала на территории Республики Казахстан приостанавливается либо прекращается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 25 с изменением, внесенным Законом РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными законами РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="293"/>
+    <w:bookmarkStart w:name="z324" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ПРАВА И ОБЯЗАННОСТИ ЖУРНАЛИСТА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Права и обязанности журналиста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="294"/>
+    <w:bookmarkStart w:name="z326" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящим Законом признается особый статус журналиста, обеспечивающий условия для осуществления им профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z327" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z327" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Лицо обладает статусом журналиста в период осуществления профессиональной деятельности и нахождения в трудовых или иных договорных отношениях с редакцией средства массовой информации в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z328" w:id="296"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z328" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Журналист имеет право: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z329" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z329" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществлять сбор, обработку, подготовку сообщений и материалов, запрашивать, получать и распространять информацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z330" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z330" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) посещать государственные органы, организации всех форм собственности и быть принятым их должностными лицами в связи с осуществлением своих служебных обязанностей, присутствовать на всех мероприятиях, проводимых аккредитовавшими его государственными органами и (или) организациями, за исключением случаев, когда принято решение о проведении закрытого мероприятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z331" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z331" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) производить записи, в том числе с использованием средств аудиовизуальной техники, кино- и фотосъемку, за исключением случаев, запрещенных законами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z332" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z332" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) присутствовать в районе стихийных бедствий, на мирных собраниях, а также при иных формах выражения общественных, групповых и личных интересов по предъявлении удостоверения журналиста, отличительного знака;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z333" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z333" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) получать доступ к документам и материалам, за исключением, сведений, составляющих государственные секреты и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z334" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z334" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) проверять достоверность получаемой информации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z335" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z335" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) обращаться к специалистам при проверке полученных информационных материалов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z336" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z336" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) распространять подготовленные им сообщения и материалы за своей подписью, под условным именем (псевдонимом); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z337" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z337" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) отказываться от публикации материала за своей подписью, если его содержание после редакционной правки противоречит личным убеждениям журналиста; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z338" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z338" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) на сохранение тайны авторства и источников информации, за исключением случаев, когда эти тайны и источники информации обнародуются по требованию суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z339" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z339" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Журналист обязан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z340" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z340" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществлять программу деятельности средства массовой информации, с которым он состоит в трудовых или иных договорных отношениях, руководствуясь законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z341" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z341" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимать меры по проверке достоверности распространяемой информации путем направления запросов соответствующим физическим и (или) юридическим лицам либо иными способами, не запрещенными законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z342" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z342" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) удовлетворять просьбы лиц, предоставивших информацию, об указании их авторства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z343" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z343" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не распространять информацию, не соответствующую действительности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z344" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z344" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) получать согласие от физического и (или) юридического лица либо их представителей на распространение в средстве массовой информации личной, семейной, врачебной, банковской, коммерческой и иных охраняемых законом тайн, за исключением случаев, если сведения указаны в официальных сообщениях и (или) распространены самим физическим и (или) юридическим лицом либо их представителями в источниках, доступ к которым не ограничен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z345" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z345" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уважать права и законные интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z346" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z346" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) соблюдать во время посещения особо важных государственных и стратегических объектов установленные требования пропускного и внутриобъектового режимов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z347" w:id="315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z347" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) соблюдать нормы профессиональной этики (этического поведения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z348" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z348" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) выполнять иные обязанности, возложенные на него в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Правовые гарантии профессиональной деятельности журналиста (представителя средств массовой информации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="317"/>
+    <w:bookmarkStart w:name="z350" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При исполнении журналистом (представителем средств массовой информации) обязанностей в условиях, сопряженных с высоким риском для здоровья и жизни, собственник средства массовой информации обязан обеспечить его необходимым оборудованием и обмундированием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z351" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z351" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В случае причинения вреда жизни и (или) здоровью в связи с исполнением журналистом (представителем средств массовой информации) своих обязанностей собственник средства массовой информации обязан возместить ему вред в объеме и порядке, которые предусмотрены законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 28. Аккредитация журналистов (представителей средств массовой информации) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z353" w:id="319"/>
+    <w:bookmarkStart w:name="z353" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Средства массовой информации по согласованию с обладателями информации и организациями могут аккредитовать при них своих журналистов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z354" w:id="320"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z354" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае упрощенного порядка аккредитации журналистам (представителям средств массовой информации) выдаются аккредитационные карты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z355" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z355" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредитационная карта выдается посредством единой медиаплатформы в порядке, определяемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z356" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z356" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Типовые правила аккредитации журналистов разрабатываются и утверждаются уполномоченным органом. Обладатели информации, организации разрабатывают и утверждают правила аккредитации журналистов на основе типовых правил аккредитации журналистов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z357" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z357" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственные органы и (или) организации, при которых аккредитован журналист, обязаны предварительно извещать его о заседаниях, совещаниях и иных мероприятиях, обеспечивать стенограммами, протоколами и иными документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z358" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z358" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аккредитованный журналист имеет право присутствовать на заседаниях, совещаниях и других мероприятиях, проводимых аккредитовавшими его государственными органами и (или) организациями, за исключением случаев, когда приняты решения о проведении закрытого мероприятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z359" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z359" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Журналист лишается аккредитации, если им нарушены правила аккредитации либо за распространение не соответствующих действительности сведений, порочащих деловую репутацию аккредитующих его государственных органов и (или) организаций, если это признано вступившим в законную силу решением суда. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 29. Аккредитация средств массовой информации Республики Казахстан за рубежом </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z361" w:id="326"/>
+    <w:bookmarkStart w:name="z361" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собственник средства массовой информации Республики Казахстан имеет право открывать корреспондентские пункты, аккредитовать журналистов в других государствах в порядке, предусмотренном законодательством Республики Казахстан и государства пребывания, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Деятельность представителей иностранных средств массовой информации в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="327"/>
+    <w:bookmarkStart w:name="z363" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аккредитация представительств иностранных средств массовой информации и их журналистов проводится Министерством иностранных дел Республики Казахстан в установленном им порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z364" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z364" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство иностранных дел Республики Казахстан ведет реестр представительств иностранных средств массовой информации и их журналистов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z365" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z365" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правовое положение и профессиональная деятельность аккредитованных в Республике Казахстан иностранных журналистов и других представителей иностранных средств массовой информации регулируются законодательством Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z366" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z366" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Продукция иностранного средства массовой информации, распространяемая на территории Республики Казахстан, содержащая информацию, противоречащую законам Республики Казахстан и нарушающую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, подлежит признанию в судебном порядке незаконной с приостановлением либо прекращением ее распространения на территории Республики Казахстан, а для иностранных средств массовой информации, являющихся интернет-ресурсами, – приостановлению доступа на указанные интернет-ресурсы на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z367" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z367" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Запрещается занятие профессиональной журналистской деятельностью иностранных средств массовой информации и иностранных журналистов без соответствующей аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z368" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z368" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Министерство иностранных дел Республики Казахстан вправе отказывать в аккредитации представительствам иностранных средств массовой информации и их журналистам в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z369" w:id="333"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z369" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Отказ, приостановление и отзыв аккредитации представительств иностранных средств массовой информации и их журналистов осуществляются в порядке, определяемом Министерством иностранных дел Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z370" w:id="334"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z370" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ГОСУДАРСТВЕННАЯ ИНФОРМАЦИОННАЯ ПОЛИТИКА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Государственный заказ по проведению государственной информационной политики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="335"/>
+    <w:bookmarkStart w:name="z372" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный заказ по проведению государственной информационной политики на республиканском уровне размещается в порядке, определяемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z373" w:id="336"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z373" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственный заказ по проведению государственной информационной политики на региональном уровне размещается в порядке, определяемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 32. Комиссия по вопросам государственной информационной политики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z375" w:id="337"/>
+    <w:bookmarkStart w:name="z375" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях учета и защиты общественных интересов при проведении государственной информационной политики, а также удовлетворения потребностей населения в информации при уполномоченном органе создается Республиканская комиссия по вопросам государственной информационной политики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z376" w:id="338"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z376" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными функциями Республиканской комиссии по вопросам государственной информационной политики являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z377" w:id="339"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z377" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утверждение тематических направлений государственной информационной политики на республиканском уровне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z378" w:id="340"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z378" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рассмотрение перечня тематических направлений государственной информационной политики на региональном уровне и выработка предложений в соответствии с порядком, определяемым уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z379" w:id="341"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z379" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) рассмотрение заявок претендентов на получение государственного заказа по проведению государственной информационной политики на республиканском и региональном уровнях, в том числе направленного на производство контента для детей и развитие региональных периодических печатных изданий, и выработка предложений в соответствии с правилами размещения государственного заказа по проведению государственной информационной политики на республиканском и региональном уровнях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z380" w:id="342"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z380" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) определение и утверждение тематических направлений грантов для негосударственных средств массовой информации на республиканском уровне и объемов финансирования по ним; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z381" w:id="343"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z381" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществление иных полномочий, предусмотренных положением о Республиканской комиссии по вопросам государственной информационной политики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z382" w:id="344"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z382" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В состав Республиканской комиссии по вопросам государственной информационной политики привлекаются представители общественных объединений в области средств массовой информации на основании соотношения не менее одной трети от общего числа членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z383" w:id="345"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z383" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В целях учета и защиты общественных интересов при проведении государственной информационной политики, а также удовлетворения потребностей населения в информации при местных исполнительных органах создаются региональные комиссии по вопросам государственной информационной политики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z384" w:id="346"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z384" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными функциями региональных комиссий по вопросам государственной информационной политики являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z385" w:id="347"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z385" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассмотрение заявок претендентов на получение государственного заказа по проведению государственной информационной политики на региональном уровне, в том числе направленного на производство контента для детей и развитие региональных периодических печатных изданий, и выработка предложений в соответствии с правилами размещения государственного заказа по проведению государственной информационной политики на республиканском и региональном уровнях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z386" w:id="348"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z386" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направление заявок претендентов на получение государственного заказа по проведению государственной информационной политики на региональном уровне на рассмотрение Республиканской комиссии по вопросам государственной информационной политики и для получения рекомендаций в соответствии с правилами размещения государственного заказа по проведению государственной информационной политики на республиканском и региональном уровнях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z387" w:id="349"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z387" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществление иных полномочий, предусмотренных типовым положением о региональных комиссиях по вопросам государственной информационной политики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 33. Гранты для средств массовой информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z389" w:id="350"/>
+    <w:bookmarkStart w:name="z389" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Гранты предоставляются негосударственным средствам массовой информации (далее – гранты) на развитие отечественного контента, укрепление и защиту информационного суверенитета Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z390" w:id="351"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z390" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гранты предоставляются негосударственным средствам массовой информации, в том числе на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z391" w:id="352"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z391" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       производство контента для детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z392" w:id="353"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z392" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       развитие региональных периодических печатных изданий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z393" w:id="354"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z393" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объем грантов на государственном языке должен быть не менее двух третей от общего годового объема грантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z394" w:id="355"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z394" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Гранты подразделяются на следующие виды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z395" w:id="356"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z395" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) краткосрочные гранты – гранты, срок реализации которых составляет до одного года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z396" w:id="357"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z396" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) долгосрочные гранты – гранты, срок реализации которых составляет от одного года до трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z397" w:id="358"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z397" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Гранты предоставляются на основе конкурсного отбора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z398" w:id="359"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z398" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурс на гранты объявляется уполномоченным органом и объявление подлежит размещению на интернет-ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z399" w:id="360"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z399" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тематические направления и объемы грантов утверждаются Республиканской комиссией по вопросам государственной информационной политики в соответствии с приоритетными направлениями государственной информационной политики Республики Казахстан и подлежат рассмотрению в установленном порядке Республиканской бюджетной комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z400" w:id="361"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z400" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Предоставление и мониторинг реализации грантов осуществляются в порядке, определяемом уполномоченным органом на единой медиаплатформе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z401" w:id="362"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z401" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган обеспечивает открытость и прозрачность процедур предоставления и реализации грантов в соответствии с законодательством Республики Казахстан о доступе к информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z402" w:id="363"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z402" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Независимая экспертная комиссия состоит из экспертов, обладающих соответствующей квалификацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z403" w:id="364"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z403" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав и положение независимой экспертной комиссии утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z404" w:id="365"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z404" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия по выделению грантов при уполномоченном органе на основании заключения независимой экспертной комиссии принимает решение о предоставлении грантов в порядке, определяемом уполномоченным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z405" w:id="366"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z405" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Действие настоящей статьи не распространяется на отношения, возникающие в процессе предоставления грантов, которые регулируются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) и иными законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z406" w:id="367"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z406" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Контроль за использованием грантов осуществляется уполномоченным органом, а также иными государственными органами в пределах их компетенции, установленной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z407" w:id="368"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z407" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Финансирование грантов осуществляется за счет бюджетных средств, утвержденных законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z408" w:id="369"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z408" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджетные средства, предусмотренные для предоставления грантов, используются в целях и порядке, которые установлены настоящим Законом, иными нормативными правовыми актами Республики Казахстан, договором на предоставление и реализацию гранта на весь срок их реализации, но не более чем на три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z409" w:id="370"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z409" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Исключительное авторское право и смежные права на продукцию, произведенную в рамках грантов, принадлежат средствам массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z410" w:id="371"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z410" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ОБЩИЕ ВОПРОСЫ ВЗАИМООТНОШЕНИЯ СРЕДСТВ МАССОВОЙ ИНФОРМАЦИИ С ГРАЖДАНАМИ И ОРГАНИЗАЦИЯМИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 34. Авторские произведения и письма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="372"/>
+    <w:bookmarkStart w:name="z412" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Редакция, собственник масс-медиа обязаны соблюдать права на используемые объекты права интеллектуальной собственности, включая авторское право и смежные права на интеллектуальную собственность, а также обработку и защиту персональных данных в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z413" w:id="373"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z413" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При публикации читательских писем, включая информацию, размещаемую пользователями на масс-медиа, допускаются сокращение и редактирование их текста, не искажающие смысла его содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z414" w:id="374"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z414" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Никто не вправе обязать редакцию средства массовой информации обнародовать отклоненный ею материал, если иное не предусмотрено настоящим Законом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z415" w:id="375"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z415" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается размещение в средствах массовой информации писем читателей, включая информацию, размещаемую пользователями на интернет-ресурсе, содержащих сведения, запрещенные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 35. Официальные сообщения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="376"/>
+    <w:bookmarkStart w:name="z417" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Официальное сообщение может распространяться в устной или письменной форме, в том числе в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z418" w:id="377"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z418" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распространение официального сообщения в устной форме может осуществляться путем публичного выступления руководителя или уполномоченного на это должностного лица обладателя информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z419" w:id="378"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z419" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При распространении в письменном виде, в том числе в форме электронного документа, официальное сообщение должно быть подписано руководителем или уполномоченным на это должностным лицом обладателя информации (в случае электронного документа – удостоверено посредством электронной цифровой подписи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z420" w:id="379"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z420" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Официальное сообщение предоставляется средствам массовой информации на равных условиях, независимо от их форм собственности и принадлежности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z421" w:id="380"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z421" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На письменный запрос средства массовой информации по разъяснению предоставленных официальных сообщений обладатель информации обязан представить ответ не позднее двух рабочих дней со дня регистрации запроса в порядке, определенном законодательством Республики Казахстан, либо дать ответ с указанием срока его представления или мотивированного отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z422" w:id="381"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z422" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На письменный запрос по разъяснению предоставленных официальных сообщений, требующий дополнительного изучения и проверки, срок рассмотрения может быть однократно продлен руководителем обладателя информации не более чем на пятнадцать календарных дней, о чем средству массовой информации сообщается в течение двух рабочих дней с момента продления срока рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z423" w:id="382"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z423" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае поступления обладателю информации от средства массовой информации письменного запроса по разъяснению предоставленных официальных сообщений, в компетенцию которого не входит разрешение поставленных вопросов, в срок не позднее двух рабочих дней данный запрос должен быть направлен в соответствующие органы с сообщением об этом средству массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z424" w:id="383"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z424" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запросы средств массовой информации по разъяснению предоставленных официальных сообщений, поданные письменно и (или) в форме электронного документа, направляются за подписью и (или) удостоверяются посредством электронной цифровой подписи главного редактора (редактора), уполномоченного лица или аккредитованного журналиста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z425" w:id="384"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z425" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ответы на запросы по разъяснению предоставленных официальных сообщений, поданные письменно или в форме электронного документа, представляются на языке обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z426" w:id="385"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z426" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответы на запросы по разъяснению предоставленных официальных сообщений представляются в форме поступившего запроса, если иное не указано в самом запросе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z427" w:id="386"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z427" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отказ в представлении запрашиваемых сведений может быть обжалован представителем средства массовой информации в вышестоящий орган, должностному лицу в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 36. Запросы о предоставлении информации, не входящей в официальные сообщения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z429" w:id="387"/>
+    <w:bookmarkStart w:name="z429" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Средство массовой информации вправе обращаться к обладателю информации с запросами о предоставлении информации, не входящей в официальное сообщение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z430" w:id="388"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z430" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Журналист средства массовой информации при обращении к обладателю информации с устным запросом по телефону обязан представиться и сообщить об аудиозаписи разговора в случае ее ведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z431" w:id="389"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z431" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запросы средств массовой информации о предоставлении информации, поданные письменно и (или) в форме электронного документа, направляются за подписью и (или) удостоверяются посредством электронной цифровой подписи главного редактора (редактора), уполномоченного лица или аккредитованного журналиста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z432" w:id="390"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z432" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответ на запрос представляется в течение пяти рабочих дней со дня его поступления в форме и на языке поступившего запроса, если иное не указано в самом запросе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z433" w:id="391"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z433" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда запрашиваемая информация входит в компетенцию нескольких обладателей информации и при ответе на письменный запрос требуется получение информации от иных обладателей информации, срок рассмотрения может быть однократно продлен руководителем обладателя информации не более чем на пятнадцать календарных дней, о чем средству массовой информации сообщается в течение двух рабочих дней с момента продления срока рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z434" w:id="392"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z434" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В предоставлении информации по запросу отказывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z435" w:id="393"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z435" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если содержание запроса не входит в компетенцию обладателя информации, которому был адресован запрос;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z436" w:id="394"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z436" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если запрос не соответствует требованиям настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z437" w:id="395"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z437" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) если запрашиваемая информация относится к информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z438" w:id="396"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z438" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) до принятия решения по результатам государственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z439" w:id="397"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z439" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) до принятия окончательного решения, вырабатываемого на основе межведомственной и внутриведомственной переписки или совещаний в государственных органах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z440" w:id="398"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z440" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) до принятия взаимного соглашения об условиях раскрытия документов, поступивших от иностранных государств или международных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z441" w:id="399"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z441" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. За непредставление или несвоевременное представление ответа на запрос средств массовой информации должностные лица государственных органов несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z442" w:id="400"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z442" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отказ в предоставлении запрашиваемой информации может быть обжалован представителем средства массовой информации в порядке, установленном законами Республики Казахстан для обжалования неправомерных действий органов государственного управления и должностных лиц, ущемляющих права граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 37. Обязательные сообщения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z444" w:id="401"/>
+    <w:bookmarkStart w:name="z444" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченные государственные органы соответствующей отрасли в рамках своей компетенции и (или) местные исполнительные органы при нарушении условий жизнедеятельности населения на определенной территории обязаны не позднее трех часов с момента наступления события предоставлять средствам массовой информации официальные сообщения о текущей ситуации в соответствии с порядком, определяемым уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z445" w:id="402"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z445" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За непредставление или несвоевременное предоставление официальных сообщений должностные лица государственных органов несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z446" w:id="403"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z446" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Редакции средств массовой информации обязаны на безвозмездной основе опубликовать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z447" w:id="404"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z447" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение суда, вступившее в законную силу, если оно содержит требование об опубликовании ответа или опровержения в средстве массовой информации, которое являлось ответчиком по данному судебному процессу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z448" w:id="405"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z448" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) официальные сообщения о введении чрезвычайного положения в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О чрезвычайном положении"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z449" w:id="406"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z449" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) официальные сообщения уполномоченных государственных органов, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z450" w:id="407"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z450" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) официальные сообщения уполномоченных государственных органов, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15 Закона Республики Казахстан "О противодействии терроризму";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z451" w:id="408"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z451" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) официальные сообщения уполномоченных государственных органов, предусмотренные пунктом 1 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z452" w:id="409"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z452" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обязательные сообщения публикуются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z453" w:id="410"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z453" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теле-, радиоканалами, выходящими в эфир ежедневно, – в течение суток;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z454" w:id="411"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z454" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) средствами массовой информации с иной периодичностью или временем выхода в свет (эфир) – в срок, установленный уполномоченными государственными органами либо судом для таких публикаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 38. Право на опровержение или ответ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z456" w:id="412"/>
+    <w:bookmarkStart w:name="z456" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Гражданин или юридическое лицо вправе требовать от средств массовой информации опровержения сведений, не соответствующих действительности и порочащих его честь, достоинство и деловую репутацию, которые были распространены в данном средстве массовой информации. Такое право имеют также представители гражданина или юридического лица. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z457" w:id="413"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z457" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения гражданина или юридического лица за опровержением редакция средства массовой информации, не располагающая доказательствами того, что распространенные данным средством массовой информации сведения соответствуют действительности, обязана опровергнуть их в том же средстве массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z458" w:id="414"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z458" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок исковой давности по требованиям, предъявляемым к средствам массовой информации в связи с нарушением прав, указанных в настоящей статье, составляет один год со дня опубликования таких сведений в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z459" w:id="415"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z459" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Требование об опровержении должно быть оформлено письменно с указанием сведений, не соответствующих действительности, времени и способа их распространения данным средством массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z460" w:id="416"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z460" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Опровержение в периодических печатных изданиях должно быть опубликовано тем же шрифтом и размещено под заголовком "Опровержение" на том месте, где было расположено опровергаемое сообщение или материал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z461" w:id="417"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z461" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По телевидению и радио опровержение должно быть передано в то же время суток и в той же теле-, радиопрограмме, что и опровергаемое сообщение или материал, а в случае закрытия указанной теле-, радиопрограммы – в иной теле-, радиопрограмме с соответствующей тематической направленностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z462" w:id="418"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z462" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Опровержение в интернет-изданиях должно быть опубликовано тем же шрифтом и под заголовком "Опровержение" в том же разделе, где было опубликовано опровергаемое сообщение или материал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z463" w:id="419"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z463" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем опровержения не может вдвое и более превышать объем опровергаемого сообщения или материала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z464" w:id="420"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z464" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Гражданин или юридическое лицо, в отношении которого средствами массовой информации опубликованы сведения, ущемляющие его права или законные интересы, имеет право на бесплатную публикацию своего ответа в тех же средствах массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z465" w:id="421"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z465" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответ в периодических печатных изданиях должен быть опубликован тем же шрифтом и размещен под заголовком "Ответ" на том месте, где было расположено опровергаемое сообщение или материал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z466" w:id="422"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z466" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По телевидению и радио ответ должен быть передан в то же время суток и в той же теле-, радиопрограмме, что и опровергаемое сообщение или материал, а в случае закрытия указанной теле-, радиопрограммы – в иной теле-, радиопрограмме с соответствующей тематической направленностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z467" w:id="423"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z467" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответ в интернет-изданиях должен быть опубликован тем же шрифтом и под заголовком "Ответ" в том же разделе, где было опубликовано опровергаемое сообщение или материал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z468" w:id="424"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z468" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем ответа не может вдвое и более превышать объем опровергаемого сообщения или материала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z469" w:id="425"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z469" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответ гражданина или юридического лица либо их представителей публикуется или передается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z470" w:id="426"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z470" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в средствах массовой информации, выходящих в свет (эфир) ежедневно, – в течение пяти календарных дней со дня получения требования о предоставлении права на ответ от гражданина или юридического лица либо их представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z471" w:id="427"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z471" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в средствах массовой информации с иной периодичностью либо временем выхода в свет (эфир) – в ближайшем планируемом выпуске.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z472" w:id="428"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z472" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Средство массовой информации вправе отказать в опубликовании ответа в случае, если ответ гражданина или юридического лица либо их представителей содержит информацию, распространение которой запрещено законами Республики Казахстан или иным образом нарушает права и законные интересы физических и (или) юридических лиц или государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z473" w:id="429"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z473" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Требование гражданина или юридического лица о публикации опровержения либо ответа в средстве массовой информации рассматривается судом в случае, если средство массовой информации отказало в такой публикации либо в течение месяца не опубликовало опровержение или ответ, а также в случае ликвидации данного средства массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z474" w:id="430"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z474" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Опровержение либо ответ, распространяемые во исполнение вступившего в законную силу решения суда, публикуются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z475" w:id="431"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z475" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в средствах массовой информации, выходящих в свет (эфир) не реже одного раза в неделю, – в течение двух суток со дня получения требования об опровержении, если иное не установлено заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z476" w:id="432"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z476" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в средствах массовой информации с иной периодичностью либо временем выхода в свет (эфир) – в ближайшем планируемом выпуске, если иное не установлено заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z477" w:id="433"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z477" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Гражданин, в отношении которого распространены сведения, не соответствующие действительности и порочащие его честь, достоинство и деловую репутацию, вправе наряду с опровержением таких сведений требовать возмещения убытков и морального вреда, причиненных их распространением, в порядке, определяемом законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z478" w:id="434"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z478" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Юридическое лицо, в отношении которого распространены сведения, порочащие его деловую репутацию, вправе наряду с опровержением таких сведений требовать возмещения убытков, причиненных их распространением, в порядке, определяемом законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkEnd w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 39. Уполномоченное лицо (подразделение) по взаимодействию со средствами массовой информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z480" w:id="435"/>
+    <w:bookmarkStart w:name="z480" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В центральных государственных и местных исполнительных органах, ведомствах центральных государственных органов, а также государственных органах, непосредственно подчиненных и подотчетных Президенту Республики Казахстан (за исключением Службы государственной охраны), назначается уполномоченное лицо либо создается уполномоченное подразделение по взаимодействию со средствами массовой информации, осуществляющее распространение информации по вопросам, относящимся к компетенции государственного органа, а также его деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z481" w:id="436"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z481" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Самостоятельное структурное уполномоченное подразделение и (или) штатная должность создаются в пределах лимитов штатной численности, утвержденных в соответствии с законодательством Республики Казахстан, а также подчиняются непосредственно первому руководителю государственного органа (за исключением специальных государственных органов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z482" w:id="437"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z482" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В государственных органах, указанных в части первой настоящего пункта, со штатной численностью менее двадцати пяти человек функции, установленные пунктом 2 настоящей статьи, возлагаются на одного из сотрудников государственного органа без освобождения от его основных функциональных обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z483" w:id="438"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z483" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномоченное лицо (подразделение) по взаимодействию со средствами массовой информации осуществляет свою деятельность на основании положения, разработанного на основе типового положения, утвержденного уполномоченным органом, с учетом специфики деятельности специальных государственных органов и Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z484" w:id="439"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z484" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченное лицо (подразделение) по взаимодействию со средствами массовой информации взаимодействует с уполномоченным органом в соответствии с порядком, определяемым уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z485" w:id="440"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z485" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченное лицо (подразделение) по взаимодействию со средствами массовой информации проходит курсы повышения квалификации в порядке, определяемом законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z486" w:id="441"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z486" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченное лицо (подразделение) по взаимодействию со средствами массовой информации не подлежит исключению по штатной численности (из штатного расписания) государственного органа, указанного в пункте 1 настоящей статьи, за исключением случаев ликвидации (упразднения) или реорганизации государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkEnd w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 40. Заявления по вопросам рассмотрения фактов кибербуллинга в масс-медиа в отношении ребенка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="442"/>
+    <w:bookmarkStart w:name="z488" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Гражданин либо законный представитель ребенка в случае выявления в отношении ребенка фактов кибербуллинга вправе в письменном виде или в форме электронного документа обращаться в уполномоченный орган с заявлением о совершаемых фактах кибербуллинга в отношении ребенка с указанием наименования масс-медиа, в котором происходят противоправные действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z489" w:id="443"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z489" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявления, поданные в письменном виде или в форме электронного документа, направляются за подписью и (или) удостоверяются посредством электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z490" w:id="444"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z490" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление по фактам кибербуллинга в отношении ребенка рассматривается экспертной группой в течение трех рабочих дней со дня его поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z491" w:id="445"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z491" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок создания экспертной группы, а также рассмотрения заявления по фактам кибербуллинга в отношении ребенка определяется уполномоченным органом. Ответ представляется на государственном языке или языке обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z492" w:id="446"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z492" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда запрашиваемая информация входит в компетенцию нескольких обладателей информации и при ответе на заявление требуется получение информации от иных обладателей информации, срок рассмотрения может быть однократно продлен уполномоченным органом не более чем на пятнадцать календарных дней, а заявителю сообщается в течение двух рабочих дней с момента продления срока рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z493" w:id="447"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z493" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В рассмотрении заявления отказывается, если в содержании заявления не указана масс-медиа, в которой совершаются факты кибербуллинга в отношении ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z494" w:id="448"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z494" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. За непредставление или несвоевременное представление ответа на заявление гражданина либо законного представителя ребенка по фактам кибербуллинга должностные лица уполномоченного органа несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z495" w:id="449"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z495" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отказ в рассмотрении заявления может быть обжалован гражданином либо законным представителем ребенка в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z496" w:id="450"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z496" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. В целях настоящей статьи под кибербуллингом понимаются систематические (два и более раза) действия унизительного характера в отношении ребенка, преследование и (или) запугивание ребенка, в том числе направленные на принуждение к совершению или отказу от совершения какого-либо действия, с использованием масс-медиа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkEnd w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 41. Общественно-профессиональные советы по вопросам саморегулирования деятельности средств массовой информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z498" w:id="451"/>
+    <w:bookmarkStart w:name="z498" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Общественно-профессиональный совет по вопросам саморегулирования деятельности средств массовой информации создается на добровольной основе в целях развития медиаотрасли. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z499" w:id="452"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z499" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Общественно-профессиональный совет по вопросам саморегулирования деятельности средств массовой информации осуществляет свою деятельность на основании типового положения, утвержденного уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z500" w:id="453"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z500" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Общественно-профессиональные советы по вопросам саморегулирования деятельности средств массовой информации могут быть организованы как на республиканском, так и на региональном уровне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z501" w:id="454"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z501" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Республиканский общественно-профессиональный совет по вопросам саморегулирования деятельности средств массовой информации формируется из представителей профессионального сообщества средств массовой информации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z502" w:id="455"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z502" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Региональные общественно-профессиональные советы по вопросам саморегулирования деятельности средств массовой информации формируются из представителей местных профессиональных сообществ, средств массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z503" w:id="456"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z503" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Основной функцией общественно-профессиональных советов по вопросам саморегулирования деятельности средств массовой информации является разработка Этического кодекса журналистов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z504" w:id="457"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z504" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Рекомендации общественно-профессиональных советов по вопросам саморегулирования деятельности средств массовой информации подлежат обязательному рассмотрению и реагированию государственными органами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z505" w:id="458"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z505" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ОРГАНИЗАЦИЯ ТЕЛЕРАДИОВЕЩАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkEnd w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 42. Субъекты телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z507" w:id="459"/>
+    <w:bookmarkStart w:name="z507" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектами телерадиовещания в Республике Казахстан являются телерадиокомпании, операторы телерадиовещания, производители теле-, радиопрограмм и распространители индивидуальных спутниковых и эфирных приемных устройств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkEnd w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 43. Телерадиокомпания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z509" w:id="460"/>
+    <w:bookmarkStart w:name="z509" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Телерадиокомпания осуществляет деятельность по формированию теле-, радиоканалов для дальнейшего их распространения в сетях телерадиовещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z510" w:id="461"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z510" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Телерадиокомпании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z511" w:id="462"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z511" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляют постановку на учет теле-, радиоканала в уполномоченном органе как средство массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z512" w:id="463"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z512" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обеспечивают соблюдение технических параметров формируемых теле-, радиоканалов в соответствии с требованиями национальных стандартов телерадиовещания, а также техническими параметрами качества телерадиовещания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z513" w:id="464"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z513" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивают качество подачи теле-, радиоканалами теле-, радиопрограмм в соответствии с правилами присоединения технических средств телерадиовещания к сетям операторов телерадиовещания, технической эксплуатации систем телерадиовещания и требованиями национальных стандартов телерадиовещания, а также техническими параметрами качества телерадиовещания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z514" w:id="465"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z514" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) используют технические средства формирования теле-, радиоканалов, имеющие сертификаты соответствия, выданные в соответствии с Законом Республики Казахстан "О техническом регулировании".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 44. Национальный оператор телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z516" w:id="466"/>
+    <w:bookmarkStart w:name="z516" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Национальным оператором телерадиовещания является юридическое лицо, определяемое Правительством Республики Казахстан, со стопроцентным пакетом акций, принадлежащим государству, на которое возложены задачи по содержанию и развитию национальной сети телерадиовещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z517" w:id="467"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z517" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Национальный оператор телерадиовещания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z518" w:id="468"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z518" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставляет телерадиокомпаниям и операторам телерадиовещания равное право пользования национальной сетью телерадиовещания на основании договоров, заключенных с телерадиокомпаниями и операторами телерадиовещания в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z519" w:id="469"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z519" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает сохранность единого имущественного комплекса национальной сети телерадиовещания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z520" w:id="470"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z520" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет содержание и эксплуатацию национальной сети телерадиовещания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z521" w:id="471"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z521" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет развитие и модернизацию национальной сети телерадиовещания на основе современных передовых технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z522" w:id="472"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z522" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет трансляцию обязательных теле-, радиоканалов и теле-, радиоканалов свободного доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z523" w:id="473"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z523" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет трансляцию теле-, радиоканалов свободного доступа в сети цифрового эфирного телерадиовещания в соответствии с установленными тарифами на основании заключенных договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z524" w:id="474"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z524" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) публикует на своем интернет-ресурсе тарифы на услуги по распространению теле-, радиоканалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z525" w:id="475"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z525" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает резервирование спутникового ресурса на спутнике для распространения обязательных теле-, радиоканалов в сетях цифрового и аналогового эфирного вещания сети цифрового эфирного вещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z526" w:id="476"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z526" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный оператор телерадиовещания вправе осуществлять деятельность по распространению телегазеты в сетях телекоммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z527" w:id="477"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z527" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При введении на территории Республики Казахстан чрезвычайного положения уполномоченный орган возмещает национальному оператору телерадиовещания затраты по обеспечению трансляции и (или) ретрансляции по национальной сети телерадиовещания негосударственных теле-, радиоканалов посредством аналогового и цифрового телерадиовещания в случае отсутствия иных источников финансирования в соответствии с установленными национальным оператором тарифами в течение всего срока действия чрезвычайного положения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z528" w:id="478"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z528" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный оператор телерадиовещания после полного перехода на цифровое эфирное телерадиовещание осуществляет дальнейшее развитие сетей телерадиовещания за счет собственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkEnd w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 45. Операторы телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z530" w:id="479"/>
+    <w:bookmarkStart w:name="z530" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Операторы телерадиовещания осуществляют деятельность по распространению теле-, радиоканалов в сетях телекоммуникаций путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z531" w:id="480"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z531" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) трансляции и (или) ретрансляции пакетов теле-, радиоканалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z532" w:id="481"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z532" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) трансляции и (или) ретрансляции теле-, радиоканалов на основании договоров, заключенных с телерадиокомпаниями в соответствии с гражданским законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z533" w:id="482"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z533" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ретрансляции теле-, радиоканалов без изменения содержания их теле-, радиопрограмм, если иное не предусмотрено договором между операторами телерадиовещания и телерадиокомпаниями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z534" w:id="483"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z534" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Положение настоящего подпункта не распространяется на случаи, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 58 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z535" w:id="484"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z535" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) трансляции и (или) ретрансляции иностранных теле-, радиоканалов, прошедших процедуру постановки на учет в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, на основании договоров, заключенных между оператором телерадиовещания и иностранной телерадиокомпанией или филиалом (представительством) иностранного юридического лица, зарегистрированного в порядке, определенном законодательством Республики Казахстан о государственной регистрации юридических лиц и учетной регистрации филиалов и представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z536" w:id="485"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z536" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) трансляции и (или) ретрансляции обязательных теле-, радиоканалов, теле-, радиоканалов свободного и условного доступа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z537" w:id="486"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z537" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Операторы телерадиовещания вправе осуществлять деятельность по распространению телегазеты в сетях телекоммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z538" w:id="487"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z538" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Операторы телерадиовещания обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z539" w:id="488"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z539" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       использовать для распространения теле-, радиоканалов технические средства, имеющие сертификаты соответствия, выданные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О техническом регулировании";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z540" w:id="489"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z540" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять трансляцию и (или) ретрансляцию в соответствии с правилами технической эксплуатации телерадиовещания и требованиями национальных стандартов телерадиовещания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z541" w:id="490"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z541" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечить трансляцию сигналов теле-, радиоканалов во всей эксплуатируемой ими сети в цифровом формате со скоростью программного потока в соответствии со стандартами цифрового телерадиовещания при получении сигнала в цифровом формате и использовании цифровых технологий доставки контента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z542" w:id="491"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z542" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять трансляцию и (или) ретрансляцию отечественных теле-, радиоканалов в соответствии с техническими параметрами качества телерадиовещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkEnd w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 46. Производитель теле-, радиопрограмм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z544" w:id="492"/>
+    <w:bookmarkStart w:name="z544" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Производителем теле-, радиопрограмм является физическое или юридическое лицо, специализирующееся на производстве теле-, радиопрограмм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z545" w:id="493"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z545" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отношения между производителями теле-, радиопрограмм и телерадиокомпаниями регулируются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 47. Комиссия по вопросам развития телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z547" w:id="494"/>
+    <w:bookmarkStart w:name="z547" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях учета и защиты общественных интересов в области телерадиовещания, а также удовлетворения потребностей населения в теле-, радиоканалах при уполномоченном органе создается консультативно-совещательный орган – комиссия по вопросам развития телерадиовещания в порядке, определяемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkEnd w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 48. Сети телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z549" w:id="495"/>
+    <w:bookmarkStart w:name="z549" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сети телерадиовещания являются составной частью единой сети телекоммуникаций в соответствии с законодательством Республики Казахстан в области связи и составляют единый производственно-технологический комплекс наземных и спутниковых систем вещания, используемых для распространения и трансляции теле-, радиоканалов на территории Республики Казахстан и иностранных государств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z550" w:id="496"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z550" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для распространения и трансляции государственных теле-, радиоканалов создаются республиканские и региональные сети телерадиовещания, базирующиеся на единой сети телекоммуникаций, с использованием технических средств и каналов операторов телерадиовещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z551" w:id="497"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z551" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Телерадиокомпании и операторы телерадиовещания для распространения и трансляции теле-, радиоканалов вправе использовать существующие сети телекоммуникаций на условиях заключенного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z552" w:id="498"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z552" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сети телерадиовещания независимо от их форм собственности используются для оповещения населения об угрозе жизни, здоровью людей и порядке действий в сложившейся обстановке при чрезвычайных ситуациях природного и техногенного характера, а также в интересах обороны, национальной безопасности и охраны правопорядка. Порядок использования сетей телерадиовещания в указанных целях определяется уполномоченным органом в сфере гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z553" w:id="499"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z553" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Оповещение населения об угрозе жизни, здоровью людей и порядке действий в сложившейся обстановке при чрезвычайных ситуациях природного и техногенного характера, а также в интересах обороны, национальной безопасности и охраны правопорядка осуществляется в обязательном порядке телерадиокомпаниями и операторами телерадиовещания независимо от их форм собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z554" w:id="500"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z554" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для прокладки кабельных сетей в жилых домах объекты инженерной инфраструктуры предоставляются на равных условиях всем операторам кабельного телерадиовещания в случае, если позволяют технические возможности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkEnd w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 49. Тарифы на услуги телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z556" w:id="501"/>
+    <w:bookmarkStart w:name="z556" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тарифы на услуги по распространению теле-, радиоканалов в многоканальном вещании и сетях телекоммуникаций устанавливаются операторами телерадиовещания самостоятельно на основе обоснованных затрат, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkEnd w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 50. Защита интересов национального телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z558" w:id="502"/>
+    <w:bookmarkStart w:name="z558" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В еженедельном объеме телерадиовещания отечественных телеканалов количество отечественных телепрограмм, за исключением рекламы, должно составлять:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z559" w:id="503"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z559" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с 1 января 2025 года – не менее пятидесяти пяти процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z560" w:id="504"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z560" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с 1 января 2027 года – не менее шестидесяти процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z561" w:id="505"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z561" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требование настоящего пункта не распространяется на телеканалы, вещающие на основании международных соглашений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z562" w:id="506"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z562" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В еженедельном объеме радиовещания отечественных радиоканалов количество музыкальных произведений казахстанских авторов либо исполнителей и отечественных радиопрограмм, за исключением рекламы, должно составлять:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z563" w:id="507"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z563" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с 1 января 2025 года – не менее пятидесяти пяти процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z564" w:id="508"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z564" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) с 1 января 2027 года – не менее шестидесяти процентов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkEnd w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 51. Порядок субсидирования части затрат операторов спутникового телерадиовещания  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z566" w:id="509"/>
+    <w:bookmarkStart w:name="z566" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Целью субсидирования части затрат операторов спутникового телерадиовещания на реализацию спутниковых приемных устройств является стимулирование физических или юридических лиц на приобретение отечественных спутниковых устройств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z567" w:id="510"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z567" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Субсидирование части затрат операторов спутникового телерадиовещания, за исключением национального оператора телерадиовещания, на реализацию спутниковых приемных устройств осуществляется за счет бюджетных средств в порядке, определяемом уполномоченным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z568" w:id="511"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z568" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субсидирование части затрат операторов спутникового телерадиовещания осуществляется при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z569" w:id="512"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z569" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретение спутниковых приемных устройств населением, проживающим в городах районного значения, поселках, селах, сельских округах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z570" w:id="513"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z570" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) распространение оператором телерадиовещания теле-, радиоканалов посредством ретрансляторов, размещаемых на спутниках связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z571" w:id="514"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z571" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие лицензии в сфере телерадиовещания в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z572" w:id="515"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z572" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) владение собственной сетью продаж на праве собственности или пользования не менее чем в десяти населенных пунктах с населением не более пятидесяти тысяч человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z573" w:id="516"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z573" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для рассмотрения поступивших заявок от операторов спутникового телерадиовещания уполномоченным органом создается постоянно действующая комиссия по рассмотрению заявок для принятия решения о субсидировании затрат либо об отказе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z574" w:id="517"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z574" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Операторы спутникового телерадиовещания, получившие субсидии, ежегодно проводят анализ эффективности реализации субсидий и направляют его в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z575" w:id="518"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z575" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Предоставление, контроль, мониторинг и оценка эффективности субсидирования части затрат спутниковых операторов телерадиовещания осуществляются в порядке, определяемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkEnd w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 52. Формирование перечня обязательных теле-, радиоканалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z577" w:id="519"/>
+    <w:bookmarkStart w:name="z577" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях обеспечения прав физических лиц на информацию, свободу слова, выражение мнения и развития плюрализма мнений, а также сохранения и обеспечения единого информационного пространства Республики Казахстан, освещения государственной политики в сфере социально-экономической политики государства, сохранения и развития культурного наследия страны формируется перечень обязательных теле-, радиоканалов, составляющий совокупность культурной, научно-образовательной, познавательно-просветительской и другой социально значимой и обязательной к распространению на всей территории Республики Казахстан информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z578" w:id="520"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z578" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечень обязательных негосударственных теле-, радиоканалов формируется на конкурсной основе в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z579" w:id="521"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z579" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По рекомендации комиссии по вопросам развития телерадиовещания перечень обязательных государственных теле-, радиоканалов формируется без проведения конкурса и утверждается уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z580" w:id="522"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z580" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Формирование перечня обязательных теле-, радиоканалов осуществляется не более одного раза в год. В случае добровольного отказа собственника теле-, радиоканала от включения в указанный перечень или исключения теле-, радиоканала в целях обеспечения национальных интересов по решению уполномоченного органа проводится повторный конкурс на свободное место.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkEnd w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 53. Формирование перечня теле-, радиоканалов свободного доступа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z582" w:id="523"/>
+    <w:bookmarkStart w:name="z582" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Перечень теле-, радиоканалов свободного доступа, распространяемых национальным оператором телерадиовещания, формируется из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z583" w:id="524"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z583" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) теле-, радиоканалов, включенных в пакет теле-, радиоканалов цифрового эфирного телерадиовещания в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 69 настоящего Закона; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z584" w:id="525"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z584" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) теле-, радиоканалов, определенных в соответствии с пунктом 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z585" w:id="526"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z585" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формирование перечня теле-, радиоканалов свободного доступа, распространяемых национальным оператором телерадиовещания по рекомендации комиссии по вопросам развития телерадиовещания, осуществляется на конкурсной основе в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z586" w:id="527"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z586" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Операторы телерадиовещания на основании заключенных договоров с телерадиокомпаниями вправе распространять теле-, радиоканалы свободного доступа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkEnd w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 54. Лицензирование деятельности телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z588" w:id="528"/>
+    <w:bookmarkStart w:name="z588" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензирование деятельности телерадиовещания осуществляет уполномоченный орган в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkEnd w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 55. Использование радиочастотного спектра для целей телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z590" w:id="529"/>
+    <w:bookmarkStart w:name="z590" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Распределение полос частот, радиочастот (радиочастотных каналов) для целей телерадиовещания осуществляется на конкурсной основе в порядке, определяемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z591" w:id="530"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z591" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Разрешение на использование полос частот, радиочастот (радиочастотных каналов) для целей телерадиовещания выдается уполномоченным органом в области связи на основании решения комиссии по вопросам развития телерадиовещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z592" w:id="531"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z592" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В разрешении на использование полос частот, радиочастот (радиочастотных каналов) для целей телерадиовещания должны указываться место расположения технических средств, в том числе размещение антенных устройств с указанием их типа, географических координат, а также фактической мощности используемых передающих радиоэлектронных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z593" w:id="532"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z593" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Расчет, согласование с радиочастотными органами и международная координация радиочастот для целей телерадиовещания производятся уполномоченным органом в области связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkEnd w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 56. Требования к техническим средствам телерадиовещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z595" w:id="533"/>
+    <w:bookmarkStart w:name="z595" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Технические средства формирования, трансляции, ретрансляции и (или) приема теле-, радиоканалов подлежат подтверждению соответствия требованиям Закона Республики Казахстан "О техническом регулировании". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z596" w:id="534"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z596" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Запрещается использование радиоэлектронных средств приема и передачи сигнала телерадиовещания, создающих помехи иным радиопередающим и (или) радиоприемным средствам связи и не соответствующих заявленным техническим параметрам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkEnd w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 57. Распространение дополнительной информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z598" w:id="535"/>
+    <w:bookmarkStart w:name="z598" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дополнительная информация представляет собой буквенную, цифровую, графическую информацию, транслируемую одновременно с основной телепрограммой с использованием одной частоты и (или) эфирного времени, содержание которой не связано с содержанием основной телепрограммы, передаваемой в составе телерадиовещательного сигнала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z599" w:id="536"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z599" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Размер дополнительной информации, носящей характер коммерческой рекламы, не должен превышать двадцать пять процентов площади кадра и нарушать текстовый или информационный материал в телепрограммах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkEnd w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 58. Ретрансляция теле-, радиоканала, теле-, радиопрограммы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z601" w:id="537"/>
+    <w:bookmarkStart w:name="z601" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ретрансляция теле-, радиоканала, теле-, радиопрограммы осуществляется без внесения изменений в содержание, если иное не предусмотрено договором между операторами телерадиовещания и телерадиокомпанией - правообладателем, а также за исключением случаев, предусмотренных настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z602" w:id="538"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z602" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Операторы телерадиовещания при ретрансляции иностранных теле-, радиоканалов на территории Республики Казахстан не должны допускать распространение рекламы, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z603" w:id="539"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z603" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) социальной рекламы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z604" w:id="540"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z604" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рекламы, размещаемой в месте события, транслируемого в прямом эфире или записи повтора прямого эфира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z605" w:id="541"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z605" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рекламы, распространяемой иностранными теле-, радиоканалами, специализирующимися исключительно на сообщениях и материалах рекламного характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z606" w:id="542"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z606" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При ретрансляции иностранных теле-, радиоканалов на территории Республики Казахстан допускается распространение информации о собственной продукции теле-, радиоканалов (анонсов), не содержащей рекламы третьих лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z607" w:id="543"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z607" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ретрансляция теле-, радиоканала, теле-, радиопрограммы допускается исключительно на основании договора, заключенного между оператором телерадиовещания и телерадиокомпанией или филиалом (представительством) иностранного юридического лица, зарегистрированного в порядке, определенном законодательством Республики Казахстан о государственной регистрации юридических лиц и учетной регистрации филиалов и представительств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z608" w:id="544"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z608" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Правоотношения, связанные с ретрансляцией теле-, радиоканалов, теле-, радиопрограмм, осуществляются в соответствии с законодательством Республики Казахстан об авторском праве и смежных правах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z609" w:id="545"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z609" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В еженедельном объеме вещания отечественных теле-, радиоканалов ретрансляция теле-, радиопрограмм иностранных теле-, радиоканалов не должна превышать десять процентов от общего объема теле-, радиопрограмм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkEnd w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 59. Распространение теле-, радиоканалов для публичного показа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z611" w:id="546"/>
+    <w:bookmarkStart w:name="z611" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В залах ожидания зданий государственных органов и (или) организаций для публичного показа распространяются исключительно отечественные теле-, радиоканалы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z612" w:id="547"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z612" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. ВИДЫ ТЕЛЕРАДИОВЕЩАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkEnd w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 60. Аналоговое эфирное телерадиовещание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z614" w:id="548"/>
+    <w:bookmarkStart w:name="z614" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аналоговое эфирное телерадиовещание представляет собой систему распространения теле-, радиоканалов с использованием аналоговых методов обработки сигнала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z615" w:id="549"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z615" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Распространение теле-, радиоканалов посредством аналогового эфирного телерадиовещания осуществляется при наличии разрешения на использование полос частот, радиочастот (радиочастотных каналов), выданного в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, и лицензии на занятие деятельностью по распространению теле-, радиоканалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkEnd w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 61. Цифровое эфирное телерадиовещание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z617" w:id="550"/>
+    <w:bookmarkStart w:name="z617" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Цифровое эфирное телерадиовещание представляет собой систему распространения теле-, радиоканалов посредством наземных передающих станций с использованием методики оцифровки (сжатия) оригинального сигнала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z618" w:id="551"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z618" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Распространение теле-, радиоканалов операторами телерадиовещания посредством цифрового эфирного телерадиовещания осуществляется при наличии разрешения на использование полос частот, радиочастот (радиочастотных каналов), выданного в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, и лицензии на занятие деятельностью по распространению теле-, радиоканалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkEnd w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 62. Спутниковое телерадиовещание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z620" w:id="552"/>
+    <w:bookmarkStart w:name="z620" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Спутниковое телерадиовещание представляет собой систему распространения теле-, радиоканалов посредством ретрансляторов, размещаемых на спутниках связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z621" w:id="553"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z621" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Спутниковое телерадиовещание предназначено для распространения сигналов телерадиовещания на всей территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z622" w:id="554"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z622" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Распространение теле-, радиоканалов операторами телерадиовещания посредством спутникового телерадиовещания осуществляется при наличии разрешения на использование полос частот, радиочастот (радиочастотных каналов) и лицензии на занятие деятельностью по распространению теле-, радиоканалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z623" w:id="555"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z623" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Распространение карт условного доступа к услугам операторов телерадиовещания и оборудования, предназначенного для индивидуального приема теле-, радиосигнала операторов телерадиовещания, не имеющих лицензию в сфере телерадиовещания и не обладающих собственными спутниковыми системами вещания на территории Республики Казахстан, запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z624" w:id="556"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z624" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осуществление платежей за услуги операторов телерадиовещания, не имеющих лицензию в области телерадиовещания и не обладающих собственными спутниковыми системами вещания на территории Республики Казахстан, запрещается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z625" w:id="557"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z625" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деятельность распространителей индивидуальных спутниковых и эфирных приемных устройств осуществляется в порядке, определяемом правилами оказания услуг телерадиовещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkEnd w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 63. Кабельное телерадиовещание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z627" w:id="558"/>
+    <w:bookmarkStart w:name="z627" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кабельное телерадиовещание представляет собой систему распространения теле-, радиоканалов посредством кабельных и эфирно-кабельных сетей, за исключением абонентских линий, для оказания услуг доступа к сети Интернет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z628" w:id="559"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z628" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Распространение теле-, радиоканалов операторами телерадиовещания посредством кабельного и эфирно-кабельного телерадиовещания осуществляется на основании лицензии на занятие деятельностью по распространению теле-, радиоканалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z629" w:id="560"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z629" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Распространение теле-, радиоканалов операторами телерадиовещания посредством эфирно-кабельного телерадиовещания осуществляется при наличии разрешения на использование полос частот, радиочастот (радиочастотных каналов), выданного в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z630" w:id="561"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z630" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Операторы кабельного телерадиовещания осуществляют трансляцию и (или) ретрансляцию обязательных теле-, радиоканалов на основании взаимозачетов между операторами кабельного телерадиовещания и телерадиокомпанией - правообладателем обязательного теле-, радиоканала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkEnd w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 64. Телерадиовещание с использованием сетей телекоммуникаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="562"/>
+    <w:bookmarkStart w:name="z632" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Телерадиовещание в сетях телекоммуникаций представляет собой систему распространения теле-, радиоканалов с использованием технических средств телекоммуникаций и линий связи, обеспечивающих передачу сообщений телекоммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z633" w:id="563"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z633" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Распространение теле-, радиоканалов в сетях телекоммуникаций осуществляется на основании лицензии на занятие деятельностью по распространению теле-, радиоканалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkEnd w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 65. Индивидуальный спутниковый прием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z635" w:id="564"/>
+    <w:bookmarkStart w:name="z635" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный спутниковый прием теле-, радиоканалов физическими и юридическими лицами осуществляется без права на дальнейшую ретрансляцию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z636" w:id="565"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z636" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Для обеспечения индивидуального спутникового приема телевизионного сигнала должны использоваться индивидуальные спутниковые приемные устройства, прошедшие подтверждение соответствия требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О техническом регулировании". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkEnd w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 66. Системы коллективного приема теле-, радиоканалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z638" w:id="566"/>
+    <w:bookmarkStart w:name="z638" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Система коллективного приема теле-, радиоканалов – комплекс технических средств, обеспечивающий возможность приема теле-, радиоканалов в пределах одного здания и (или) нескольких зданий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z639" w:id="567"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z639" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Деятельность по организации системы коллективного приема теле-, радиоканалов, преследующая коммерческие цели, приравнивается к кабельному телерадиовещанию и подлежит лицензированию на занятие деятельностью по распространению теле-, радиоканалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z640" w:id="568"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z640" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Система коллективного приема в пределах одного здания, не преследующая коммерческие цели, может быть установлена только с письменного согласия собственников здания. Система коллективного приема в пределах нескольких зданий, не преследующая коммерческие цели, может быть установлена, если собственником данных зданий является одно физическое или юридическое лицо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z641" w:id="569"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z641" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Системы коллективного приема не должны влиять на качество вещания других операторов телерадиовещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z642" w:id="570"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z642" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. ОТВЕТСТВЕННОСТЬ ЗА НАРУШЕНИЕ ЗАКОНОДАТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН О МАСС-МЕДИА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkEnd w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 67. Ответственность за нарушение законодательства Республики Казахстан о масс-медиа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z644" w:id="571"/>
+    <w:bookmarkStart w:name="z644" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нарушение законодательства Республики Казахстан о масс-медиа влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z645" w:id="572"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z645" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Распространение не соответствующих действительности сведений, порочащих честь и достоинство гражданина или деловую репутацию организации (государственного органа, общественного, творческого, научного, религиозного либо иного объединения граждан и юридических лиц), воздействие средствами массовой информации на суд влекут ответственность, предусмотренную законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z646" w:id="573"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z646" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ответственность за нарушение законодательства Республики Казахстан о масс-медиа несут виновные в этом должностные лица государственных органов и иных организаций, а также собственник масс-медиа, распространитель средства массовой информации, главный редактор (редактор) средства массовой информации, авторы распространяемых сообщений и материалов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z647" w:id="574"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z647" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Собственник масс-медиа, главный редактор (редактор) средства массовой информации несут установленную законами Республики Казахстан ответственность за распространение сообщений и материалов, содержащих пропаганду или агитацию насильственного изменения конституционного строя, нарушения целостности Республики Казахстан, подрыва безопасности государства, войны, социального, расового, национального, религиозного, сословного и родового превосходства, пропаганду наркотических средств, психотропных веществ, их аналогов и прекурсоров, взрывчатых веществ и взрывных устройств, культа жестокости, насилия, нетрадиционной сексуальной ориентации, педофилии и порнографии, независимо от источника их получения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z648" w:id="575"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z648" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Масс-медиа не вправе разглашать в распространяемых сообщениях и материалах информацию, указанную в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 настоящего Закона, за исключением случаев, если распространение такой информации осуществляется в целях защиты прав и законных интересов несовершеннолетнего, пострадавшего в результате противоправных действий (бездействия), и несовершеннолетних, подозреваемых и (или) обвиняемых в совершении административных и (или) уголовных правонарушений, за исключением несовершеннолетних, признанных судом виновными в совершении тяжких и (или) особо тяжких преступлений, включая информацию об их родителях и иных законных представителях. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z649" w:id="576"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z649" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информация, указанная в части первой настоящего пункта, может распространяться в масс-медиа с согласия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z650" w:id="577"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z650" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несовершеннолетнего, достигшего четырнадцатилетнего возраста, пострадавшего в результате противоправных действий (бездействия), и его законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z651" w:id="578"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z651" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) законных представителей несовершеннолетнего, не достигшего четырнадцатилетнего возраста, пострадавшего в результате противоправных действий (бездействия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z652" w:id="579"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z652" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несовершеннолетнего, достигшего шестнадцатилетнего возраста, совершившего административные и (или) уголовные правонарушения, и его законных представителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z653" w:id="580"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z653" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если одно из лиц, указанных в части второй настоящего пункта, не дает своего согласия на распространение информации в масс-медиа, распространение данной информации запрещено, за исключением следующих случаев: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z654" w:id="581"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z654" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без согласия несовершеннолетнего, достигшего четырнадцатилетнего возраста и пострадавшего в результате противоправных действий (бездействия), или его законных представителей, если законный представитель является подозреваемым или обвиняемым в совершении данных противоправных действий (бездействии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z655" w:id="582"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z655" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с согласия одного законного представителя пострадавшего несовершеннолетнего в случае, если второй законный представитель находится за пределами Республики Казахстан и его согласие получить не представляется возможным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z656" w:id="583"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z656" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Масс-медиа вправе в целях содействия расследованию преступления, установлению лиц, причастных к совершению преступления, розыску пропавших несовершеннолетних в объеме, необходимом для достижения указанных целей, и с соблюдением требований, установленных Уголовно-процессуальным кодексом Республики Казахстан, на основании процессуальных документов, полученных от органов, ведущих уголовный процесс, распространять сведения, относящиеся к несовершеннолетнему, без получения согласия лиц, установленных частью второй пункта 5 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z657" w:id="584"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z657" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Воспрепятствование законной профессиональной деятельности журналиста (представителя средств массовой информации) влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkEnd w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14102,543 +14028,543 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 68. Случаи освобождения от ответственности за распространение сведений, не соответствующих действительности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z659" w:id="585"/>
+    <w:bookmarkStart w:name="z659" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Средство массовой информации, а равно его главный редактор (редактор), журналист не несут ответственности за распространение сведений, не соответствующих действительности, если они:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z660" w:id="586"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z660" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) содержались в официальных сообщениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z661" w:id="587"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z661" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содержатся в ответе на журналистский запрос средства массовой информации или получены из материалов уполномоченного лица (подразделения) по взаимодействию со средствами массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z662" w:id="588"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z662" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) получены от рекламодателей и рекламопроизводителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z663" w:id="589"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z663" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) являются дословным воспроизведением официальных выступлений депутатов представительных органов, должностных или уполномоченных лиц государственных органов, органов местного самоуправления, физических и юридических лиц, за исключением распространения информации, запрещенной или иным образом ограниченной к распространению вступившими в законную силу судебными актами или законами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z664" w:id="590"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z664" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) содержались в авторских выступлениях, идущих в эфир без предварительной записи, либо текстах, не подлежащих редактированию в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z665" w:id="591"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z665" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) содержались в сообщениях, материалах или их фрагментах, распространенных другим средством массовой информации, поставленным на учет в уполномоченном органе, при условии указания в своем сообщении ссылки на средство массовой информации, распространившее данное сообщение, за исключением распространения информации, запрещенной или иным образом ограниченной к распространению вступившими в законную силу судебными актами или законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z666" w:id="592"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z666" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) содержались в обязательных сообщениях, установленных в соответствии со статьей 37 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z667" w:id="593"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z667" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkEnd w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 69. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z669" w:id="594"/>
+    <w:bookmarkStart w:name="z669" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. До перехода на цифровое эфирное телерадиовещание обеспечивается функционирование аналогового эфирного телерадиовещания, за исключением административно-территориальных единиц, определенных в актах уполномоченного органа по установке сроков перехода на цифровое эфирное телерадиовещание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z670" w:id="595"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z670" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномоченный орган в соответствии с порядком перехода на цифровое эфирное телерадиовещание, определенным уполномоченным органом, устанавливает сроки перехода на цифровое эфирное телерадиовещание не менее чем за шесть месяцев до перехода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z671" w:id="596"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z671" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       До перехода на цифровое эфирное телерадиовещание распространение негосударственных теле-, радиоканалов свободного доступа осуществляется за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z672" w:id="597"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z672" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переход на цифровое эфирное телерадиовещание на территории административно-территориальной единицы Республики Казахстан осуществляется в соответствии с порядком и сроками перехода на цифровое эфирное телерадиовещание, которые определены уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z673" w:id="598"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z673" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. До перехода на цифровое эфирное телерадиовещание для телеканалов действуют все ранее выданные лицензии на занятие деятельностью по организации телевизионного вещания и разрешения на использование полос частот, радиочастот (радиочастотных каналов). При этом телерадиокомпании обязаны осуществить постановку на учет телеканалов в соответствии с требованиями настоящего Закона в течение одного года после перехода на цифровое эфирное телерадиовещание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z674" w:id="599"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z674" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При переходе на цифровое эфирное телерадиовещание телеканалы, распространяемые на территории административно-территориальной единицы посредством аналоговых полос частот, радиочастот (радиочастотных каналов), высвобождают данные частоты, радиочастоты (радиочастотные каналы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z675" w:id="600"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z675" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телеканалы, распространяемые на территории административно-территориальной единицы посредством аналоговых полос частот, радиочастот (радиочастотных каналов), в обязательном порядке включаются уполномоченным органом в перечень теле-, радиоканалов свободного доступа в сети цифрового эфирного телерадиовещания без проведения конкурса на территории этих же административно-территориальных единиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z676" w:id="601"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z676" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия телеканала в утвержденном перечне теле-, радиоканалов свободного доступа национальный оператор телерадиовещания вправе самостоятельно включать его в состав пакета теле-, радиоканалов, распространяемых по цифровой эфирной сети вещания, при наличии технической возможности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z677" w:id="602"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z677" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распространение данных теле-, радиоканалов осуществляется в соответствии с установленными тарифами на основании заключенных договоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z678" w:id="603"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z678" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. После перехода на цифровое эфирное телерадиовещание разрешения на использование радиочастотного спектра и лицензии на занятие деятельностью по распространению теле-, радиоканалов, выданные телеканалам при аналоговом телерадиовещании, за исключением аналоговых полос частот, радиочастот (радиочастотных каналов), на территории административно-территориальных единиц, которые не охватываются цифровым эфирным телевещанием по перечню, определенному уполномоченным органом, прекращают свои действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z679" w:id="604"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z679" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В целях обеспечения трансляции теле-, радиоканалов свободного доступа на всей территории Республики Казахстан посредством цифрового эфирного телерадиовещания национальный оператор телерадиовещания получает разрешение на использование полос частот, радиочастот (радиочастотных каналов) без проведения конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z680" w:id="605"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z680" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Местные исполнительные органы областей, городов республиканского значения, столицы до перехода на цифровое эфирное телерадиовещание организуют обеспечение физических лиц, являющихся получателями государственной адресной социальной помощи, телевизионными абонентскими приставками в порядке, определяемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z681" w:id="606"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z681" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обеспечение приставками производится из расчета одна приставка на одного получателя государственной адресной социальной помощи, обратившегося от себя лично или от имени семьи и других лиц, постоянно проживающих с ним совместно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z682" w:id="607"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z682" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обеспечение приставками является единовременным, повторно приставки получателю, членам его семьи и другим лицам, постоянно проживающим с ним совместно, не поставляются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkEnd w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 70. Порядок введения в действие настоящего Закона </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z684" w:id="608"/>
+    <w:bookmarkStart w:name="z684" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14693,211 +14619,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> части второй пункта 1 статьи 32, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вводятся в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z685" w:id="609"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z685" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Приостановить до 1 января 2025 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 35)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1 настоящего Закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z686" w:id="610"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z686" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "35) государственный заказ по проведению государственной информационной политики на республиканском уровне – заказ за счет бюджетных средств на оказание услуг по проведению государственной информационной политики, размещаемый в средствах массовой информации;". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z687" w:id="611"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z687" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившими силу: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z688" w:id="612"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z688" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 23 июля 1999 года "О средствах массовой информации"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z689" w:id="613"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z689" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 18 января 2012 года "О телерадиовещании". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkEnd w:id="614"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -15041,55 +14967,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15415,31 +15341,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>