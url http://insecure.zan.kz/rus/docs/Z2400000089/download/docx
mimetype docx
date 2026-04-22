--- v0 (2025-11-07)
+++ v1 (2026-04-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc8fd38" w14:textId="dc8fd38">
+    <w:p w14:paraId="788e49e" w14:textId="788e49e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -340,1966 +340,2060 @@
         <w:t>
       1) органическая продукция – сельскохозяйственная продукция, продукция из дикорастущих растений, семена сельскохозяйственных растений, дрожжи и грибы, продукты их переработки, в том числе пищевая продукция, отвечающие требованиям настоящего Закона и национальным стандартам. Органической продукцией не является продукция охоты и рыболовства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оборот органической продукции – процессы (стадии) реализации (купли-продажи или поставки) органической продукции, включая ввоз (импорт) и вывоз (экспорт) органической продукции, а также связанные с ними процессы расфасовки, упаковки, маркировки, хранения, транспортировки и иные процессы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 3) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) система учета и прослеживаемости органической продукции – часть информационной системы уполномоченного органа в области производства и оборота органической продукции, содержащая данные об органической продукции и ее компонентах, о процессе производства и обороте органической продукции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) маркировка органической продукции – нанесение информации об органической продукции в виде надписей, рисунков, знаков, символов, иных обозначений и (или) их комбинаций на потребительскую упаковку, транспортную упаковку или на иной вид носителя информации, прикрепленного к потребительской упаковке и (или) к транспортной упаковке или помещенного в них либо прилагаемого к ним;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...15 lines deleted...]
-      4) маркировка органической продукции – нанесение информации об органической продукции в виде надписей, рисунков, знаков, символов, иных обозначений и (или) их комбинаций на потребительскую упаковку, транспортную упаковку или на иной вид носителя информации, прикрепленного к потребительской упаковке и (или) к транспортной упаковке или помещенного в них либо прилагаемого к ним;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) национальный знак соответствия органической продукции – знак соответствия, информирующий потребителей о прохождении производством органической продукции процедуры подтверждения соответствия производства органической продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...15 lines deleted...]
-      5) национальный знак соответствия органической продукции – знак соответствия, информирующий потребителей о прохождении производством органической продукции процедуры подтверждения соответствия производства органической продукции;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство органической продукции – деятельность, результатом которой является создание (изготовление) органической продукции в соответствии с законодательством Республики Казахстан в области производства и оборота органической продукции и национальными стандартами. Процесс производства органической продукции включает в себя связанные с ним процессы расфасовки, упаковки, маркировки, хранения, транспортировки и иные процессы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...15 lines deleted...]
-      6) производство органической продукции – деятельность, результатом которой является создание (изготовление) органической продукции в соответствии с законодательством Республики Казахстан в области производства и оборота органической продукции и национальными стандартами. Процесс производства органической продукции включает в себя связанные с ним процессы расфасовки, упаковки, маркировки, хранения, транспортировки и иные процессы;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) реестр семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции, – информация о наличии семян сельскохозяйственных растений и сельскохозяйственных животных, которые могут быть использованы для производства органической продукции, полученная на основе данных, представляемых местными исполнительными органами областей, городов республиканского значения и столицы, размещаемая на интернет-ресурсе уполномоченного органа в области производства и оборота органической продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      7) реестр семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции, – информация о наличии семян сельскохозяйственных растений и сельскохозяйственных животных, которые могут быть использованы для производства органической продукции, полученная на основе данных, представляемых местными исполнительными органами областей, городов республиканского значения и столицы, размещаемая на интернет-ресурсе уполномоченного органа в области производства и оборота органической продукции;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производитель органической продукции – физическое или юридическое лицо, объединение производителей органической продукции (простое товарищество), осуществляющие производство органической продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      8) производитель органической продукции – физическое или юридическое лицо, объединение производителей органической продукции (простое товарищество), осуществляющие производство органической продукции;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный орган в области производства и оборота органической продукции – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области производства и оборота органической продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2. Законодательство Республики Казахстан в области производства и оборота органической продукции </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Законодательство Республики Казахстан в области производства и оборота органической продукции основывается на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Цели и задачи законодательства Республики Казахстан в области производства и оборота органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целями законодательства Республики Казахстан в области производства и оборота органической продукции являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение целостности органической продукции на всех этапах ее производства и оборота;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развитие внутреннего рынка органической продукции и удовлетворение потребностей населения в ней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие национального бренда органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) научное обеспечение в области производства и оборота органической продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Задачами законодательства Республики Казахстан в области производства и оборота органической продукции являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение качества пищевой продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) содействие использованию семян сельскохозяйственных растений и сельскохозяйственных животных, адаптированных к местным условиям и целям производства органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) защита производителей органической продукции от недобросовестной конкуренции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) повышение конкурентоспособности и содействие увеличению экспорта органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предоставление мер государственной поддержки производителям органической продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 3. Цели и задачи законодательства Республики Казахстан в области производства и оборота органической продукции</w:t>
-[...218 lines deleted...]
-      5) предоставление мер государственной поддержки производителям органической продукции.</w:t>
+        <w:t>Статья 4. Принципы законодательства Республики Казахстан в области производства и оборота органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принципами законодательства Республики Казахстан в области производства и оборота органической продукции являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание благоприятных условий для развития производства органической продукции, не наносящих ущерба окружающей среде, здоровью человека, здоровью растений, а также здоровью и благосостоянию животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использование устойчивых систем управления природными ресурсами, включая почву, воду, воздух, поддержание биоразнообразия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...60 lines deleted...]
-      2) использование устойчивых систем управления природными ресурсами, включая почву, воду, воздух, поддержание биоразнообразия.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ В ОБЛАСТИ ПРОИЗВОДСТВА И ОБОРОТА ОРГАНИЧЕСКОЙ ПРОДУКЦИИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ В ОБЛАСТИ ПРОИЗВОДСТВА И ОБОРОТА ОРГАНИЧЕСКОЙ ПРОДУКЦИИ</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Компетенция Правительства Республики Казахстан в области производства и оборота органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...32 lines deleted...]
-      Правительство Республики Казахстан:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает основные направления государственной политики в области производства и оборота органической продукции и организует их осуществление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выполняет иные функции, возложенные на него </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, настоящим Законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Компетенция уполномоченного органа в области производства и оборота органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области производства и оборота органической продукции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует и реализует государственную политику в области производства и оборота органической продукции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...57 lines deleted...]
-      1) формирует и реализует государственную политику в области производства и оборота органической продукции;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и утверждает нормативные правовые акты в области производства и оборота органической продукции в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...15 lines deleted...]
-      2) разрабатывает и утверждает нормативные правовые акты в области производства и оборота органической продукции в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведет реестр семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
-[...15 lines deleted...]
-      3) ведет реестр семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает и утверждает список разрешенных средств, применяемых при производстве органической продукции, по согласованию с государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
-[...15 lines deleted...]
-      4) разрабатывает и утверждает список разрешенных средств, применяемых при производстве органической продукции, по согласованию с государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разрабатывает и утверждает правила производства и оборота органической продукции по согласованию с государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
-[...15 lines deleted...]
-      5) разрабатывает и утверждает правила производства и оборота органической продукции по согласованию с государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ведет систему учета и прослеживаемости органической продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) организует оказание информационной, организационно-методической и консультативной поддержки производителям органической продукции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
-[...15 lines deleted...]
-      8) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Компетенция иных государственных органов и местных исполнительных органов областей, городов республиканского значения и столицы в области производства и оборота органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственный орган в сфере санитарно-эпидемиологического благополучия населения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет государственный контроль и надзор за соблюдением требований, установленных законодательством Республики Казахстан в области производства и оборота органической продукции, на стадии реализации органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет согласование:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      списка разрешенных средств, применяемых при производстве органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правил производства и оборота органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Иные государственные органы в области производства и оборота органической продукции в пределах своей компетенции осуществляют государственный контроль в соответствии с Предпринимательским кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Местные исполнительные органы областей, городов республиканского значения и столицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают информирование населения о производстве и обороте органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывают содействие производителям органической продукции в вопросах производства, реализации их продукции на соответствующей административно-территориальной единице, а также продвижения данной продукции на экспорт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставляют уполномоченному органу в области производства и оборота органической продукции информацию о наличии семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции, для включения в реестр семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 7. Компетенция иных государственных органов и местных исполнительных органов областей, городов республиканского значения и столицы в области производства и оборота органической продукции</w:t>
-[...238 lines deleted...]
-      4) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+        <w:t>Статья 8. Государственная поддержка производителей органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная поддержка производителей органической продукции осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции, осуществляется в соответствии с законодательством Республики Казахстан о государственном регулировании развития агропромышленного комплекса и сельских территорий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 8. Государственная поддержка производителей органической продукции</w:t>
-[...38 lines deleted...]
-      Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции, осуществляется в соответствии с законодательством Республики Казахстан о государственном регулировании развития агропромышленного комплекса и сельских территорий.</w:t>
+        <w:t>Статья 9. Научное обеспечение в области производства и оборота органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Научное обеспечение в области производства и оборота органической продукции осуществляется в соответствии с законодательством Республики Казахстан о государственном регулировании развития агропромышленного комплекса и сельских территорий и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-      Научное обеспечение в области производства и оборота органической продукции осуществляется в соответствии с законодательством Республики Казахстан о государственном регулировании развития агропромышленного комплекса и сельских территорий и иными законами Республики Казахстан.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ОСНОВНЫЕ УСЛОВИЯ И ПРОЦЕДУРЫ ПРОИЗВОДСТВА И ОБОРОТА ОРГАНИЧЕСКОЙ ПРОДУКЦИИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. ОСНОВНЫЕ УСЛОВИЯ И ПРОЦЕДУРЫ ПРОИЗВОДСТВА И ОБОРОТА ОРГАНИЧЕСКОЙ ПРОДУКЦИИ</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Условия перехода к производству органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Переход к производству органической продукции осуществляется в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Переход к производству органической продукции осуществляется в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При переходе к производству органической продукции должны соблюдаться следующие условия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
-[...15 lines deleted...]
-      2. При переходе к производству органической продукции должны соблюдаться следующие условия:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заключение договора с органом по подтверждению соответствия на проведение процедуры подтверждения соответствия производства органической продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соблюдение в течение всего переходного периода требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные, соответствующие правилам производства и оборота органической продукции и национальным стандартам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
-[...15 lines deleted...]
-      3) иные, соответствующие правилам производства и оборота органической продукции и национальным стандартам.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Продолжительность переходного периода к производству органической продукции устанавливается правилами производства и оборота органической продукции и национальными стандартами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
-[...15 lines deleted...]
-      3. Продолжительность переходного периода к производству органической продукции устанавливается правилами производства и оборота органической продукции и национальными стандартами.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Запрещается реализовывать и маркировать продукцию переходного периода как "переходную органическую продукцию", за исключением семян сельскохозяйственных растений, пищевых продуктов и кормов растительного происхождения, имеющих только один составной ингредиент.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
-[...15 lines deleted...]
-      4. Запрещается реализовывать и маркировать продукцию переходного периода как "переходную органическую продукцию", за исключением семян сельскохозяйственных растений, пищевых продуктов и кормов растительного происхождения, имеющих только один составной ингредиент.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Условия производства органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При производстве органической продукции в зависимости от вида деятельности должны соблюдаться следующие условия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) использование здоровых семян сельскохозяйственных растений, сельскохозяйственных животных, безопасной продукции и сырья животного и растительного происхождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исключение применения веществ синтетического происхождения, химических пестицидов, гормонов, антибиотиков и пищевых добавок, если иное не установлено законодательством Республики Казахстан в области производства и оборота органической продукции и национальными стандартами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сохранение и воспроизводство плодородия почв;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) защита сельскохозяйственных растений с помощью превентивных мер, включающих выбор соответствующих севооборотов, видов и сортов сельскохозяйственных растений, устойчивых к вредителям, сорнякам и болезням растений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) применение механических, биологических и физических методов защиты сельскохозяйственных растений от вредителей, сорняков и болезней растений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сохранение экологических систем при выборе конкретного вида органической продукции для производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выбор адаптированных к местным условиям устойчивых видов, сортов сельскохозяйственных растений и видов сельскохозяйственных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) забота о здоровье сельскохозяйственных животных путем обеспечения соответствующих условий содержания и выпаса, учета их естественного поведения, стимулирования естественного иммунитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) исключение применения ионизирующего излучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) исключение применения генетически модифицированных объектов, кроме ветеринарных препаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) минимизация использования невозобновляемых природных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) исключение применения методов производства продукции растениеводства без использования почвы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) иные, соответствующие правилам производства и оборота органической продукции и национальным стандартам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Во избежание смешивания производство органической продукции должно быть отделено от производства продукции, не относящейся к органической продукции, на всех этапах производства и оборота органической продукции в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 11. Условия производства органической продукции</w:t>
-[...298 lines deleted...]
-      2. Во избежание смешивания производство органической продукции должно быть отделено от производства продукции, не относящейся к органической продукции, на всех этапах производства и оборота органической продукции в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
+        <w:t>Статья 12. Подтверждение соответствия производства органической продукции, приостановление и отмена (прекращение) действия сертификата соответствия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Подтверждение соответствия производства органической продукции носит добровольный характер и осуществляется в соответствии с законодательством Республики Казахстан в области производства и оборота органической продукции и законодательством Республики Казахстан в области технического регулирования органами по подтверждению соответствия, аккредитованными в соответствии с законодательством Республики Казахстан об аккредитации в области оценки соответствия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результатом подтверждения соответствия производства органической продукции является сертификат соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. После прохождения процедуры подтверждения соответствия производства органической продукции и получения сертификата соответствия производитель органической продукции имеет право наносить национальный знак соответствия органической продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изображение национального знака соответствия органической продукции, технические требования к нему и требования к его нанесению устанавливаются национальным стандартом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Орган по подтверждению соответствия вправе приостановить или отменить (прекратить) действие сертификата соответствия, ранее выданного на производство органической продукции, в случае неисполнения производителем органической продукции требований, установленных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Орган по подтверждению соответствия в течение пяти рабочих дней со дня выдачи сертификата соответствия, а также в случаях приостановления или отмены (прекращения) действия сертификата соответствия направляет в уполномоченный орган в области производства и оборота органической продукции информацию о результатах подтверждения соответствия производства органической продукции или о приостановлении, или об отмене (о прекращении) действия сертификата соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Производство органической продукции, предназначенной для реализации на экспорт, проходит процедуру подтверждения соответствия согласно требованиям, предъявляемым к условиям производства органической продукции, установленным законодательством страны-импортера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12. Подтверждение соответствия производства органической продукции, приостановление и отмена (прекращение) действия сертификата соответствия</w:t>
-[...138 lines deleted...]
-      5. Производство органической продукции, предназначенной для реализации на экспорт, проходит процедуру подтверждения соответствия согласно требованиям, предъявляемым к условиям производства органической продукции, установленным законодательством страны-импортера.</w:t>
+        <w:t>Статья 13. Объединение производителей органической продукции (простое товарищество)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Физические лица, физические и юридические лица для прохождения процедуры подтверждения соответствия производства органической продукции вправе образовывать простое товарищество на основе договора о совместной деятельности (далее – простое товарищество).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура подтверждения соответствия производства органической продукции, приостановление и отмена (прекращение) действия сертификата соответствия осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2314,529 +2408,529 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 настоящего Закона, а также требованиями, установленными национальными стандартами.   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Участники простого товарищества не могут использовать сертификат соответствия независимо друг от друга. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Участники простого товарищества по соглашению между собой могут поручить руководство и ведение общих дел одному из участников простого товарищества. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иные вопросы организации деятельности простого товарищества определяются Гражданским кодексом Республики Казахстан и законодательством Республики Казахстан в области производства и оборота органической продукции.  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 14. Формирование и функционирование системы совместных гарантий (PGS) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Физические лица, физические и юридические лица вправе объединяться в простое товарищество на основе договора о совместной деятельности для участия в системе совместных гарантий (PGS) (далее – участники системы совместных гарантий (PGS).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок формирования и функционирования системы совместных гарантий (PGS) разрабатывается и утверждается участниками системы совместных гарантий (PGS) в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Участники системы совместных гарантий (PGS) соблюдают условия по производству продукции, установленные правилами производства и оборота органической продукции и национальными стандартами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При производстве и обороте продукции, произведенной в системе совместных гарантий (PGS), допускается использование обозначения "участник PGS".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание. Системой совместных гарантий (PGS) признается деятельность, основанная на принципах совместного участия, коллективной ответственности, прозрачности, доверия и обмена знаниями с целью перехода с традиционного сельского хозяйства на органическое.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 14. Формирование и функционирование системы совместных гарантий (PGS) </w:t>
-[...98 lines deleted...]
-      Примечание. Системой совместных гарантий (PGS) признается деятельность, основанная на принципах совместного участия, коллективной ответственности, прозрачности, доверия и обмена знаниями с целью перехода с традиционного сельского хозяйства на органическое.</w:t>
+        <w:t>Статья 15. Условия оборота органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Оборот органической продукции осуществляется в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сертификаты соответствия, протоколы испытаний продукции, знаки соответствия и иные документы об оценке соответствия иностранных государств признаются в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 15. Условия оборота органической продукции</w:t>
-[...38 lines deleted...]
-      2. Сертификаты соответствия, протоколы испытаний продукции, знаки соответствия и иные документы об оценке соответствия иностранных государств признаются в порядке, установленном законодательством Республики Казахстан.</w:t>
+        <w:t>Статья 16. Обязанности производителей органической продукции и лиц, осуществляющих ее оборот</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Производители органической продукции и лица, осуществляющие ее оборот, обязаны соблюдать требования, установленные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z121" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае выявления нарушения требований в области производства и оборота органической продукции производители органической продукции и лица, осуществляющие ее оборот, обеспечивают отзыв органической продукции и (или) удаление национального знака соответствия органической продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 16. Обязанности производителей органической продукции и лиц, осуществляющих ее оборот</w:t>
-[...38 lines deleted...]
-      2. В случае выявления нарушения требований в области производства и оборота органической продукции производители органической продукции и лица, осуществляющие ее оборот, обеспечивают отзыв органической продукции и (или) удаление национального знака соответствия органической продукции.</w:t>
+        <w:t>Статья 17. Ведение реестра производителей органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области производства и оборота органической продукции ведет реестр производителей органической продукции на основе данных, представляемых органами по подтверждению соответствия, и размещает его на своем интернет-ресурсе в сроки, установленные правилами ведения реестра производителей органической продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 17. Ведение реестра производителей органической продукции</w:t>
-[...18 lines deleted...]
-      Уполномоченный орган в области производства и оборота органической продукции ведет реестр производителей органической продукции на основе данных, представляемых органами по подтверждению соответствия, и размещает его на своем интернет-ресурсе в сроки, установленные правилами ведения реестра производителей органической продукции.</w:t>
+        <w:t>Статья 18. Обязательные требования к маркировке органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Маркировка органической продукции осуществляется в соответствии с правилами производства и оборота органической продукции и национальным стандартом при наличии сертификата соответствия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При маркировке органической продукции и ее рекламе допускается использование слова "органический", производного или сокращенного от него слова, отдельно или в сочетании с наименованием продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z127" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Недопустима маркировка, которая может ввести в заблуждение потребителя по поводу того, что данная продукция соответствует органической продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z128" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...60 lines deleted...]
-      Недопустима маркировка, которая может ввести в заблуждение потребителя по поводу того, что данная продукция соответствует органической продукции.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Ответственность за нарушение законодательства Республики Казахстан в области производства и оборота органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан в области производства и оборота органической продукции влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 19. Ответственность за нарушение законодательства Республики Казахстан в области производства и оборота органической продукции</w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>Статья 20. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="105"/>
+    <w:bookmarkStart w:name="z132" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Закон вводится в действие по истечении шести месяцев после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2851,91 +2945,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6, которые вводятся в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z133" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z133" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 27 ноября 2015 года "О производстве органической продукции".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>