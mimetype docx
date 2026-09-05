--- v1 (2026-04-22)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="788e49e" w14:textId="788e49e">
+    <w:p w14:paraId="8294976" w14:textId="8294976">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -340,2060 +340,2028 @@
         <w:t>
       1) органическая продукция – сельскохозяйственная продукция, продукция из дикорастущих растений, семена сельскохозяйственных растений, дрожжи и грибы, продукты их переработки, в том числе пищевая продукция, отвечающие требованиям настоящего Закона и национальным стандартам. Органической продукцией не является продукция охоты и рыболовства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оборот органической продукции – процессы (стадии) реализации (купли-продажи или поставки) органической продукции, включая ввоз (импорт) и вывоз (экспорт) органической продукции, а также связанные с ними процессы расфасовки, упаковки, маркировки, хранения, транспортировки и иные процессы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) система учета и прослеживаемости органической продукции – часть цифровой системы уполномоченного органа в области производства и оборота органической продукции, содержащая данные об органической продукции и ее компонентах, о процессе производства и обороте органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) маркировка органической продукции – нанесение информации об органической продукции в виде надписей, рисунков, знаков, символов, иных обозначений и (или) их комбинаций на потребительскую упаковку, транспортную упаковку или на иной вид носителя информации, прикрепленного к потребительской упаковке и (или) к транспортной упаковке или помещенного в них либо прилагаемого к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) национальный знак соответствия органической продукции – знак соответствия, информирующий потребителей о прохождении производством органической продукции процедуры подтверждения соответствия производства органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство органической продукции – деятельность, результатом которой является создание (изготовление) органической продукции в соответствии с законодательством Республики Казахстан в области производства и оборота органической продукции и национальными стандартами. Процесс производства органической продукции включает в себя связанные с ним процессы расфасовки, упаковки, маркировки, хранения, транспортировки и иные процессы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) реестр семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции, – информация о наличии семян сельскохозяйственных растений и сельскохозяйственных животных, которые могут быть использованы для производства органической продукции, полученная на основе данных, представляемых местными исполнительными органами областей, городов республиканского значения и столицы, размещаемая на интернет-ресурсе уполномоченного органа в области производства и оборота органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производитель органической продукции – физическое или юридическое лицо, объединение производителей органической продукции (простое товарищество), осуществляющие производство органической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный орган в области производства и оборота органической продукции – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области производства и оборота органической продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...181 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2. Законодательство Республики Казахстан в области производства и оборота органической продукции </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Законодательство Республики Казахстан в области производства и оборота органической продукции основывается на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 3. Цели и задачи законодательства Республики Казахстан в области производства и оборота органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Целями законодательства Республики Казахстан в области производства и оборота органической продукции являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение целостности органической продукции на всех этапах ее производства и оборота;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) развитие внутреннего рынка органической продукции и удовлетворение потребностей населения в ней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) развитие национального бренда органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) научное обеспечение в области производства и оборота органической продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Задачами законодательства Республики Казахстан в области производства и оборота органической продукции являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) повышение качества пищевой продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие использованию семян сельскохозяйственных растений и сельскохозяйственных животных, адаптированных к местным условиям и целям производства органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) защита производителей органической продукции от недобросовестной конкуренции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) повышение конкурентоспособности и содействие увеличению экспорта органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставление мер государственной поддержки производителям органической продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4. Принципы законодательства Республики Казахстан в области производства и оборота органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принципами законодательства Республики Казахстан в области производства и оборота органической продукции являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) создание благоприятных условий для развития производства органической продукции, не наносящих ущерба окружающей среде, здоровью человека, здоровью растений, а также здоровью и благосостоянию животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) использование устойчивых систем управления природными ресурсами, включая почву, воду, воздух, поддержание биоразнообразия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ В ОБЛАСТИ ПРОИЗВОДСТВА И ОБОРОТА ОРГАНИЧЕСКОЙ ПРОДУКЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Компетенция Правительства Республики Казахстан в области производства и оборота органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правительство Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатывает основные направления государственной политики в области производства и оборота органической продукции и организует их осуществление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выполняет иные функции, возложенные на него </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, настоящим Законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Компетенция уполномоченного органа в области производства и оборота органической продукции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области производства и оборота органической продукции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирует и реализует государственную политику в области производства и оборота органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрабатывает и утверждает нормативные правовые акты в области производства и оборота органической продукции в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ведет реестр семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разрабатывает и утверждает список разрешенных средств, применяемых при производстве органической продукции, по согласованию с государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) разрабатывает и утверждает правила производства и оборота органической продукции по согласованию с государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ведет систему учета и прослеживаемости органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) организует оказание информационной, организационно-методической и консультативной поддержки производителям органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7. Компетенция иных государственных органов и местных исполнительных органов областей, городов республиканского значения и столицы в области производства и оборота органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный орган в сфере санитарно-эпидемиологического благополучия населения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет государственный контроль и надзор за соблюдением требований, установленных законодательством Республики Казахстан в области производства и оборота органической продукции, на стадии реализации органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет согласование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       списка разрешенных средств, применяемых при производстве органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правил производства и оборота органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Иные государственные органы в области производства и оборота органической продукции в пределах своей компетенции осуществляют государственный контроль в соответствии с Предпринимательским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Местные исполнительные органы областей, городов республиканского значения и столицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивают информирование населения о производстве и обороте органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оказывают содействие производителям органической продукции в вопросах производства, реализации их продукции на соответствующей административно-территориальной единице, а также продвижения данной продукции на экспорт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставляют уполномоченному органу в области производства и оборота органической продукции информацию о наличии семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции, для включения в реестр семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8. Государственная поддержка производителей органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная поддержка производителей органической продукции осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции, осуществляется в соответствии с законодательством Республики Казахстан о государственном регулировании развития агропромышленного комплекса и сельских территорий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Научное обеспечение в области производства и оборота органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Научное обеспечение в области производства и оборота органической продукции осуществляется в соответствии с законодательством Республики Казахстан о государственном регулировании развития агропромышленного комплекса и сельских территорий и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ОСНОВНЫЕ УСЛОВИЯ И ПРОЦЕДУРЫ ПРОИЗВОДСТВА И ОБОРОТА ОРГАНИЧЕСКОЙ ПРОДУКЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Условия перехода к производству органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Переход к производству органической продукции осуществляется в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При переходе к производству органической продукции должны соблюдаться следующие условия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заключение договора с органом по подтверждению соответствия на проведение процедуры подтверждения соответствия производства органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соблюдение в течение всего переходного периода требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иные, соответствующие правилам производства и оборота органической продукции и национальным стандартам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Продолжительность переходного периода к производству органической продукции устанавливается правилами производства и оборота органической продукции и национальными стандартами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Запрещается реализовывать и маркировать продукцию переходного периода как "переходную органическую продукцию", за исключением семян сельскохозяйственных растений, пищевых продуктов и кормов растительного происхождения, имеющих только один составной ингредиент.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Условия производства органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При производстве органической продукции в зависимости от вида деятельности должны соблюдаться следующие условия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) использование здоровых семян сельскохозяйственных растений, сельскохозяйственных животных, безопасной продукции и сырья животного и растительного происхождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исключение применения веществ синтетического происхождения, химических пестицидов, гормонов, антибиотиков и пищевых добавок, если иное не установлено законодательством Республики Казахстан в области производства и оборота органической продукции и национальными стандартами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сохранение и воспроизводство плодородия почв;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) защита сельскохозяйственных растений с помощью превентивных мер, включающих выбор соответствующих севооборотов, видов и сортов сельскохозяйственных растений, устойчивых к вредителям, сорнякам и болезням растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) применение механических, биологических и физических методов защиты сельскохозяйственных растений от вредителей, сорняков и болезней растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сохранение экологических систем при выборе конкретного вида органической продукции для производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) выбор адаптированных к местным условиям устойчивых видов, сортов сельскохозяйственных растений и видов сельскохозяйственных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) забота о здоровье сельскохозяйственных животных путем обеспечения соответствующих условий содержания и выпаса, учета их естественного поведения, стимулирования естественного иммунитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) исключение применения ионизирующего излучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) исключение применения генетически модифицированных объектов, кроме ветеринарных препаратов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) минимизация использования невозобновляемых природных ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) исключение применения методов производства продукции растениеводства без использования почвы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) иные, соответствующие правилам производства и оборота органической продукции и национальным стандартам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Во избежание смешивания производство органической продукции должно быть отделено от производства продукции, не относящейся к органической продукции, на всех этапах производства и оборота органической продукции в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Подтверждение соответствия производства органической продукции, приостановление и отмена (прекращение) действия сертификата соответствия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Подтверждение соответствия производства органической продукции носит добровольный характер и осуществляется в соответствии с законодательством Республики Казахстан в области производства и оборота органической продукции и законодательством Республики Казахстан в области технического регулирования органами по подтверждению соответствия, аккредитованными в соответствии с законодательством Республики Казахстан об аккредитации в области оценки соответствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результатом подтверждения соответствия производства органической продукции является сертификат соответствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. После прохождения процедуры подтверждения соответствия производства органической продукции и получения сертификата соответствия производитель органической продукции имеет право наносить национальный знак соответствия органической продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изображение национального знака соответствия органической продукции, технические требования к нему и требования к его нанесению устанавливаются национальным стандартом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Орган по подтверждению соответствия вправе приостановить или отменить (прекратить) действие сертификата соответствия, ранее выданного на производство органической продукции, в случае неисполнения производителем органической продукции требований, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Орган по подтверждению соответствия в течение пяти рабочих дней со дня выдачи сертификата соответствия, а также в случаях приостановления или отмены (прекращения) действия сертификата соответствия направляет в уполномоченный орган в области производства и оборота органической продукции информацию о результатах подтверждения соответствия производства органической продукции или о приостановлении, или об отмене (о прекращении) действия сертификата соответствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Производство органической продукции, предназначенной для реализации на экспорт, проходит процедуру подтверждения соответствия согласно требованиям, предъявляемым к условиям производства органической продукции, установленным законодательством страны-импортера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Объединение производителей органической продукции (простое товарищество)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Физические лица, физические и юридические лица для прохождения процедуры подтверждения соответствия производства органической продукции вправе образовывать простое товарищество на основе договора о совместной деятельности (далее – простое товарищество).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура подтверждения соответствия производства органической продукции, приостановление и отмена (прекращение) действия сертификата соответствия осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2408,529 +2376,529 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 настоящего Закона, а также требованиями, установленными национальными стандартами.   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Участники простого товарищества не могут использовать сертификат соответствия независимо друг от друга. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Участники простого товарищества по соглашению между собой могут поручить руководство и ведение общих дел одному из участников простого товарищества. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иные вопросы организации деятельности простого товарищества определяются Гражданским кодексом Республики Казахстан и законодательством Республики Казахстан в области производства и оборота органической продукции.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 14. Формирование и функционирование системы совместных гарантий (PGS) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Физические лица, физические и юридические лица вправе объединяться в простое товарищество на основе договора о совместной деятельности для участия в системе совместных гарантий (PGS) (далее – участники системы совместных гарантий (PGS).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок формирования и функционирования системы совместных гарантий (PGS) разрабатывается и утверждается участниками системы совместных гарантий (PGS) в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Участники системы совместных гарантий (PGS) соблюдают условия по производству продукции, установленные правилами производства и оборота органической продукции и национальными стандартами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При производстве и обороте продукции, произведенной в системе совместных гарантий (PGS), допускается использование обозначения "участник PGS".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Системой совместных гарантий (PGS) признается деятельность, основанная на принципах совместного участия, коллективной ответственности, прозрачности, доверия и обмена знаниями с целью перехода с традиционного сельского хозяйства на органическое.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Условия оборота органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оборот органической продукции осуществляется в соответствии с правилами производства и оборота органической продукции и национальными стандартами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z118" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сертификаты соответствия, протоколы испытаний продукции, знаки соответствия и иные документы об оценке соответствия иностранных государств признаются в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Обязанности производителей органической продукции и лиц, осуществляющих ее оборот</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:bookmarkStart w:name="z120" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Производители органической продукции и лица, осуществляющие ее оборот, обязаны соблюдать требования, установленные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z121" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z121" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае выявления нарушения требований в области производства и оборота органической продукции производители органической продукции и лица, осуществляющие ее оборот, обеспечивают отзыв органической продукции и (или) удаление национального знака соответствия органической продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Ведение реестра производителей органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:bookmarkStart w:name="z123" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области производства и оборота органической продукции ведет реестр производителей органической продукции на основе данных, представляемых органами по подтверждению соответствия, и размещает его на своем интернет-ресурсе в сроки, установленные правилами ведения реестра производителей органической продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Обязательные требования к маркировке органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:bookmarkStart w:name="z125" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Маркировка органической продукции осуществляется в соответствии с правилами производства и оборота органической продукции и национальным стандартом при наличии сертификата соответствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z126" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При маркировке органической продукции и ее рекламе допускается использование слова "органический", производного или сокращенного от него слова, отдельно или в сочетании с наименованием продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z127" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z127" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Недопустима маркировка, которая может ввести в заблуждение потребителя по поводу того, что данная продукция соответствует органической продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z128" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z128" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Ответственность за нарушение законодательства Республики Казахстан в области производства и оборота органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="103"/>
+    <w:bookmarkStart w:name="z130" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан в области производства и оборота органической продукции влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="104"/>
+    <w:bookmarkStart w:name="z132" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Закон вводится в действие по истечении шести месяцев после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2945,91 +2913,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6, которые вводятся в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z133" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z133" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 27 ноября 2015 года "О производстве органической продукции".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3173,55 +3141,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3547,31 +3515,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>