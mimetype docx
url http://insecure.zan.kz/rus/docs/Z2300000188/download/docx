--- v0 (2025-11-12)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8656eca" w14:textId="8656eca">
+    <w:p w14:paraId="2e12be3" w14:textId="2e12be3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2868,8220 +2868,9518 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 23 дополнить подпунктом 29) следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "29) при обращении работника в целях сообщения о факте коррупционного правонарушения или оказания иного содействия в противодействии коррупции в организации, работником которой он является, заключить с данным работником при наличии его намерения соглашение о неразглашении информации об оказании содействия в противодействии коррупции в порядке, определенном законодательством Республики Казахстан о противодействии коррупции.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 дополнить подпунктом 2-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2-1) на должность в субъекте квазигосударственного сектора, связанную с выполнением функций, приравненных к государственным, лица, которое в течение двух лет до трудоустройства уволено или освобождено от занимаемой должности, а равно прекратило полномочия по отрицательным мотивам в связи с несоответствием расходов лица его доходам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции";";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      "2-1) на должность в субъекте квазигосударственного сектора, связанную с выполнением функций, приравненных к государственным, лица, которое в течение двух лет до трудоустройства уволено или освобождено от занимаемой должности, а равно прекратило полномочия по отрицательным мотивам в связи с несоответствием расходов лица его доходам в соответствии с </w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. При поступлении лица на должность гражданской службы, связанную с выполнением функций, приравненных к государственным, или на работу в субъект квазигосударственного сектора работодатель истребует в отношении данного лица сведения о совершении им коррупционного преступления посредством информационных систем государственного органа, осуществляющего в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, или веб-портала "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 3 подпункта 4) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При поступлении лица на должность гражданской службы или в субъекте квазигосударственного сектора, связанную с выполнением функций, приравненных к государственным, работодатель истребует в отношении данного лица сведения об увольнении или освобождении от занимаемой должности, а равно прекращении полномочий по отрицательным мотивам в связи с несоответствием расходов лица его доходам в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции" посредством информационных систем государственного органа, осуществляющего в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, или веб-портала "электронного правительства".";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52 дополнить подпунктом 3) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3) несоответствия расходов лица, на которого распространяются требования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции", его доходам, влекущего увольнение или освобождение от занимаемой должности, а равно прекращение полномочий по отрицательным мотивам в соответствии с Законом Республики Казахстан "О противодействии коррупции".";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 13 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13. Расторжение трудового договора по основанию, предусмотренному подпунктом 3) пункта 1-1 статьи 52 настоящего Кодекса, производится на основании уведомления уполномоченного органа по противодействию коррупции.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 137-1 дополнить частью четвертой следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Если настоящим Кодексом и иными законами Республики Казахстан установлены запреты и ограничения на трудоустройство в принимающую сторону, то данные запреты и ограничения распространяются на работника направляющей стороны, направляемого к принимающей стороне.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 139 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. На должности гражданской службы, связанные с выполнением функций, приравненных к государственным, не может быть принято лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ранее совершившее коррупционное преступление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 4 подпункта 8) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) которое в течение двух лет до поступления на гражданскую службу уволено или освобождено от занимаемой должности, а равно прекратило полномочия по отрицательным мотивам в связи с несоответствием расходов лица его доходам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 4-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4-1. Индивидуальный трудовой спор, стороной которого выступает работник, в том числе ранее состоявший в трудовых отношениях, оказывающий (оказавший) содействие в противодействии коррупции в организации путем информирования вышестоящего руководителя и (или) руководства данной организации, рассматривается с обязательным приглашением представителя уполномоченного органа по противодействию коррупции в порядке, установленном настоящей статьей, с учетом особенностей, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции", и обеспечением конфиденциальности при наличии соглашения о неразглашении информации об оказании содействия в противодействии коррупции, заключенного в порядке, определенном законодательством Республики Казахстан о противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приглашение представителя уполномоченного органа по противодействию коррупции производится путем направления организацией, указанной в части первой настоящего пункта, уведомления и соответствующих материалов, связанных с трудовым спором, в уполномоченный орган по противодействию коррупции с указанием места и времени рассмотрения трудового спора не позднее трех рабочих дней до его рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неявки представителя уполномоченного органа по противодействию коррупции на рассмотрение трудового спора заседание согласительной комиссии проводится без его участия в порядке, определенном настоящей статьей, с учетом особенностей, установленных Законом Республики Казахстан "О противодействии коррупции".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования частей первой, второй и третьей настоящего пункта действуют в течение трех лет с даты приема уполномоченными государственными органами сообщения работника о факте коррупционного правонарушения или с момента оказания им иного содействия в противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае поступления руководителю организации уведомления уполномоченного органа по противодействию коррупции о необходимости рассмотрения индивидуального трудового спора между работником, в том числе ранее состоявшим в трудовых отношениях, оказавшим содействие в противодействии коррупции, и работодателем работодатель обязан принять меры по рассмотрению данного спора в порядке, определенном настоящей статьей, с учетом особенностей, установленных Законом Республики Казахстан "О противодействии коррупции".".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 15 сентября 1994 года "Об оперативно-розыскной деятельности":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 дополнить подпунктом е) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "е) необходимость обеспечения безопасности защищаемых лиц, в отношении которых вынесены постановления об обеспечении личной безопасности уполномоченными государственными органами, в порядке, предусмотренном законодательством Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 15 марта 1999 года "О государственных секретах":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1-1) сведения, раскрывающие силы, средства, формы, методы и результаты деятельности по обеспечению безопасности лиц, в отношении которых принято решение о применении мер личной безопасности участников уголовного процесса, данные о финансировании этой деятельности, если они раскрывают перечисленные сведения, а также сведения о лицах, в отношении которых применены меры безопасности, предусмотренные подпунктами 6) и 7) части первой пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной защите лиц, участвующих в уголовном процессе";".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 5 июля 2000 года "О государственной защите лиц, участвующих в уголовном процессе":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 1-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 1-2. Обеспечение государственной защиты лиц, участвующих в уголовном процессе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечение государственной защиты лиц, участвующих в уголовном процессе, членов их семей и близких родственников состоит в осуществлении уполномоченными государственными органами предусмотренных настоящим Законом мер безопасности, правовой и социальной защиты (далее – меры государственной защиты), применяемых при угрозе совершения в их отношении насилия или иного запрещенного уголовным законом деяния.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Статья 2. Органы, обеспечивающие безопасность </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Безопасность защищаемых лиц обеспечивают: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орган, принимающий решение о применении мер безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орган, осуществляющий меры безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осуществление мер безопасности возлагается на органы национальной безопасности, внутренних дел, военного управления, антикоррупционную службу и службу экономических расследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом отдельные меры безопасности осуществляются во взаимодействии с иными уполномоченными государственными органами, местными исполнительными органами и организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок взаимодействия государственных органов при осуществлении мер безопасности защищаемых лиц определяется совместными нормативными правовыми актами, утверждаемыми первыми руководителями государственных органов по согласованию с Генеральным Прокурором Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случае принятия судом решения об обеспечении безопасности лиц, участвующих в судебном разбирательстве, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уголовно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан меры безопасности исполняются органом, осуществлявшим досудебное расследование, либо иным органом уголовного преследования, определенным судьей, а также учреждениями и органами, исполняющими наказание, судебными приставами.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первой:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 6-3) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-3) лица, способствующие предупреждению или раскрытию преступлений;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 12) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12) свидетели, свидетели, имеющие право на защиту;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть вторую исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. При наличии достаточных данных об угрозе совершения насилия или иного запрещенного уголовным законом деяния в отношении лиц, подлежащих государственной защите, органы, обеспечивающие безопасность защищаемых лиц, обязаны в пределах своей компетенции принять предусмотренные настоящим Законом меры государственной защиты.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 7. Виды мер безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях обеспечения личной и имущественной безопасности защищаемых лиц при производстве дознания, предварительного следствия или в ходе судебного разбирательства орган, ведущий уголовный процесс, с учетом конкретных обстоятельств вправе применить следующие меры безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) официальное предостережение лицу, от которого исходит угроза насилия или других запрещенных уголовным законом деяний, о возможном привлечении его к уголовной ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ограничение доступа к сведениям о защищаемом лице; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) применение в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уголовно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, в отношении обвиняемого (подозреваемого) меры пресечения, исключающей возможность применения (организации применения) в отношении лиц, участвующих в уголовном процессе, насилия или совершения (организации совершения) иных преступных деяний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) удаление из зала судебного заседания отдельных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведение закрытого заседания суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) допрос свидетеля судом: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без оглашения данных о его личности с использованием псевдонима;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в условиях, исключающих его узнавание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без визуального наблюдения его другими участниками судебного разбирательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с запрещением при необходимости производства видео-, звукозаписи и иных способов запечатления допроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) запрет на приближение в порядке, предусмотренном Уголовно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечение личной безопасности защищаемого лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Органы, осуществляющие меры безопасности на основании постановления органа, ведущего уголовный процесс, об обеспечении личной безопасности защищаемого лица, избирают и применяют одновременно несколько либо одну из следующих мер обеспечения личной безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) личная охрана, охрана жилища и иного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение средствами индивидуальной защиты, самообороны, связи, техническими средствами и оружием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) временное помещение в безопасное место; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение конфиденциальности сведений о защищаемых лицах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) переселение на другое место жительства, смена места работы (службы) или учебы, оказание помощи в трудоустройстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) замена документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) изменение внешности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переезд на другое место жительства, замена документов и изменение внешности являются исключительными мерами безопасности и применяются в случаях, если безопасность защищаемого лица не может быть обеспечена применением других мер безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В целях реализации предусмотренных настоящей статьей мер безопасности могут проводиться оперативно-розыскные мероприятия в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об оперативно-розыскной деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 8. Официальное предостережение лицу, от которого исходит угроза насилия или других запрещенных уголовным законом деяний, о возможном привлечении его к уголовной ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z147" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии достаточных данных об угрозе совершения в отношении защищаемых лиц насилия или иного запрещенного уголовным законом деяния, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан, орган, ведущий уголовный процесс, выносит официальное предостережение лицу, от которого исходит угроза насилия или совершения других запрещенных уголовным законом деяний, о возможном привлечении его к уголовной ответственности. Предостережение, вынесенное органом, ведущим уголовный процесс, объявляется лицу под расписку.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовке слово "Избрание" заменить словом "Применение";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первой слово "избрать" заменить словом "применить";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дополнить статьей 13-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 13-1. Запрет на приближение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для обеспечения безопасности защищаемых лиц устанавливается запрет на приближение в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уголовно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 14. Личная охрана, охрана жилища и иного имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органами, осуществляющими меры безопасности, с согласия защищаемых лиц обеспечивается их личная охрана, охрана жилища и иного имущества. При необходимости устанавливаются средства противопожарной и охранной сигнализации, технические средства наблюдения с согласия защищаемого лица, могут быть заменены номера телефонов и государственные регистрационные номерные знаки используемых транспортных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 15. Обеспечение средствами индивидуальной защиты, самообороны, связи, техническими средствами и оружием</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органы, осуществляющие меры безопасности, могут выдавать защищаемым лицам средства индивидуальной защиты, самообороны, связи, а также технические средства для фиксации допускаемых в отношении их противоправных посягательств и оповещения об опасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лицам, перечисленным в подпунктах 1), 3), 4), 5) и 6) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, может также выдаваться оружие, в том числе служебное, боевое или самообороны. Хранение, ношение и применение защищаемыми лицами выданного им оружия осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок выдачи, виды средств индивидуальной защиты, самообороны, связи, оповещения об опасности и технических средств определяются Правительством Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "обеспечивающего безопасность" заменить словами "осуществляющего меры безопасности";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 21. Применение и осуществление мер безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Обеспечение мер безопасности, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктам 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 – органами, в производстве которых находится уголовное дело;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктам 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 – судами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по подпунктам 1), 2), 3) и 4) части первой пункта 2 – органами, осуществляющими меры безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по подпункту 5) части первой пункта 2 – органами, осуществляющими меры безопасности во взаимодействии с местными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по подпункту 6) части первой пункта 2 – органами, осуществляющими меры безопасности во взаимодействии с уполномоченными государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по подпункту 7) части первой пункта 2 – органами, осуществляющими меры безопасности во взаимодействии с уполномоченным органом в области здравоохранения и организациями здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z171" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меры безопасности в отношении судей военных судов, прокуроров, военнослужащих военной полиции, военно-следственных подразделений, а равно членов их семей и близких родственников могут осуществляться также командованием соответствующей воинской части или начальником соответствующего военного учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z172" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченные государственные органы, местные исполнительные органы и организации в пределах своей компетенции обязаны оказывать содействие органам, принимающим решение о применении мер безопасности и осуществляющим меры безопасности, в исполнении норм настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z173" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При передаче уголовного дела для дальнейшего расследования в другой орган уголовного преследования реализация мер безопасности защищаемого лица осуществляется органом, принявшим дело в свое производство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z174" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 21-1. Обеспечение безопасности военнослужащих Вооруженных Сил, других войск и воинских формирований, сотрудников специальных государственных и правоохранительных органов, граждан, пребывающих в запасе, во время прохождения ими воинских сборов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z175" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Безопасность военнослужащих Вооруженных Сил, других войск и воинских формирований, сотрудников специальных государственных и правоохранительных органов, а также граждан, пребывающих в запасе, во время прохождения ими воинских сборов, являющихся защищаемыми лицами, обеспечивается путем применения мер безопасности, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, с учетом особенностей прохождения воинской службы в Вооруженных Силах, других войсках и воинских формированиях, а также службы в специальных государственных и правоохранительных органах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z176" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В отношении защищаемого лица из числа военнослужащих, сотрудников специальных государственных и правоохранительных органов может применяться также перевод (откомандирование) с учетом требований законодательства Республики Казахстан, регулирующего деятельность соответствующих государственных органов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z177" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) военнослужащего в другую воинскую часть Вооруженных Сил, других войск и воинских формирований другого государственного органа, в котором предусмотрена воинская служба, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z178" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) военнослужащего, проходящего срочную воинскую службу по призыву, от которого может исходить угроза совершения в отношении защищаемого лица насилия или иного запрещенного уголовным законом деяния, в другую воинскую часть Вооруженных Сил, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z179" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) сотрудника специального государственного органа к новому месту службы в составе органа, в котором он проходит службу, либо в иной специальный государственный орган в соответствии с законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z180" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сотрудника правоохранительного органа к новому месту службы в составе органа, в котором он проходит службу, либо в иной правоохранительный орган, а также воинскую часть Вооруженных Сил, других войск и воинских формирований в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z181" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При переводе военнослужащий, сотрудник назначается на равную или вышестоящую должность с обеспечением его использования по основной или однопрофильной специальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z182" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Перевод (откомандирование) защищаемого лица осуществляется с его согласия, выраженного в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z183" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 21-2. Обеспечение безопасности защищаемого лица, содержащегося под стражей или находящегося в месте отбывания наказания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z184" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Безопасность защищаемого лица, содержащегося под стражей или находящегося в местах отбывания наказания в виде ареста, лишения свободы, обеспечивается применением в отношении него мер безопасности, предусмотренных подпунктами 3) и 4) части первой пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, либо иных мер, предусмотренных Уголовно-исполнительным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z185" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях обеспечения безопасности лица, указанного в части первой настоящей статьи, могут применяться также:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z186" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перевод защищаемого лица или лица, от которого исходит угроза совершения в отношении защищаемого лица насилия или иного запрещенного уголовным законом деяния, из одного места содержания под стражей и отбывания наказания в другое;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z187" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) раздельное содержание защищаемого лица и лица, от которого исходит угроза совершения в отношении защищаемого лица насилия или иного запрещенного уголовным законом деяния.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z188" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 22. Основания применения мер безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z189" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган, ведущий уголовный процесс, принимает меры безопасности на основании устного (письменного) заявления лица, подлежащего государственной защите, или по собственной инициативе при наличии достаточных данных об угрозе совершения в отношении защищаемого лица насилия или иного запрещенного уголовным законом деяния.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z190" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 23. Порядок применения мер безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z191" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Орган, ведущий уголовный процесс, получив от лица, подлежащего государственной защите, устное (письменное) заявление об угрозе совершения в отношении него насилия или иного запрещенного уголовным законом деяния, либо при поступлении достаточных данных, свидетельствующих о реальности угрозы, обязан в соответствии с законодательством Республики Казахстан проверить указанное заявление или поступившие данные и в течение двадцати четырех часов с момента его (их) получения принять решение о применении мер безопасности либо об отказе в их применении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z192" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О принятом решении немедленно уведомляется лицо, подлежащее государственной защите, с вручением ему копии соответствующего постановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z193" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, не терпящих отлагательства, решение о применении мер безопасности принимается незамедлительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z194" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отказ в применении мер безопасности либо постановление об отмене мер безопасности могут быть обжалованы в суд или прокуратуру. Жалоба подлежит незамедлительному рассмотрению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z195" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае отказа в применении мер безопасности либо принятия постановления об отмене мер безопасности судьей или прокурором жалоба подлежит незамедлительному рассмотрению вышестоящим судом или прокурором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z196" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Орган, осуществляющий меры безопасности, получив постановление об обеспечении личной безопасности защищаемого лица, избирает необходимые меры личной безопасности, предусмотренные настоящим Законом, определяет сроки и способы их применения, о чем выносит соответствующее постановление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z197" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Об избранных мерах обеспечения личной безопасности, изменении, дополнении и результатах их применения орган, осуществляющий меры безопасности, информирует орган, принимающий решение о применении мер безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z198" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. При применении мер обеспечения личной безопасности, предусмотренных пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, орган, осуществляющий меры безопасности, заключает с защищаемым лицом договор в письменном виде об условиях применения мер безопасности, взаимных обязательствах и ответственности сторон в соответствии с настоящим Законом в порядке, определенном органами, осуществляющими меры безопасности. Принимаемые меры безопасности не должны ущемлять право на пенсионное обеспечение, жилищные, трудовые и иные права защищаемых и других лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z199" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Орган, осуществляющий меры безопасности, обеспечивает психологическое сопровождение защищаемого лица, направленное на предотвращение нарушений внутренней устойчивости, создание комфортных социально-психологических условий в связи с применением мер безопасности, минимизацию социально вредных последствий в связи с участием в уголовном процессе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z200" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Независимо от принятия мер безопасности орган, ведущий уголовный процесс, кроме суда, обязан при наличии к тому оснований провести досудебное расследование в связи с обнаружившейся угрозой насилия или совершения другого запрещенного уголовным законом деяния в отношении лица, участвующего в уголовном процессе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z201" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Применение мер безопасности в отношении несовершеннолетних или лиц, которые по своему физическому или психическому состоянию лишены возможности самостоятельно реализовывать свои права и интересы, осуществляется с привлечением их законных представителей. Законные представители имеют те же права, что и представляемые ими физические лица, в пределах, предусмотренных настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z202" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 24. Обязательность исполнения решений о применении мер безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z203" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Решения органов, обеспечивающих безопасность, принятые в соответствии с их компетенцией, обязательны для исполнения должностными лицами исполнительных органов, учреждений, организаций, в адрес которых они направлены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z204" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Должностные лица и другие работники государственных органов, организаций, Вооруженных Сил, других войск и воинских формирований обязаны оказывать содействие органам, обеспечивающим государственную защиту, в решении задач, возложенных на них настоящим Законом, и не вправе препятствовать указанным органам и их представителям осуществлять деятельность в пределах их компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z205" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Статья 25. Права защищаемых лиц </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z206" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Защищаемые лица имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z207" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знать о применяемых мерах безопасности к ним, членам их семей, близким родственникам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z208" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ходатайствовать в органы, обеспечивающие безопасность, о применении или неприменении в отношении их конкретных мер безопасности, перечисленных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, либо их полной отмене;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z209" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обжаловать решения и действия (бездействие) должностных лиц, обеспечивающих меры безопасности, в вышестоящий орган, прокуратуру или суд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z210" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обращаться с заявлением о применении дополнительных мер безопасности, предусмотренных настоящим Законом, либо их отмене.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z211" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 26. Обязанности защищаемых лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z212" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Защищаемые лица обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z213" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) выполнять условия применения в отношении их мер безопасности и законные требования органа, обеспечивающего безопасность; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z214" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) незамедлительно информировать орган, обеспечивающий безопасность, о каждом случае угрозы или фактах противоправных действий в отношении их; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z215" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) беречь имущество, выданное им для обеспечения безопасности, в случае продажи, передачи другому лицу или умышленной порчи имущества, переданного в пользование в целях обеспечения безопасности, нести ответственность, установленную законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z216" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не разглашать сведения о принимаемых в отношении их мерах безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z217" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при необходимости пройти обучение по пользованию средствами индивидуальной защиты, самообороны, связи, техническими средствами и оружием.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z218" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 26-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z219" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 1) пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z220" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) запрашивать у государственных органов, физических и юридических лиц независимо от организационно-правовой формы и получать от них необходимые сведения по заявлениям или данным об угрозе совершения насилия или иного запрещенного уголовным законом деяния в отношении лиц, подлежащих государственной защите;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z221" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункте 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z222" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 1) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z223" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) избирать необходимые меры личной безопасности в отношении защищаемого лица, определять способы и сроки их применения, при необходимости изменять и дополнять применяемые меры личной безопасности;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z224" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 6) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z225" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) в случаях, предусмотренных настоящим Законом, отменять меры личной безопасности защищаемых лиц.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z226" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z227" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Статья 27. Отмена мер безопасности </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z228" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меры безопасности отменяются в случаях устранения угрозы совершения насилия или иного запрещенного уголовным законом деяния в отношении защищаемого лица, отказа от заключения защищаемым лицом договора, указанного в пункте 6 статьи 23 настоящего Закона, или неисполнения защищаемым лицом условий данного договора либо если дальнейшее применение мер безопасности невозможно в виду возникновения иных оснований, признанных органом, принимающим решение о применении мер безопасности, объективными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z229" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Меры безопасности отменяются мотивированным постановлением лица, осуществляющего досудебное расследование, прокурора, суда, уполномоченного должностного лица органа, осуществляющего меры безопасности, или приговором суда в порядке, предусмотренном Уголовно-процессуальным кодексом Республики Казахстан и настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z230" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Письменное заявление защищаемых лиц об отмене мер безопасности или ходатайство органа, осуществляющего меры безопасности, об их отмене рассматривается в срок не более трех суток. О принятом решении выносится постановление, которое в день его вынесения направляется в орган, осуществляющий меры безопасности, а также вручается лицу, в отношении которого вынесено указанное постановление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z231" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При прекращении органом, ведущим уголовный процесс, производства по уголовному делу либо постановлении приговора с решением вопроса о продолжении мер безопасности уполномоченные должностные лица органов, осуществляющих меры безопасности, в случаях возникновения в последующем оснований для отмены мер личной безопасности вправе своим постановлением отменять меры личной безопасности с последующим уведомлением прокурора. Заявление защищаемого лица об отмене мер личной безопасности в органы, осуществляющие меры безопасности, рассматривается в срок до трех суток с момента поступления. О результатах его рассмотрения выносится соответствующее постановление, копия которого вручается заявителю, с последующим уведомлением прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z232" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Постановление об отмене мер безопасности может быть обжаловано в порядке, предусмотренном Уголовно-процессуальным кодексом Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z233" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 29. Финансирование и материально-техническое обеспечение мер государственной защиты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z234" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансирование и материально-техническое обеспечение мер государственной защиты, предусмотренных настоящим Законом, осуществляются за счет бюджетных средств в порядке, установленном руководителями государственных органов, осуществляющих меры безопасности, по согласованию с центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z235" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Расходы, связанные с применением мер безопасности, не могут быть возложены на защищаемое лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z236" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата пособий и компенсация расходов, связанных с переменой места жительства и работы, а также изменением внешности, осуществляются за счет бюджетных средств в соответствии с законодательством Республики Казахстан органом, обеспечивающим безопасность.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z237" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z238" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Защищаемым лицам, кроме лиц, социальное обеспечение которых регулируется законодательством Республики Казахстан, обеспечиваются социальные гарантии за счет бюджетных средств в случае причинения вреда жизни, здоровью и имуществу, связанного с их участием в уголовном процессе, с последующим взысканием этих средств с лица, виновного в причинении защищаемому лицу ущерба, в случаях и порядке, которые установлены законами Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 22 декабря 2003 года "О государственной правовой статистике и специальных учетах":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 12 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12) уволенных или освобожденных от занимаемой должности, а равно прекративших полномочия по установленным законами Республики Казахстан отрицательным мотивам лиц, уполномоченных на выполнение государственных функций, приравненных к ним лиц, должностных лиц и лиц, занимающих ответственную государственную должность, предусмотренных Законом Республики Казахстан "О противодействии коррупции";".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z242" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 6 января 2011 года "О правоохранительной службе":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 80 дополнить подпунктом 14-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "14-1) в связи с несоответствием расходов сотрудника его доходам, влекущим увольнение в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции";".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 18 ноября 2015 года "О противодействии коррупции":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z255" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z256" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) лицо, уполномоченное на выполнение государственных функций, – лицо, находящееся на государственной службе, депутат маслихата, лицо, временно исполняющее обязанности, предусмотренные государственной должностью, до назначения его на государственную службу, а также лицо, временно назначенное на воинскую должность военнослужащего по контракту офицерского состава или временно исполняющее его обязанности;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z257" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) подпункт 7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z258" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) защиты и поощрения лиц, оказывающих содействие в противодействии коррупции;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z259" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) подпункт 1) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z260" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) выявление коррупционных рисков в правовых и иных актах, затрагивающих деятельность государственных органов и организаций, субъектов квазигосударственного сектора;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 дополнить частями второй, третьей, четвертой, пятой, шестой, седьмой и примечанием следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Контроль за соответствием расходов лиц, указанных в пункте 3 настоящей статьи, произведенных на приобретение имущества, определенного налоговым законодательством Республики Казахстан, их доходам, а также проверку достоверности сведений об источниках покрытия расходов на приобретение указанного имущества, отраженных в декларациях о доходах и имуществе, осуществляют органы государственных доходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z263" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Несоответствие расходов лиц, указанных в пункте 3 настоящей статьи, их доходам, а именно превышение расходов на приобретение имущества, определенного налоговым законодательством Республики Казахстан, приобретенного в течение отчетного календарного года лицами, указанными в пункте 3 настоящей статьи, над суммой источников покрытия расходов на приобретение указанного имущества в размере более чем тысячекратного месячного расчетного показателя, влечет административную ответственность указанных лиц, предусмотренную Кодексом Республики Казахстан об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z264" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом если расходы лиц, уполномоченных на выполнение государственных функций, приравненных к ним лиц, должностных лиц, лиц, занимающих ответственную государственную должность, на приобретение имущества, определенного налоговым законодательством Республики Казахстан, приобретенного в течение отчетного календарного года, превышают сумму источников покрытия расходов на приобретение указанного имущества за вычетом тысячекратного размера месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 31 декабря отчетного налогового периода, более чем на размер дохода указанных лиц за отчетный календарный год, то указанные лица подлежат увольнению или освобождению от занимаемой должности, а равно их полномочия прекращаются по отрицательным мотивам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z265" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о лицах, у которых выявлено несоответствие расходов доходам, предусмотренное частью третьей настоящего пункта, направляются органами государственных доходов в уполномоченный орган по противодействию коррупции с соблюдением установленных налоговым законодательством Республики Казахстан требований по охране налоговой тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z266" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по противодействию коррупции уведомляет соответствующих должностных лиц государственных органов (организаций), имеющих право увольнения или освобождения от занимаемой должности, а равно прекращения полномочий лиц, указанных в части четвертой настоящего пункта, у которых выявлено несоответствие расходов доходам, о необходимости принятия мер по увольнению или освобождению от занимаемой должности, а равно прекращению полномочий указанных лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z267" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, указанные в части четвертой настоящего пункта, уволенные или освобожденные от занимаемой должности, а равно прекратившие полномочия по отрицательным мотивам в связи с несоответствием расходов их доходам, не могут занять государственную должность либо должность, связанную с выполнением государственных или приравненных к ним функций, в течение последующих двух лет, если иное не установлено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z268" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание. Для целей настоящего пункта под источниками покрытия расходов лиц, указанных в пункте 3 настоящей статьи, на приобретение имущества, определенного налоговым законодательством Республики Казахстан, подразумеваются сведения, отраженные в налоговых декларациях, а также данные уполномоченных органов, банков второго уровня и организаций, осуществляющих отдельные виды банковских операций, третьих лиц, компетентных органов иностранных государств и из других источников информации, подтверждающие доходы, направленные на осуществление указанных расходов, полученные в течение отчетного года и предыдущих календарных лет.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z269" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z270" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Непринятие антикоррупционных ограничений лицами, указанными в абзаце первом пункта 1 настоящей статьи, влечет отказ в приеме на должность либо увольнение (освобождение от занимаемой должности, прекращение полномочий), их несоблюдение является основанием для увольнения (освобождения от занимаемой должности, прекращения полномочий).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z271" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z272" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z273" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом слова ", лиц, осуществляющих деятельность в субъектах квазигосударственного сектора" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z274" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подпункте 1) слово "законами" заменить словом "законодательством";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z275" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z276" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. Лица, приравненные к лицам, уполномоченным на выполнение государственных функций, осуществляющие деятельность в субъектах квазигосударственного сектора (за исключением государственных предприятий), вправе занимать оплачиваемые должности в органах управления, наблюдательных советах, исполнительных органах дочерних, зависимых организаций соответствующих субъектов квазигосударственного сектора и иных юридических лиц, являющихся аффилированными с ними в соответствии с законами Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z278" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. В случае приобретения акций (долей участия в уставном капитале) коммерческих организаций и иного имущества, использование которого влечет получение доходов, за исключением облигаций, паев открытых и интервальных паевых инвестиционных фондов, лица, указанные в пункте 1 настоящей статьи, обязаны передать их в доверительное управление в течение тридцати календарных дней со дня приобретения в порядке, установленном законами Республики Казахстан, и представить в службу управления персоналом (кадровую службу) по месту работы нотариально засвидетельствованную копию нотариально удостоверенного договора на доверительное управление имуществом в течение десяти рабочих дней после нотариального удостоверения договора.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z279" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z280" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Лицам, указанным в пункте 1 настоящей статьи, запрещается занимать должности со своими близкими родственниками, супругом (супругой) и (или) свойственниками в одном органе управления (наблюдательном совете, исполнительном органе) субъекта квазигосударственного сектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z281" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, нарушающие требования части первой настоящего пункта, если они добровольно в течение трех месяцев с момента обнаружения указанного нарушения его не устранят, подлежат переводу на должности, исключающие совместную службу (работу) в одном органе управления (наблюдательном совете, исполнительном органе) субъекта квазигосударственного сектора, а при невозможности такого перевода один из этих работников подлежит увольнению с должности или иному освобождению от указанных функций.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z282" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 16:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z283" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z284" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. В субъекте квазигосударственного сектора определяется структурное подразделение или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, основной задачей которого является обеспечение соблюдения данной организацией и ее работниками законодательства Республики Казахстан о противодействии коррупции. При этом ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, определяется с учетом потенциального конфликта интересов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z285" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z286" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Типовое положение об антикоррупционных комплаенс-службах в субъектах квазигосударственного сектора разрабатывается и утверждается уполномоченным органом по противодействию коррупции по согласованию с уполномоченным органом по предпринимательству.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z287" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 4-3) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z288" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-3) координация деятельности антикоррупционных комплаенс-служб в субъектах квазигосударственного сектора в рамках методологической поддержки, проведения обучающих мероприятий и обмена информацией по противодействию коррупции в субъекте квазигосударственного сектора;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z289" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z290" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "сотрудником" заменить словом "работником";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z292" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Лицо, сообщившее о факте коррупционного правонарушения или иным образом оказывающее (оказавшее) содействие в противодействии коррупции, находится под защитой государства в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уголовно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной защите лиц, участвующих в уголовном процессе" и настоящим Законом и поощряется в порядке, определенном Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z293" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положения части первой настоящего пункта не распространяются на лиц, сообщивших заведомо ложную информацию о факте коррупционного правонарушения, которые несут ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z294" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положения части первой настоящего пункта в части поощрения не распространяются на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z295" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицо, которое сотрудничает на конфиденциальной основе с органом, осуществляющим оперативно-розыскную или контрразведывательную деятельность, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z296" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицо, сообщившее о факте коррупционного правонарушения или оказавшее содействие в выявлении, пресечении, раскрытии и расследовании коррупционного правонарушения, по которому оно являлось исполнителем или соучастником.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z297" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z298" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1. Содействие в противодействии коррупции включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z299" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сообщение о факте совершения коррупционного правонарушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z300" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление информации о местонахождении разыскиваемого лица, совершившего коррупционное правонарушение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z301" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иное содействие, имеющее (имевшее впоследствии) значение для выявления, пресечения, раскрытия и расследования коррупционного правонарушения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Информация об обращении лица к вышестоящему руководителю и (или) руководству государственного органа либо организации, работником которой оно является (являлось), и (или) в уполномоченные государственные органы в целях сообщения о факте коррупционного правонарушения или предоставления информации о местонахождении разыскиваемого лица, совершившего коррупционное правонарушение, или оказания иного содействия, имеющего (имевшего впоследствии) значение для выявления, пресечения, раскрытия и расследования коррупционного правонарушения, является конфиденциальной информацией в случае заключения соглашения о неразглашении указанной информации и предоставляется в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z304" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разглашение указанной информации влечет ответственность, установленную законами Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z305" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главу 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить статьями 24-1, 24-2, 24-3 и 24-4 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z306" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 24-1. Гарантированные государством меры защиты лиц, оказывающих (оказавших) содействие в противодействии коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z307" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гарантированные государством меры защиты лиц, оказывающих (оказавших) содействие в противодействии коррупции, включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z308" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) защиту лица, оказывающего (оказавшего) содействие в противодействии коррупции, от нарушений прав и законных интересов в сфере трудовых отношений в течение трех лет с даты приема уполномоченными государственными органами сообщения о факте коррупционного правонарушения или с момента оказания лицом иного содействия в противодействии коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z309" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение конфиденциальности информации об обращении лица к вышестоящему руководителю и (или) руководству государственного органа либо организации, работником которой оно является (являлось), и (или) в уполномоченные государственные органы в целях оказания содействия в противодействии коррупции при наличии соглашения о неразглашении информации об оказании данным лицом содействия в противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z310" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 24-2. Защита лица, оказывающего (оказавшего) содействие в противодействии коррупции, от нарушений прав и законных интересов в сфере трудовых отношений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z311" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Индивидуальный трудовой спор, стороной которого выступает лицо, оказывающее (оказавшее) содействие в противодействии коррупции в организации, работником которой оно является (являлось), путем информирования вышестоящего руководителя и (или) руководства организации, рассматривается согласительной комиссией, создаваемой в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, с обязательным приглашением представителя уполномоченного органа по противодействию коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z312" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В государственных органах, за исключением специальных государственных органов, а также организациях, в которых отсутствуют согласительные комиссии, лицо, оказывающее (оказавшее) содействие в противодействии коррупции в государственном органе или организации, работником которой оно является, путем информирования вышестоящего руководителя и (или) руководства государственного органа либо организации, не может быть привлечено к дисциплинарной ответственности или уволено (освобождено от занимаемой должности), или переведено на другую должность без рекомендаций дисциплинарной комиссии или иного коллегиального органа государственного органа или организации, создаваемых для всестороннего, полного и объективного установления обстоятельств совершения указанным лицом дисциплинарного проступка, а также установления обоснованности увольнения (освобождения от занимаемой должности) лица или перевода на другую должность (далее – коллегиальный орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z313" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К участию в заседании коллегиального органа, на котором рассматриваются вопросы, указанные в части второй настоящего пункта, в обязательном порядке приглашается представитель уполномоченного органа по противодействию коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z314" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственный орган или другая организация, указанные в пункте 1 настоящей статьи, направляет в уполномоченный орган по противодействию коррупции материалы по вопросам, указанным в пункте 1 настоящей статьи, не менее чем за три рабочих дня до дня заседания согласительной комиссии или коллегиального органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z315" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В указанном заседании может принимать участие представитель уполномоченного органа по противодействию коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z316" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решение согласительной комиссии или протокол заседания коллегиального органа подписывается ее (его) членами, принимавшими участие в заседании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z317" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копия решения согласительной комиссии либо протокола заседания коллегиального органа направляется в уполномоченный орган по противодействию коррупции в течение трех рабочих дней со дня принятия решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z318" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае несогласия уполномоченного органа по противодействию коррупции с решением, принятым по итогам заседания согласительной комиссии или коллегиального органа, уполномоченным органом по противодействию коррупции в течение двух рабочих дней со дня получения копии решения согласительной комиссии или протокола заседания коллегиального органа направляется в местный орган по инспекции труда либо прокуратуру уведомление о нарушении прав и законных интересов работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z319" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом направление указанного уведомления не является препятствием для обращения в суд лицом, оказывающим (оказавшим) содействие в противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z320" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 24-3. Обеспечение конфиденциальности информации об оказании содействия в противодействии коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z321" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Конфиденциальность информации об обращении лица к вышестоящему руководителю и (или) руководству государственного органа либо организации, работником которой оно является (являлось), и (или) в уполномоченные государственные органы в целях сообщения о факте коррупционного правонарушения или предоставления информации о местонахождении разыскиваемого лица, совершившего коррупционное правонарушение, или оказания иного содействия, имеющего (имевшего впоследствии) значение для выявления, пресечения, раскрытия и расследования коррупционного правонарушения, обеспечивается вышестоящим руководителем и (или) руководством государственного органа либо организации, в которой работает данное лицо, членами согласительной комиссии или коллегиального органа в случае оказания содействия в противодействии коррупции в соответствующем государственном органе либо организации, а также уполномоченными государственными органами при наличии соглашения о неразглашении информации об оказании содействия в противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z322" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При обращении лица к вышестоящему руководителю и (или) руководству государственного органа либо организации, работником которой оно является, в целях сообщения о факте коррупционного правонарушения в данном государственном органе или организации либо оказания иного содействия в противодействии коррупции в данном государственном органе или организации вышестоящий руководитель и (или) руководство государственного органа либо организации обязаны заключить с указанным лицом соглашение о неразглашении информации об оказании содействия в противодействии коррупции при наличии его намерения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z323" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении лица в уполномоченный государственный орган в целях сообщения о факте коррупционного правонарушения либо оказания иного содействия в противодействии коррупции уполномоченный государственный орган обязан заключить с указанным лицом соглашение о неразглашении информации об оказании содействия в противодействии коррупции при наличии его намерения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z324" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. С руководителем, указанным в части первой пункта 2 настоящей статьи, заключившим с работником соглашение о неразглашении информации об оказании содействия в противодействии коррупции, обратившимся в уполномоченный государственный орган для принятия мер по поступившему сообщению работника о коррупционном правонарушении, и соответствующим уполномоченным государственным органом также заключается соглашение о неразглашении информации об оказании содействия в противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z325" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При обращении лица в уполномоченный орган по противодействию коррупции для реализации права, предусмотренного подпунктом 4) пункта 1 статьи 24-4 настоящего Закона, на основании письменного согласия на передачу конфиденциальной информации, предусмотренного подпунктом 3) пункта 1 статьи 24-4 настоящего Закона, уполномоченный орган по противодействию коррупции обязан заключить с данным лицом соглашение о неразглашении информации об оказании содействия в противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z326" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель государственного органа или организации, которому поступило уведомление уполномоченного органа по противодействию коррупции, предусмотренное пунктом 2 статьи 24-4 настоящего Закона, обязан заключить соглашение о неразглашении информации об оказании содействия в противодействии коррупции с лицом, оказавшим содействие в противодействии коррупции, если ранее между данным лицом и уполномоченным государственным органом заключено такое соглашение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z327" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Порядок заключения соглашения о неразглашении информации об оказании содействия в противодействии коррупции и его форма определяются уполномоченным органом по противодействию коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z328" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 24-4. Права лиц, оказывающих (оказавших) содействие в противодействии коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z329" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лицо, оказывающее (оказавшее) содействие в противодействии коррупции, вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z330" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получать информацию о решении, принятом по итогам рассмотрения его сообщения о коррупционном правонарушении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z331" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обжаловать решения уполномоченного государственного органа, принятые по результатам рассмотрения его сообщения о коррупционном правонарушении, в соответствии с законодательством Республики Казахстан об административных правонарушениях или уголовно-процессуальным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z332" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обратиться в уполномоченный государственный орган, с которым ранее было заключено соглашение о неразглашении информации об оказании содействия в противодействии коррупции, за исключением уполномоченного органа по противодействию коррупции, для получения письменного согласия на передачу конфиденциальной информации для реализации права, предусмотренного подпунктом 4) настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z333" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение трех лет с даты приема уполномоченными государственными органами сообщения о факте коррупционного правонарушения или с момента оказания лицом иного содействия в противодействии коррупции обратиться в уполномоченный орган по противодействию коррупции в случае, когда он полагает, что привлечение его к дисциплинарной ответственности или увольнение, или перевод на другую должность связаны с его сообщением о факте коррупционного правонарушения или оказанием иного содействия в противодействии коррупции, при условии, что данные вопросы ранее не рассматривались согласительной комиссией или коллегиальным органом в порядке, предусмотренном статьей 24-2 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z334" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. При обращении лица на основании подпункта 4) пункта 1 настоящей статьи уполномоченный орган по противодействию коррупции рассматривает представленные материалы и в случае установления обоснованности обращения лица, оказавшего содействие в противодействии коррупции, в течение пятнадцати календарных дней со дня поступления обращения направляет уведомление руководителю государственного органа либо другой организации о необходимости повторного рассмотрения вопросов, указанных в подпункте 4) пункта 1 настоящей статьи, в порядке, установленном статьями 24-2 и 24-3 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z335" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z336" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилию и инициалы руководителя государственного органа либо организации, которому направляется уведомление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z337" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) лица, оказавшего содействие в противодействии коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z338" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) краткую фабулу коррупционного правонарушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z339" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предупреждение об обязанности руководителя государственного органа либо организации заключить соглашение о неразглашении информации об оказании содействия в противодействии коррупции с лицом, оказавшим содействие в противодействии коррупции, если ранее между данным лицом и уполномоченным государственным органом заключено соглашение о неразглашении информации об оказании содействия в противодействии коррупции, а также об ответственности за разглашение информации об оказании лицом содействия в противодействии коррупции в случае заключения такого соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z340" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом руководитель государственного органа либо организации обязан провести заседание согласительной комиссии или коллегиального органа и принять решение по рассматриваемому вопросу в срок, не превышающий тридцати календарных дней со дня поступления обращения лица, оказавшего содействие в противодействии коррупции, в уполномоченный орган по противодействию коррупции.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z341" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 3-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z342" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3-1. Приостановить с 1 января 2021 года до 1 января 2025 года действие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 настоящего Закона.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z343" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года "О государственной службе Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z348" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52 дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z349" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В случае исполнения обязанности, предусмотренной настоящим пунктом, государственному служащему государством гарантируются меры защиты, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z350" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 2 подпункта 3) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 3-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 3 подпункта 3) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3-1) несоответствия расходов политического государственного служащего его доходам, влекущего прекращение полномочий по отрицательным мотивам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции";";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...76 lines deleted...]
-      При поступлении лица на должность гражданской службы или в субъекте квазигосударственного сектора, связанную с выполнением функций, приравненных к государственным, работодатель истребует в отношении данного лица сведения об увольнении или освобождении от занимаемой должности, а равно прекращении полномочий по отрицательным мотивам в связи с несоответствием расходов лица его доходам в соответствии с </w:t>
+    <w:bookmarkStart w:name="z353" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 6) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z354" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) совершения административного коррупционного правонарушения, за исключением случая, когда политический государственный служащий впервые привлечен к административной ответственности за принятие на работу лица, не представившего декларацию об активах и обязательствах;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z355" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z356" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 3 подпункта 4) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 7-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 4 подпункта 4) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7-1) несоответствие расходов административного государственного служащего его доходам, влекущее увольнение в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции" посредством информационных систем государственного органа, осуществляющего в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, или веб-портала "электронного правительства".";</w:t>
-[...522 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции";";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+        <w:t>подпункт 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z360" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11) совершение административного коррупционного правонарушения, за исключением случая, когда административный государственный служащий впервые привлечен к административной ответственности за принятие на работу лица, не представившего декларацию об активах и обязательствах;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...118 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 7 подпункта 4) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифру "7)" заменить цифрами "7), 7-1)".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z362" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 2. Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z363" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьи 1-2</w:t>
+        <w:t>подпункта 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 10, абзацев первого, четвертого и пятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев первого, второго, пятого и шестого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 11 статьи 1, которые вводятся в действие со дня его первого официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзаца третьего </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1519 lines deleted...]
-        <w:t>статьи 21</w:t>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзаца четвертого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-1</w:t>
-[...5367 lines deleted...]
-        <w:t xml:space="preserve"> пункта 10, абзацев первого, четвертого и пятого </w:t>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 10, абзацев второго и третьего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, абзацев первого, второго, пятого и шестого </w:t>
+        <w:t xml:space="preserve">, абзацев третьего, четвертого и седьмого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 11 статьи 1, которые вводятся в действие со дня его первого официального опубликования;</w:t>
-[...218 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> пункта 11 статьи 1, которые вводятся в действие с 1 января 2027 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11287,55 +12585,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>