--- v0 (2025-10-05)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5176e9d" w14:textId="5176e9d">
+    <w:p w14:paraId="0362895" w14:textId="0362895">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1982,773 +1982,867 @@
         <w:t>
       3. На территории Семипалатинской зоны ядерной безопасности запрещается осуществление иных видов деятельности, за исключением видов деятельности, указанных в пункте 1 настоящей статьи, и иной деятельности, направленной на выполнение функций уполномоченных государственных органов и объектов жизнеобеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для выполнения основных видов деятельности в Семипалатинской зоне ядерной безопасности уполномоченная организация имеет право привлекать сторонние организации в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 5 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Решение о строительстве и районе строительства пунктов захоронения радиоактивных отходов принимается в соответствии с законодательством Республики Казахстан в области использования атомной энергии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о строительстве и районе строительства полигонов опасных отходов принимается в соответствии с Экологическим кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z97" w:id="81"/>
-[...15 lines deleted...]
-      Решение о строительстве и районе строительства полигонов опасных отходов принимается в соответствии с Экологическим кодексом Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Обеспечение охраны стратегических объектов Семипалатинской зоны ядерной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обеспечение охраны стратегических объектов Семипалатинской зоны ядерной безопасности может осуществляться государственными органами, специализированными охранными подразделениями органов внутренних дел, другими войсками и воинскими формированиями Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченная организация осуществляет взаимодействие с субъектами, осуществляющими государственную охрану стратегических объектов Семипалатинской зоны ядерной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Порядок обеспечения физической защиты стратегических объектов Семипалатинской зоны ядерной безопасности определяется требованиями по инженерно-технической укрепленности объектов, подлежащих государственной охране.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 10. Обеспечение охраны стратегических объектов Семипалатинской зоны ядерной безопасности</w:t>
-[...58 lines deleted...]
-      3. Порядок обеспечения физической защиты стратегических объектов Семипалатинской зоны ядерной безопасности определяется требованиями по инженерно-технической укрепленности объектов, подлежащих государственной охране.</w:t>
+        <w:t>Статья 11. Функции уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для обеспечения функционирования Семипалатинской зоны ядерной безопасности уполномоченная организация осуществляет следующие функции в соответствии с законодательством Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение комплексных экологических обследований, получение заключений государственной экологической экспертизы и санитарно-эпидемиологической экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация деятельности по обеспечению ядерной и радиационной безопасности Семипалатинской зоны ядерной безопасности и объектов инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполнение мероприятий в области поддержания и укрепления режима нераспространения ядерного оружия в Семипалатинской зоне ядерной безопасности в рамках международных обязательств Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение надежного и безопасного функционирования объектов инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) реализация мероприятий по предотвращению воздействия последствий испытаний ядерного оружия, радиоактивных веществ и реабилитации территории Семипалатинской зоны ядерной безопасности до безопасного уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение постоянного мониторинга уровня радиоактивного загрязнения атмосферного воздуха, подземных и поверхностных вод, почвы и растений, а также определение параметров миграции радионуклидов в Семипалатинской зоне ядерной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) привлечение средств для строительства, ремонта объектов инфраструктуры и осуществления основных видов деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) создание на территории Семипалатинской зоны ядерной безопасности пунктов хранения и захоронения радиоактивных отходов, полигонов опасных отходов в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обращение с радиоактивными отходами и источниками ионизирующего излучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ведение учета и контроля хранящихся на территории Семипалатинской зоны ядерной безопасности радиоактивных отходов и отработавшего ядерного топлива;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разработка и выполнение природоохранных мероприятий на территории Семипалатинской зоны ядерной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) проведение мероприятий по освещению деятельности, связанной с реализацией настоящего Закона, информирование населения о радиационной обстановке, принимаемых мерах по ее улучшению, а также правовом режиме Семипалатинской зоны ядерной безопасности и об ответственности за его нарушение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) реализация мероприятий по созданию и обеспечению функционирования систем физической защиты стратегических объектов Семипалатинской зоны ядерной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обозначение границ Семипалатинской зоны ядерной безопасности на местности специальными предупреждающими знаками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предоставление информации государственным органам и организациям о деятельности, связанной с реализацией настоящего Закона, по их запросам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченная организация на всех этапах обращения с эксплуатируемыми объектами использования атомной энергии обеспечивает выполнение мероприятий по аварийной готовности и реагированию в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 11. Функции уполномоченной организации</w:t>
-[...338 lines deleted...]
-      2. Уполномоченная организация на всех этапах обращения с эксплуатируемыми объектами использования атомной энергии обеспечивает выполнение мероприятий по аварийной готовности и реагированию в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t>Статья 12. Финансирование деятельности уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансирование деятельности уполномоченной организации осуществляется за счет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вознаграждения за услуги (работы), предоставляемые (выполняемые) уполномоченной организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z123" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) целевого заемного финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z124" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) имущества, внесенного в уставный капитал;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z125" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) иных не запрещенных законами Республики Казахстан доходов от деятельности уполномоченной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z127" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок финансирования деятельности уполномоченной организации за счет бюджетных средств определяется бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z128" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...140 lines deleted...]
-      2. Порядок финансирования деятельности уполномоченной организации за счет бюджетных средств определяется бюджетным законодательством Республики Казахстан.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z128" w:id="109"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Ответственность за нарушение законодательства Республики Казахстан о Семипалатинской зоне ядерной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан о Семипалатинской зоне ядерной безопасности влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 13. Ответственность за нарушение законодательства Республики Казахстан о Семипалатинской зоне ядерной безопасности</w:t>
-[...18 lines deleted...]
-      Нарушение законодательства Республики Казахстан о Семипалатинской зоне ядерной безопасности влечет ответственность, установленную законами Республики Казахстан.</w:t>
+        <w:t>Статья 14. Порядок введения в действие настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Закон вводится в действие с 1 января 2024 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2892,55 +2986,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3266,31 +3360,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>