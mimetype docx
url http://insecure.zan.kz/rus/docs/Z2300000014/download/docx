--- v2 (2026-03-06)
+++ v3 (2026-04-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b46c738" w14:textId="b46c738">
+    <w:p w14:paraId="2c84220" w14:textId="2c84220">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -203,50 +203,126 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для удобства пользования ИЗПИ создано </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СОДЕРЖАНИЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слова "информационная система", "информационными системами" предусматриваются заменить соответственно словами "цифровая система", "цифровыми системами" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон регулирует общественные отношения в области признания профессиональных квалификаций в рамках Национальной системы квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -5317,55 +5393,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5691,31 +5767,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>