--- v3 (2026-04-21)
+++ v4 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c84220" w14:textId="2c84220">
+    <w:p w14:paraId="a5df3ad" w14:textId="a5df3ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -416,90 +416,262 @@
         <w:t>
       2) знание – изученная и усвоенная информация, необходимая для выполнения действий в рамках профессиональной задачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) навык – способность применять знания и умения, позволяющая выполнять профессиональную задачу целиком;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 3-1) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информальное образование – вид образования, получаемый в ходе повседневной деятельности вне организаций образования и организаций, предоставляющих образовательные услуги, и не сопровождаемый выдачей документа, подтверждающего результаты обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) профессия – род занятий, осуществляемый физическим лицом и требующий определенной квалификации для его выполнения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 5-1) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реестр профессий – систематизированный в электронной форме свод информации по профессиям, по которым осуществляется признание профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -516,50 +688,136 @@
         <w:t>
       7) кандидат, претендующий на признание профессиональной квалификации (далее – кандидат), – физическое лицо, обратившееся добровольно, самостоятельно или по направлению работодателя для признания его профессиональной квалификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) профессиональная квалификация – степень профессиональной подготовки, характеризующая владение компетенциями, требуемыми для выполнения трудовых функций по профессии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 9) предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) признание профессиональной квалификации – процедура оценки и принятия решения о соответствии кандидата требованиям профессиональных стандартов, а при их отсутствии – квалификационным требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -949,94 +1207,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) судей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) депутатов Парламента Республики Казахстан, депутатов маслихатов.</w:t>
+      4) депутатов Курултая Республики Казахстан, депутатов маслихатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Иностранцы и лица без гражданства вправе проходить процедуру признания профессиональных квалификаций в соответствии с настоящим Законом, если иное не предусмотрено </w:t>
+      4. Иностранные граждане и лица без гражданства вправе проходить процедуру признания профессиональных квалификаций в соответствии с настоящим Законом, если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, законами Республики Казахстан и международными договорами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 3. Принципы регулирования общественных отношений в области признания профессиональных квалификаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1227,50 +1547,136 @@
         <w:t>
       4) Национальный совет по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Национальная палата предпринимателей Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) орган по аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1351,50 +1757,136 @@
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) центры признания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 4 предусматривается дополнить подпунктом 12) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 5. Базовые инструменты Национальной системы квалификаций </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1544,70 +2036,242 @@
         <w:t xml:space="preserve">
       Разработка и (или) актуализация национальной рамки квалификаций осуществляются уполномоченным органом совместно с уполномоченными органами в области образования, науки и высшего образования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отраслевая рамка квалификаций разрабатывается на основе Национального классификатора занятий Республики Казахстан, национальной рамки квалификаций и классифицирует требования к квалификации специалиста по уровням в зависимости от сложности выполняемых работ и характера используемых знаний, умений и компетенций в отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.2 пункта 4 предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разработка и (или) актуализация отраслевых рамок квалификаций осуществляются отраслевыми государственными органами в порядке, определенном уполномоченным органом. Отраслевые рамки квалификаций утверждаются отраслевыми советами по профессиональным квалификациям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается дополнить частями третьей и четвертой в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Разработка и (или) актуализация профессиональных стандартов осуществляются отраслевыми государственными органами на основе Национального классификатора занятий Республики Казахстан, отраслевых рамок квалификаций в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1624,90 +2288,266 @@
         <w:t>
       Утверждение профессиональных стандартов осуществляется отраслевыми государственными органами по согласованию с отраслевым советом по профессиональным квалификациям и уполномоченным органом с учетом заключения Национальной палаты предпринимателей Республики Казахстан, которое носит рекомендательный характер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведение перечня утвержденных профессиональных стандартов осуществляется уполномоченным органом на цифровой платформе Национальной системы квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч. 4 пункта 5 предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансирование разработки профессиональных стандартов по профессиям, признание профессиональных квалификаций по которым осуществляется в порядке, установленном настоящим Законом, производится за счет бюджетных средств на основании рекомендаций Национального совета по профессиональным квалификациям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объединения (ассоциации, союзы) работодателей по согласованию с отраслевыми государственными органами могут за счет собственных средств подготовить проект профессионального стандарта и направить его на рассмотрение в отраслевой государственный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч. 6 пункта 5 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные программы технического и профессионального, послесреднего, высшего и послевузовского образования, переподготовки и повышения квалификации должны быть ориентированы на результаты обучения и учитывать требования соответствующих профессиональных стандартов в рамках комплексного развития Национальной системы квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1801,50 +2641,136 @@
         <w:t>
       1) национальную и отраслевые рамки квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Национальный классификатор занятий Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить подпунктом 2-1) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утвержденные профессиональные стандарты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2118,110 +3044,372 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области признания профессиональных квалификаций:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает реализацию государственной политики в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 8 предусматривается дополнить подпунктом 1-1) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z95" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) координирует деятельность Национального органа по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разрабатывает и утверждает правовые акты в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 8 предусматривается дополнить подпунктами 3-1) и 3-2) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2291,148 +3479,278 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на ежегодной основе по согласованию с отраслевыми советами по профессиональным квалификациям разрабатывают предложения по разработке и (или) актуализации профессиональных стандартов и направляют их в уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z102" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) на ежегодной основе по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы формируют потребность рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах в порядке, определенном уполномоченным органом;</w:t>
+      3) на ежегодной основе по согласованию с местными исполнительными органами столицы, областей и городов республиканского значения формируют потребность рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах в порядке, определенном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по согласованию с отраслевыми советами по профессиональным квалификациям вносят предложения в уполномоченный орган по условиям признания профессиональных квалификаций для рассмотрения на заседании Национального совета по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляют иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Закон предусматривается дополнить статьей 9-1 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Национальный совет по профессиональным квалификациям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z106" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях выработки предложений и рекомендаций, координации по вопросам развития Национальной системы квалификаций при Правительстве Республики Казахстан создается консультативно-совещательный орган – Национальный совет по профессиональным квалификациям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z107" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В состав Национального совета по профессиональным квалификациям могут входить депутаты Парламента Республики Казахстан, представители центральных и местных исполнительных органов, республиканских объединений профессиональных союзов, республиканских объединений (ассоциаций, союзов) работодателей, республиканских объединений по малому предпринимательству, Национальной палаты предпринимателей Республики Казахстан, Национального органа по профессиональным квалификациям, председатели отраслевых советов по профессиональным квалификациям и субъекты предпринимательства.</w:t>
+      В состав Национального совета по профессиональным квалификациям могут входить депутаты Курултая Республики Казахстан, представители центральных и местных исполнительных органов, республиканских объединений профессиональных союзов, республиканских объединений (ассоциаций, союзов) работодателей, республиканских объединений по малому предпринимательству, Национальной палаты предпринимателей Республики Казахстан, Национального органа по профессиональным квалификациям, председатели отраслевых советов по профессиональным квалификациям и субъекты предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z108" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Национальный совет по профессиональным квалификациям осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z109" w:id="94"/>
     <w:p>
@@ -2496,50 +3814,112 @@
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z112" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Информация о деятельности Национального совета по профессиональным квалификациям размещается на цифровой платформе Национальной системы квалификаций и актуализируется не реже одного раза в полугодие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Компетенция Национальной палаты предпринимателей Республики Казахстан в области признания профессиональных квалификаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2554,110 +3934,368 @@
         </w:rPr>
         <w:t>
       Национальная палата предпринимателей Республики Казахстан в области признания профессиональных квалификаций:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выдает заключение на проекты профессиональных стандартов по профессиям, признание профессиональных квалификаций по которым осуществляется на добровольной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается исключить Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z116" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ведет реестр аккредитованных ею центров признания на цифровой платформе Национальной системы квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается исключить Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит мониторинг деятельности аккредитованных ею центров признания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вносит в уполномоченный орган предложения по совершенствованию Национальной системы квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается исключить Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет иные функции, предусмотренные настоящим Законом и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2757,50 +4395,140 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный орган по профессиональным квалификациям, осуществляющий консультативную и методологическую деятельность по вопросам Национальной системы квалификаций в соответствии с настоящим Законом и иными нормативными правовыми актами Республики Казахстан, создается по решению Правительства Республики Казахстан в форме акционерного общества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 13 предусматривается дополнить частью второй в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Взаимодействие объединений (ассоциаций, союзов) работодателей с отраслевыми государственными органами по вопросам Национальной системы квалификаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объединения (ассоциации, союзы) работодателей взаимодействуют с отраслевыми государственными органами в порядке, предусмотренном настоящим Законом и иными нормативными правовыми актами, в том числе посредством участия в:</w:t>
@@ -2845,50 +4573,140 @@
         <w:t>
       2) работе отраслевых советов по профессиональным квалификациям, Национального совета по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z130" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) работе по выработке предложений по развитию Национальной системы квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В заголовок главы 3 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z131" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ПРИЗНАНИЕ ПРОФЕССИОНАЛЬНЫХ КВАЛИФИКАЦИЙ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3069,50 +4887,140 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Информация о порядке признания профессиональных квалификаций по профессиям, включенным в реестр профессий, размещается на интернет-ресурсах центров признания, цифровой платформе Национальной системы квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 3 предусматривается дополнить статьей 15-1 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Права кандидатов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z143" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты имеют право:</w:t>
@@ -3174,50 +5082,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обращаться в суд с иском о защите нарушенных прав, свобод и законных интересов в области признания профессиональных квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Центр признания</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается исключить Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z148" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К центрам признания относятся юридические лица, прошедшие аккредитацию в порядке, установленном настоящим Законом или законодательством Республики Казахстан об аккредитации в области оценки соответствия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z149" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3954,50 +5938,126 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. АККРЕДИТАЦИЯ ЦЕНТРОВ ПРИЗНАНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Аккредитация центров признания</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z188" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аккредитация центров признания проводится Национальной палатой предпринимателей Республики Казахстан на добровольной и безвозмездной основах по согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z189" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4114,50 +6174,136 @@
         <w:t>
       5) выдачу аттестата аккредитации со сроком действия три года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z195" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) заключение постаккредитационного договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z196" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Национальная палата предпринимателей Республики Казахстан при проведении аккредитации центров признания обязана:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z197" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4291,50 +6437,140 @@
         <w:t>
       1. Заявитель должен отвечать следующим критериям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z204" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие статуса юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить подпунктом 1-1) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z205" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие на праве собственности, хозяйственного ведения, оперативного управления, на основе договора о совместной деятельности или во временном владении и пользовании помещения, оборудования и материальных ресурсов, необходимых для выполнения работ по признанию профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z206" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4408,70 +6644,232 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Создание центров признания при организациях образования не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Принятие решения об аккредитации либо об отказе в аккредитации</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z211" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение об аккредитации или об отказе в аккредитации принимается Национальной палатой предпринимателей Республики Казахстан по согласованию с уполномоченным органом на основании результатов экспертизы представленных документов и обследования по месту нахождения заявителя Национальной палатой предпринимателей Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z212" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае принятия положительного решения в течение десяти рабочих дней выдается аттестат аккредитации с серийным номером, с занесением сведений в перечень аккредитованных центров признания и заключается постаккредитационный договор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:name="z213" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4488,90 +6886,262 @@
         <w:t>
       Постаккредитационный договор заключается между Национальной палатой предпринимателей Республики Казахстан и центром признания в целях осуществления мониторинга деятельности центров признания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z214" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Типовая форма и условия постаккредитационного договора утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z215" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мониторинг деятельности центров признания осуществляется путем наблюдения Национальной палатой предпринимателей Республики Казахстан за результатами проведения процедуры признания профессиональных квалификаций центрами признания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z216" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления нарушения критериев аккредитации по результатам мониторинга деятельности центров признания принимаются меры в соответствии с пунктом 2 статьи 26 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z217" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При отрицательном решении заявителю направляется ответ с указанием причин отказа в аккредитации в письменной (бумажной и (или) электронной) форме в течение пяти рабочих дней с даты принятия решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z218" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4605,50 +7175,136 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Переоформление, отзыв и прекращение действия аттестата аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z220" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При реорганизации (слиянии, присоединении, разделении, выделении, преобразовании) центра признания аттестат аккредитации подлежит переоформлению в соответствии с правилами аккредитации центров признания, переоформления, отзыва, возобновления и прекращения действия аттестата аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац первый пункта 2 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z221" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аттестат аккредитации отзывается Национальной палатой предпринимателей Республики Казахстан в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z222" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4725,90 +7381,328 @@
         <w:t>
       4) выявление подтвержденных жалоб в отношении лиц, получивших документ о признании профессиональной квалификации в центрах признания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z226" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, установленном подпунктом 4) части первой настоящего пункта, документ о признании профессиональной квалификации, выданный этому лицу, подлежит аннулированию. Сведения об аннулированных документах о признании профессиональной квалификации размещаются на цифровой платформе Национальной системы квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z227" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Решение об отзыве аттестата аккредитации принимается Национальной палатой предпринимателей Республики Казахстан в течение десяти рабочих дней со дня наступления событий и (или) выявления нарушений, предусмотренных пунктом 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z228" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Копия решения об отзыве аттестата аккредитации направляется в центр признания электронным способом через цифровую платформу Национальной системы квалификаций в течение трех рабочих дней с даты принятия данного решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В ч.1 пункта 5 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z229" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. После устранения нарушений, послуживших основанием для отзыва аттестата аккредитации, центр признания представляет в Национальную палату предпринимателей Республики Казахстан сведения об их устранении для принятия решения о возобновлении действия аттестата аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z230" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5094,50 +7988,136 @@
         <w:t>
       2. Выбор профессиональной квалификации и центра признания для прохождения процедуры признания профессиональной квалификации осуществляется лицами, получившими единоразовый ваучер, самостоятельно по профессии, включенной в реестр профессий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:bookmarkStart w:name="z245" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Единоразовый ваучер аннулируется в случае, если не был использован в течение срока его действия. Срок действия единоразового ваучера подлежит продлению в период временной нетрудоспособности лица, получившего единоразовый ваучер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z246" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Размер и порядок возмещения расходов на прохождение процедуры признания профессиональных квалификаций на основе единоразового ваучера устанавливаются правилами выдачи, финансирования и распределения между регионами Республики Казахстан единоразовых ваучеров, утвержденными уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z247" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5393,55 +8373,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5767,31 +8747,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>