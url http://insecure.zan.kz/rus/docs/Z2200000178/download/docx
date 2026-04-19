--- v0 (2025-11-14)
+++ v1 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2c58c9" w14:textId="e2c58c9">
+    <w:p w14:paraId="89a88a2" w14:textId="89a88a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -243,51 +243,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для удобства пользования ИЗПИ создано </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СОДЕРЖАНИЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слова "электронного правительства" предусматриваются заменить словами "цифрового правительства" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон регулирует общественные отношения, возникающие при неплатежеспособности гражданина Республики Казахстан, устанавливает основания для применения процедуры восстановления платежеспособности, а также процедуры внесудебного и судебного банкротства, порядок и условия их проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z12" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -536,51 +612,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) процедура судебного банкротства – процедура, осуществляемая в отношении должника в судебном порядке с целью удовлетворения требований кредиторов за счет имущественной массы должника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) процедура внесудебного банкротства – процедура, осуществляемая в отношении должника во внесудебном порядке с целью прекращения обязательств по договорам банковского займа и договорам о предоставлении микрокредита физических лиц перед банками второго уровня, филиалами банка – нерезидента Республики Казахстан, организациями, осуществляющими отдельные виды банковских операций, организациями, осуществляющими микрофинансовую деятельность, или коллекторскими агентствами.</w:t>
+      11) процедура внесудебного банкротства – процедура, осуществляемая в отношении должника во внесудебном порядке с целью прекращения обязательств по договорам банковского займа и договорам о предоставлении микрокредита физических лиц перед банками второго уровня, филиалами банка – нерезидента Республики Казахстан, организациями, осуществляющими отдельные виды банковских операций, организациями, осуществляющими микрофинансовую деятельность (за исключением ломбардов), или коллекторскими агентствами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z570" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К обязательствам, указанным в настоящем подпункте, также относятся обязательства перед банками второго уровня, филиалами банка – нерезидента Республики Казахстан, организациями, осуществлявшими отдельные виды банковских операций, микрофинансовую деятельность, или коллекторскими агентствами, лишенными уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций лицензий на проведение всех банковских операций, осуществление микрофинансовой деятельности либо исключенными из реестров микрофинансовых организаций, коллекторских агентств, в том числе ликвидированными, находящимися на стадии ликвидации, а также иными организациями, которым принадлежат права требования по договорам банковского займа, договорам займа (кредита) и договорам о предоставлении микрокредита физических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
@@ -664,51 +740,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 1 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными законами РК от 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -724,51 +800,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3286,2490 +3382,2738 @@
         <w:t>
       1. Целями профилактического контроля без посещения субъекта контроля являются своевременное пресечение, недопущение нарушений и предоставление права самостоятельного устранения субъектом контроля нарушений, выявленных уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектом контроля является финансовый управляющий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Способом проведения профилактического контроля без посещения субъекта контроля является сопоставление данных, полученных на основе изучения и анализа представленной субъектом контроля отчетности, сведений уполномоченных государственных органов, а также полученных из государственных информационных систем и электронных информационных ресурсов, и других документов и сведений о деятельности субъекта контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При выявлении нарушений по результатам профилактического контроля без посещения субъекта контроля направляется уведомление по форме, установленной уполномоченным органом, в срок не позднее пяти рабочих дней со дня выявления нарушений с обязательным разъяснением субъекту контроля порядка их устранения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z129" w:id="113"/>
-[...15 lines deleted...]
-      3. При выявлении нарушений по результатам профилактического контроля без посещения субъекта контроля направляется уведомление по форме, установленной уполномоченным органом, в срок не позднее пяти рабочих дней со дня выявления нарушений с обязательным разъяснением субъекту контроля порядка их устранения.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление должно быть вручено субъекту контроля лично под роспись или иным способом, подтверждающим факты его отправки и получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z130" w:id="114"/>
-[...15 lines deleted...]
-      Уведомление должно быть вручено субъекту контроля лично под роспись или иным способом, подтверждающим факты его отправки и получения.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление, направленное одним из нижеперечисленных способов, считается врученным в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z131" w:id="115"/>
-[...15 lines deleted...]
-      Уведомление, направленное одним из нижеперечисленных способов, считается врученным в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нарочно – с даты отметки в уведомлении о получении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z132" w:id="116"/>
-[...15 lines deleted...]
-      1) нарочно – с даты отметки в уведомлении о получении;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронным способом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z133" w:id="117"/>
-[...15 lines deleted...]
-      2) электронным способом:</w:t>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с даты отправки уполномоченным органом на электронный адрес финансового управляющего, указанный в уведомлении о начале деятельности или изменении данных в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
-[...15 lines deleted...]
-      с даты отправки уполномоченным органом на электронный адрес финансового управляющего, указанный в уведомлении о начале деятельности или изменении данных в уполномоченном органе;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с даты доставки уведомления уполномоченным органом через интернет-ресурс уполномоченного органа и (или) специальное мобильное приложение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
-[...15 lines deleted...]
-      с даты доставки уведомления уполномоченным органом через интернет-ресурс уполномоченного органа и (или) специальное мобильное приложение.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч. 4 пункта 3 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный способ распространяется на субъектов контроля, взаимодействующих с уполномоченным органом электронным способом в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи и (или) использующих специальное мобильное приложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уведомление об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта контроля, должно быть исполнено в течение десяти рабочих дней со дня, следующего за днем его вручения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
-[...15 lines deleted...]
-      Данный способ распространяется на субъектов контроля, взаимодействующих с уполномоченным органом электронным способом в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи и (или) использующих специальное мобильное приложение.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Субъект контроля при несогласии с нарушениями, указанными в уведомлении, вправе направить в уполномоченный орган возражение в течение пяти рабочих дней со дня, следующего за днем вручения уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
-[...15 lines deleted...]
-      4. Уведомление об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта контроля, должно быть исполнено в течение десяти рабочих дней со дня, следующего за днем его вручения.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Неисполнение в установленный срок уведомления об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта контроля, влечет назначение профилактического контроля с посещением субъекта контроля путем включения в полугодовой список проведения профилактического контроля с посещением субъекта контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z138" w:id="122"/>
-[...15 lines deleted...]
-      5. Субъект контроля при несогласии с нарушениями, указанными в уведомлении, вправе направить в уполномоченный орган возражение в течение пяти рабочих дней со дня, следующего за днем вручения уведомления.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Профилактический контроль без посещения субъекта контроля осуществляется ежеквартально.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
-[...15 lines deleted...]
-      6. Неисполнение в установленный срок уведомления об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта контроля, влечет назначение профилактического контроля с посещением субъекта контроля путем включения в полугодовой список проведения профилактического контроля с посещением субъекта контроля.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уполномоченный орган и финансовый управляющий вправе запрашивать и получать сведения о финансовом положении должника, его имуществе и обязательствах за период до трех лет, предшествующих применению процедур, предусмотренных настоящим Законом, без получения согласия должника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
-[...15 lines deleted...]
-      7. Профилактический контроль без посещения субъекта контроля осуществляется ежеквартально.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если иное не предусмотрено настоящей статьей, разглашение охраняемых законами Республики Казахстан сведений о должнике финансовым управляющим либо должностным лицом уполномоченного органа, которому они доверены или известны по службе или работе, а равно утрата документов, содержащих такие сведения, влекут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Передача уполномоченным органом или финансовым управляющим предоставленной им информации государственным органам в случаях, предусмотренных законами Республики Казахстан, не является разглашением конфиденциальной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При проведении процедур, предусмотренных настоящим Законом, не является конфиденциальной следующая информация о (об):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) финансовом управляющем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиторах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сумме требований, включенных в реестр требований кредиторов, и размере их удовлетворения в разрезе очередей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сроках проведения процедур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z150" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) исполнении графика удовлетворения требований кредиторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z151" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличии жалоб на действия (бездействие) финансового управляющего и результатах их рассмотрения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z152" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) привлечении финансового управляющего к административной ответственности по фактам выявленных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z153" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) основании прекращения процедур, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z154" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) судебных разбирательствах, инициированных уполномоченными на то лицами в рамках реализации прав, установленных настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Взаимодействие участников процедур восстановления платежеспособности, внесудебного или судебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участники процедур восстановления платежеспособности, внесудебного или судебного банкротства вправе осуществлять взаимодействие любым не запрещенным законами Республики Казахстан способом, если иное не установлено настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При взаимодействии электронным способом участники процедур восстановления платежеспособности, внесудебного или судебного банкротства используют интернет-ресурс уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12. Конфиденциальность</w:t>
-[...295 lines deleted...]
-      Участники процедур восстановления платежеспособности, внесудебного или судебного банкротства вправе осуществлять взаимодействие любым не запрещенным законами Республики Казахстан способом, если иное не установлено настоящим Законом.</w:t>
+        <w:t>Статья 14. Признание сделок должника недействительными и возврат имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сделки признаются недействительными, если они совершены должником или уполномоченным им лицом в течение трех лет до возбуждения дела о применении процедур восстановления платежеспособности и судебного банкротства, при наличии оснований, предусмотренных гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z157" w:id="139"/>
-[...15 lines deleted...]
-      При взаимодействии электронным способом участники процедур восстановления платежеспособности, внесудебного или судебного банкротства используют интернет-ресурс уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При выявлении сделок, предусмотренных настоящей статьей, финансовый управляющий обязан, в том числе по ходатайству кредитора, выявившего сделку, в течение десяти рабочих дней со дня выявления обратиться в суд с заявлением о признании таких сделок недействительными.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Сделки признаются недействительными, если они совершены должником или уполномоченным им лицом в течение трех лет до возбуждения дела о применении процедур восстановления платежеспособности и судебного банкротства, при наличии оснований, предусмотренных гражданским законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При признании сделки недействительной ответчик обязан возвратить все полученное по сделке, при невозможности возврата в натуре – возместить стоимость подлежащего возврату имущества, стоимость пользования имуществом, выполненных работ или оказанных услуг в деньгах, если иные последствия недействительности сделки не предусмотрены Гражданским кодексом или иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="143"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом ответчик приобретает право требования к должнику, которое подлежит удовлетворению в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 40 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При невозможности возврата имущества в связи с его утратой, порчей либо последующим его добросовестным приобретением третьими лицами или при безвозмездной передаче имущества первоначальные приобретатели истребуемого имущества несут ответственность перед должником по возмещению возникших убытков в связи с вышеперечисленными действиями в пределах стоимости утраченного, испорченного, переданного либо добросовестно приобретенного третьими лицами имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Финансовый управляющий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансовым управляющим может выступать гражданин Республики Казахстан, уведомление которого о начале деятельности финансового управляющего включено в государственный электронный реестр разрешений и уведомлений в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z163" w:id="144"/>
-[...15 lines deleted...]
-      4. При невозможности возврата имущества в связи с его утратой, порчей либо последующим его добросовестным приобретением третьими лицами или при безвозмездной передаче имущества первоначальные приобретатели истребуемого имущества несут ответственность перед должником по возмещению возникших убытков в связи с вышеперечисленными действиями в пределах стоимости утраченного, испорченного, переданного либо добросовестно приобретенного третьими лицами имущества.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уведомление о начале деятельности финансового управляющего вправе подать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Финансовым управляющим может выступать гражданин Республики Казахстан, уведомление которого о начале деятельности финансового управляющего включено в государственный электронный реестр разрешений и уведомлений в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администратор, осуществляющий деятельность в соответствии с Законом Республики Казахстан "О реабилитации и банкротстве";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z166" w:id="146"/>
-[...15 lines deleted...]
-      2. Уведомление о начале деятельности финансового управляющего вправе подать:</w:t>
+    <w:bookmarkStart w:name="z168" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) профессиональный бухгалтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z167" w:id="147"/>
-[...15 lines deleted...]
-      1) администратор, осуществляющий деятельность в соответствии с Законом Республики Казахстан "О реабилитации и банкротстве";</w:t>
+    <w:bookmarkStart w:name="z169" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудитор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z168" w:id="148"/>
-[...15 lines deleted...]
-      2) профессиональный бухгалтер;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) юридический консультант.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z169" w:id="149"/>
-[...15 lines deleted...]
-      3) аудитор;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Деятельность финансового управляющего не относится к предпринимательской деятельности, а также не является аудиторской деятельностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z170" w:id="150"/>
-[...15 lines deleted...]
-      4) юридический консультант.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К уведомлению о начале деятельности финансового управляющего прилагается сертификат профессионального бухгалтера в случае, если заявителем является лицо, указанное в подпункте 2) пункта 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z171" w:id="151"/>
-[...15 lines deleted...]
-      3. Деятельность финансового управляющего не относится к предпринимательской деятельности, а также не является аудиторской деятельностью.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Лица, указанные в пункте 2 настоящей статьи, подают уведомление о начале деятельности финансового управляющего при следующих обстоятельствах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z172" w:id="152"/>
-[...15 lines deleted...]
-      4. К уведомлению о начале деятельности финансового управляющего прилагается сертификат профессионального бухгалтера в случае, если заявителем является лицо, указанное в подпункте 2) пункта 2 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствии сведений о состоянии на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z173" w:id="153"/>
-[...15 lines deleted...]
-      5. Лица, указанные в пункте 2 настоящей статьи, подают уведомление о начале деятельности финансового управляющего при следующих обстоятельствах:</w:t>
+    <w:bookmarkStart w:name="z175" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствии непогашенной или неснятой судимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z174" w:id="154"/>
-[...15 lines deleted...]
-      1) отсутствии сведений о состоянии на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствии сведений о признании судом недееспособным или ограниченно дееспособным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z175" w:id="155"/>
-[...15 lines deleted...]
-      2) отсутствии непогашенной или неснятой судимости;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Финансовый управляющий не вправе осуществлять свои полномочия в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z176" w:id="156"/>
-[...15 lines deleted...]
-      3) отсутствии сведений о признании судом недееспособным или ограниченно дееспособным.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличия у него требований или обязательств к должнику или его кредиторам, за исключением наличия требований или обязательств к кредиторам по договору банковского займа и договору о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z177" w:id="157"/>
-[...15 lines deleted...]
-      6. Финансовый управляющий не вправе осуществлять свои полномочия в случаях:</w:t>
+    <w:bookmarkStart w:name="z179" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если он является близким родственником, супругом (супругой), близким родственником супруга (супруги) должника или кредитора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z178" w:id="158"/>
-[...15 lines deleted...]
-      1) наличия у него требований или обязательств к должнику или его кредиторам;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При изменении данных, указанных в уведомлении о начале деятельности, финансовый управляющий обязан в течение десяти рабочих дней со дня изменения данных направить в уполномоченный орган уведомление об указанных изменениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z179" w:id="159"/>
-[...15 lines deleted...]
-      2) если он является близким родственником, супругом (супругой), близким родственником супруга (супруги) должника или кредитора.</w:t>
+    <w:bookmarkStart w:name="z587" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Финансовый управляющий отстраняется уполномоченным органом от выполнения своих полномочий в отношении определенного должника в случае отказа от выполнения полномочий при выявлении им обстоятельств, установленных пунктом 6 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z180" w:id="160"/>
-[...15 lines deleted...]
-      7. При изменении данных, указанных в уведомлении о начале деятельности, финансовый управляющий обязан в течение десяти рабочих дней со дня изменения данных направить в уполномоченный орган уведомление об указанных изменениях.</w:t>
+    <w:bookmarkStart w:name="z588" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отстранение финансового управляющего в соответствии с настоящим пунктом не влечет отстранения от осуществления полномочий и не препятствует наделению полномочиями финансового управляющего в отношении других должников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z587" w:id="161"/>
-[...15 lines deleted...]
-      7-1. Финансовый управляющий отстраняется уполномоченным органом от выполнения своих полномочий в отношении определенного должника в случае отказа от выполнения полномочий при выявлении им обстоятельств, установленных пунктом 6 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При прекращении деятельности финансовый управляющий обязан направить в уполномоченный орган в течение десяти рабочих дней с момента прекращения деятельности соответствующее уведомление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z588" w:id="162"/>
-[...15 lines deleted...]
-      Отстранение финансового управляющего в соответствии с настоящим пунктом не влечет отстранения от осуществления полномочий и не препятствует наделению полномочиями финансового управляющего в отношении других должников.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уведомление финансового управляющего исключается уполномоченным органом из государственного электронного реестра разрешений и уведомлений в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z181" w:id="163"/>
-[...15 lines deleted...]
-      8. При прекращении деятельности финансовый управляющий обязан направить в уполномоченный орган в течение десяти рабочих дней с момента прекращения деятельности соответствующее уведомление.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прекращения гражданства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z182" w:id="164"/>
-[...15 lines deleted...]
-      9. Уведомление финансового управляющего исключается уполномоченным органом из государственного электронного реестра разрешений и уведомлений в случаях:</w:t>
+    <w:bookmarkStart w:name="z184" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) непредставления документа, предусмотренного пунктом 5 настоящей статьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z183" w:id="165"/>
-[...15 lines deleted...]
-      1) прекращения гражданства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявления уполномоченным органом обстоятельств, предусмотренных пунктом 6 настоящей статьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z184" w:id="166"/>
-[...15 lines deleted...]
-      2) непредставления документа, предусмотренного пунктом 5 настоящей статьи;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления по результатам проверки нарушений требований, установленных настоящим Законом и иными законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z185" w:id="167"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="169"/>
+    <w:bookmarkStart w:name="z187" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) прекращения уголовного дела либо освобождения от уголовной ответственности по основаниям, предусмотренным пунктами 3), 4), 9) и 12) части первой статьи 35 или частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z188" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вступления в законную силу обвинительного приговора в отношении этого лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z189" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) постановки на учет в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z188" w:id="170"/>
-[...15 lines deleted...]
-      6) вступления в законную силу обвинительного приговора в отношении этого лица;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) признания в судебном порядке недееспособным или ограниченно дееспособным;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z189" w:id="171"/>
-[...15 lines deleted...]
-      7) постановки на учет в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) подачи финансовым управляющим уведомления о прекращении деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z190" w:id="172"/>
-[...15 lines deleted...]
-      8) признания в судебном порядке недееспособным или ограниченно дееспособным;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) прекращения деятельности или лишения права заниматься деятельностью администратора, профессионального бухгалтера, аудитора, юридического консультанта в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z191" w:id="173"/>
-[...15 lines deleted...]
-      9) подачи финансовым управляющим уведомления о прекращении деятельности;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) смерти или объявления судом умершим либо признания безвестно отсутствующим.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z192" w:id="174"/>
-[...15 lines deleted...]
-      10) прекращения деятельности или лишения права заниматься деятельностью администратора, профессионального бухгалтера, аудитора, юридического консультанта в соответствии с законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Исключение уведомления финансового управляющего из государственного электронного реестра разрешений и уведомлений осуществляется уполномоченным органом в течение пяти рабочих дней со дня выявления случаев, установленных пунктом 9 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z193" w:id="175"/>
-[...15 lines deleted...]
-      11) смерти или объявления судом умершим либо признания безвестно отсутствующим.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уполномоченный орган в течение пяти рабочих дней со дня исключения уведомления из государственного электронного реестра разрешений и уведомлений направляет должнику и кредитору информацию об исключении финансового управляющего из такого реестра и о назначении нового финансового управляющего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z194" w:id="176"/>
-[...15 lines deleted...]
-      10. Исключение уведомления финансового управляющего из государственного электронного реестра разрешений и уведомлений осуществляется уполномоченным органом в течение пяти рабочих дней со дня выявления случаев, установленных пунктом 9 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Лицо, уведомление которого исключено уполномоченным органом из государственного электронного реестра разрешений и уведомлений, вправе повторно подать уведомление о начале деятельности финансового управляющего при условии устранения причин исключения, но не ранее чем через три года со дня исключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z195" w:id="177"/>
-[...15 lines deleted...]
-      11. Уполномоченный орган в течение пяти рабочих дней со дня исключения уведомления из государственного электронного реестра разрешений и уведомлений направляет должнику и кредитору информацию об исключении финансового управляющего из такого реестра и о назначении нового финансового управляющего.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными законами РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. ПРОЦЕДУРА ВНЕСУДЕБНОГО БАНКРОТСТВА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z196" w:id="178"/>
-[...15 lines deleted...]
-      12. Лицо, уведомление которого исключено уполномоченным органом из государственного электронного реестра разрешений и уведомлений, вправе повторно подать уведомление о начале деятельности финансового управляющего при условии устранения причин исключения, но не ранее чем через три года со дня исключения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Заявление должника о применении процедуры внесудебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Должник подает заявление о применении процедуры внесудебного банкротства по установленной форме через Государственную корпорацию "Правительство для граждан", веб-портал "электронного правительства" и (или) специальное мобильное приложение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Исключен Законом РК от 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="179"/>
-[...126 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="181"/>
+    <w:bookmarkStart w:name="z205" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. При соответствии должника обстоятельствам, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, и наличии согласия супруга (супруги) (при его (ее) наличии) уполномоченным органом сведения о должнике в течение пятнадцати рабочих дней размещаются на веб-портале "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z206" w:id="182"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z206" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При несоответствии должника обстоятельствам, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, и отсутствии согласия супруга (супруги) (при его (ее) наличии) уполномоченным органом в течение пятнадцати рабочих дней направляется уведомление об отказе в применении процедуры внесудебного банкротства в форме, установленной уполномоченным органом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z207" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Повторно заявление о применении процедуры внесудебного банкротства должник вправе подать после исключения оснований, явившихся причиной отказа в применении процедуры внесудебного банкротства, но не ранее чем через три месяца после даты получения отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Применение процедуры внесудебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Срок проведения уполномоченным органом процедуры внесудебного банкротства составляет шесть месяцев со дня размещения на веб-портале "электронного правительства" сведений о должнике.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z207" w:id="183"/>
-[...15 lines deleted...]
-      5. Повторно заявление о применении процедуры внесудебного банкротства должник вправе подать после исключения оснований, явившихся причиной отказа в применении процедуры внесудебного банкротства, но не ранее чем через три месяца после даты получения отказа.</w:t>
+    <w:bookmarkStart w:name="z1426" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении должника, совокупная задолженность которого не превышает 1 600-кратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на дату подачи заявления, и срок неисполнения обязательств которого превышает пять лет, процедура внесудебного банкротства проводится один месяц со дня размещения указанных сведений на веб-портале "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z210" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Со дня размещения на веб-портале "электронного правительства" сведений о должнике наступают следующие последствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z211" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) считаются истекшими сроки долговых обязательств должника перед кредиторами, указанными в подпункте 11) статьи 1 настоящего Закона, сведения о которых отражены в базе данных кредитных бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z212" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрещается требовать от должника исполнения обязательств кредиторами, указанными в подпункте 11) статьи 1 настоящего Закона, сведения о которых отражены в базе данных кредитных бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z213" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращается начисление неустойки (пени, штрафов) и вознаграждения по всем видам задолженности должника перед кредиторами, указанными в подпункте 11) статьи 1 настоящего Закона, сведения о которых отражены в базе данных кредитных бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z214" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) должнику запрещается принимать на себя новые денежные или имущественные обязательства (кроме получения микрокредитов ломбардов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z215" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) считается предоставленным согласие должника на получение уполномоченным органом информации об его имуществе, включая общее совместное имущество, от государственных органов и иных органов и организаций за период до трех лет, предшествующих применению процедуры внесудебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z216" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не допускается взыскание денег с банковских счетов должника в счет удовлетворения требований кредиторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z217" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) приостанавливается исполнение исполнительных документов о взыскании долга перед кредиторами, указанными в подпункте 11) статьи 1 настоящего Закона, сведения о которых отражены в базе данных кредитных бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z589" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кредитору запрещается применять меры урегулирования и (или) взыскания, предусмотренные законами Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", "О микрофинансовой деятельности" и "О коллекторской деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными Законом РК от 19.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменениями, внесенными законами РК от 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 17. Применение процедуры внесудебного банкротства</w:t>
-[...198 lines deleted...]
-      8) кредитору запрещается применять меры урегулирования и (или) взыскания, предусмотренные законами Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", "О микрофинансовой деятельности" и "О коллекторской деятельности".</w:t>
+        <w:t>Статья 18. Прекращение процедуры внесудебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Процедура внесудебного банкротства прекращается, если в течение срока проведения такой процедуры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Процедура внесудебного банкротства прекращается, если в течение срока проведения такой процедуры:</w:t>
+    <w:bookmarkStart w:name="z220" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) должник подал в уполномоченный орган заявление через Государственную корпорацию "Правительство для граждан", веб-портал "электронного правительства" и (или) специальное мобильное приложение о прекращении процедуры внесудебного банкротства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z220" w:id="195"/>
-[...15 lines deleted...]
-      1) должник подал в уполномоченный орган заявление через Государственную корпорацию "Правительство для граждан", веб-портал "электронного правительства" и (или) специальное мобильное приложение о прекращении процедуры внесудебного банкротства;</w:t>
+    <w:bookmarkStart w:name="z600" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) в собственность должника поступило имущество или изменилось его финансовое и (или) имущественное положение, позволяющее ему полностью или более чем на тридцать процентов исполнить свои обязательства перед кредиторами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z600" w:id="196"/>
-[...15 lines deleted...]
-      1-1) в собственность должника поступило имущество или изменилось его финансовое и (или) имущественное положение, позволяющее ему полностью или более чем на тридцать процентов исполнить свои обязательства перед кредиторами;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявлены факты сокрытия имущества или имущественных обязательств, сведений об имуществе, его размере, месте нахождения либо иной информации об имуществе, передачи имущества в иное владение, отчуждения или уничтожения имущества, а также сокрытия, уничтожения, фальсификации документов, отражающих сведения об имуществе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z221" w:id="197"/>
-[...15 lines deleted...]
-      2) выявлены факты сокрытия имущества или имущественных обязательств, сведений об имуществе, его размере, месте нахождения либо иной информации об имуществе, передачи имущества в иное владение, отчуждения или уничтожения имущества, а также сокрытия, уничтожения, фальсификации документов, отражающих сведения об имуществе;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наступила смерть должника, вступило в законную силу решение суда о признании его безвестно отсутствующим или объявлении его умершим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z222" w:id="198"/>
-[...15 lines deleted...]
-      3) наступила смерть должника, вступило в законную силу решение суда о признании его безвестно отсутствующим или объявлении его умершим;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявлены факты несоответствия должника на дату подачи заявления о применении процедуры внесудебного банкротства основаниям, указанным в статье 5 настоящего Закона, в том числе по заявлению кредитора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z223" w:id="199"/>
-[...15 lines deleted...]
-      4) выявлены факты несоответствия должника на дату подачи заявления о применении процедуры внесудебного банкротства основаниям, указанным в статье 5 настоящего Закона, в том числе по заявлению кредитора.</w:t>
+    <w:bookmarkStart w:name="z590" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпунктов 1), 2) и 4) части первой настоящего пункта не относятся к должникам, применившим процедуру внесудебного банкротства на основании пункта 3 статьи 5 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z590" w:id="200"/>
-[...15 lines deleted...]
-      Требования подпунктов 1), 2) и 4) части первой настоящего пункта не относятся к должникам, применившим процедуру внесудебного банкротства на основании пункта 3 статьи 5 настоящего Закона.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Прекращение процедуры внесудебного банкротства осуществляется уполномоченным органом путем размещения на веб-портале "электронного правительства" объявления о прекращении такой процедуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z224" w:id="201"/>
-[...15 lines deleted...]
-      2. Прекращение процедуры внесудебного банкротства осуществляется уполномоченным органом путем размещения на веб-портале "электронного правительства" объявления о прекращении такой процедуры.</w:t>
+    <w:bookmarkStart w:name="z225" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Прекращение процедуры внесудебного банкротства не влечет прекращения обязательств должника перед кредиторами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z225" w:id="202"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="203"/>
+    <w:bookmarkStart w:name="z226" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Со дня прекращения процедуры внесудебного банкротства прекращаются действия последствий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z601" w:id="204"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z601" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Повторно заявление о применении процедуры внесудебного банкротства должник вправе подать не ранее чем через шесть месяцев после даты прекращения процедуры по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5784,316 +6128,853 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> части первой пункта 1 настоящей статьи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными законами РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Завершение процедуры внесудебного банкротства и освобождение должника от обязательств</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. При отсутствии оснований для прекращения процедуры внесудебного банкротства в соответствии со статьей 18 настоящего Закона по истечении срока, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17 настоящего Закона, со дня размещения на веб-портале "электронного правительства" сведений о должнике уполномоченным органом выносится решение о завершении процедуры внесудебного банкротства и признании должника банкротом. Решение выносится по форме, утвержденной уполномоченным органом, и подлежит размещению на веб-портале "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:p>
-[...134 lines deleted...]
-      1. При отсутствии оснований для прекращения процедуры внесудебного банкротства в соответствии со статьей 18 настоящего Закона по истечении шести месяцев со дня размещения на веб-портале "электронного правительства" сведений о должнике уполномоченным органом выносится решение о завершении процедуры внесудебного банкротства и признании должника банкротом. Решение выносится по форме, утвержденной уполномоченным органом, и подлежит размещению на веб-портале "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z229" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обязательства должника перед кредиторами, указанными в подпункте 11) статьи 1 настоящего Закона, сведения о которых отражены в базе данных кредитных бюро, прекращаются со дня размещения на веб-портале "электронного правительства" объявления о завершении процедуры внесудебного банкротства и признании должника банкротом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z229" w:id="206"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1424" w:id="207"/>
+    <w:bookmarkStart w:name="z1424" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обязательства перед кредиторами, указанными в подпункте 11) статьи 1 настоящего Закона, сведения о которых не представлены в кредитные бюро, в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О кредитных бюро и формировании кредитных историй в Республике Казахстан", подлежат прекращению в отношении заемщика, признанного банкротом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1425" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие настоящего пункта не распространяется на обязательства должников, являющихся гарантом, поручителем и (или) залогодателем по обязательствам третьих лиц.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z1425" w:id="208"/>
-[...15 lines deleted...]
-      Действие настоящего пункта не распространяется на обязательства должников, являющихся гарантом, поручителем и (или) залогодателем по обязательствам третьих лиц.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Банкроту в течение пяти лет со дня размещения объявления о завершении процедуры внесудебного банкротства не выдается заем (кроме получения микрокредитов ломбардов), а также не принимаются от него обеспечение в виде залога, гарантии и поручительства по договорам банковского займа и предоставления микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z230" w:id="209"/>
-[...15 lines deleted...]
-      3. Банкроту в течение пяти лет со дня размещения объявления о завершении процедуры внесудебного банкротства не выдается заем (кроме получения микрокредитов ломбардов), а также не принимаются от него обеспечение в виде залога, гарантии и поручительства по договорам банковского займа и предоставления микрокредита.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ПРОЦЕДУРА ВОССТАНОВЛЕНИЯ ПЛАТЕЖЕСПОСОБНОСТИ ИЛИ СУДЕБНОГО БАНКРОТСТВА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Заявление должника о применении процедуры восстановления платежеспособности или судебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Должник обращается с заявлением в суд о применении процедуры восстановления платежеспособности или судебного банкротства при наличии оснований, предусмотренных статьей 6 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z234" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заявление о применении процедуры восстановления платежеспособности или судебного банкротства подается должником в суд по месту его жительства в письменном виде или форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z235" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление должника должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z236" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование суда, в который подается заявление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z237" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обоснование невозможности удовлетворить требования кредиторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z238" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) перечень прилагаемых документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z239" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заявлении должника могут указываться и иные сведения, если они необходимы для рассмотрения дела о применении процедуры восстановления платежеспособности или судебного банкротства, а также имеющиеся у заявителя ходатайства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z240" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К заявлению должника о применении процедуры восстановления платежеспособности или судебного банкротства прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z241" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечень всех кредиторов и дебиторов (с указанием сумм задолженности и даты их образования, адреса места жительства или места нахождения, электронных адресов и контактных номеров телефонов (при наличии такой информации) для их последующего уведомления) с приложением копий документов, подтверждающих основание и сумму задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z242" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) опись имущества должника с приложением отчета о его оценке (при его наличии), составленного не позднее чем за шесть месяцев до обращения с заявлением о признании банкротом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z243" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) перечень гражданско-правовых и (или) иных обязательств, в том числе по обязательству, требования которого обеспечены залогом имущества должника, за последние три года до подачи заявления о применении процедуры восстановления платежеспособности или судебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z244" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копия документа, подтверждающего принятие должником мер по проведению урегулирования задолженности по договору банковского займа и (или) договору о предоставлении микрокредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z245" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документами, подтверждающими проведение процедуры, указанной в настоящем подпункте, являются ответы банка второго уровня, филиала банка – нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций, и (или) организации, осуществляющей микрофинансовую деятельность, об отказе в изменении условий договора банковского займа и (или) договора о предоставлении микрокредита с указанием мотивированного обоснования причин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z246" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае непредставления банком второго уровня, филиалом банка – нерезидента Республики Казахстан, организацией, осуществляющей отдельные виды банковских операций, и (или) организацией, осуществляющей микрофинансовую деятельность, ответа на заявление должника документом, подтверждающим проведение процедуры, предусмотренной настоящим подпунктом, является копия заявления должника или подтверждение о направлении заявления в электронном формате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z591" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представление документа, предусмотренного настоящим подпунктом, не требуется в случаях, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z602" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договор банковского займа и (или) договор о предоставлении микрокредита заключены до 1 января 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z603" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с момента возникновения просроченной задолженности истекло двенадцать месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z247" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заявление должника о применении процедуры восстановления платежеспособности или судебного банкротства, не соответствующее требованиям, установленным настоящей статьей, возвращается судом без его рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 19.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными законами РК от 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6126,2570 +7007,2073 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="210"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...494 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Возбуждение производства по делу о применении процедуры восстановления платежеспособности или судебного банкротства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="229"/>
+    <w:bookmarkStart w:name="z249" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Суд не позднее десяти рабочих дней со дня поступления заявления выносит определение о возбуждении дела о применении процедуры восстановления платежеспособности или процедуры судебного банкротства в случае соответствия заявления условиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z250" w:id="230"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z250" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В определении о возбуждении дела о применении процедуры восстановления платежеспособности или процедуры судебного банкротства указываются обязанность уполномоченного органа назначить финансового управляющего в течение двух рабочих дней со дня вынесения такого определения, а также обязанности должника, государственных органов и иных органов, а также Государственной корпорации "Правительство для граждан", осуществляющих регистрацию прав на имущество, по исполнению последствий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 22 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z251" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В определении о возбуждении дела о применении процедуры судебного банкротства также указывается обязанность должника по обеспечению доступа финансовому управляющему для проведения инвентаризации имущественной массы должника.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z251" w:id="231"/>
-[...15 lines deleted...]
-      В определении о возбуждении дела о применении процедуры судебного банкротства также указывается обязанность должника по обеспечению доступа финансовому управляющему для проведения инвентаризации имущественной массы должника.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Копии определения суда о возбуждении дела о применении процедуры восстановления платежеспособности или судебного банкротства направляются судом должнику, в уполномоченный орган и территориальный орган юстиции по месту жительства должника и Государственную корпорацию "Правительство для граждан", которые осуществляют регистрацию прав на имущество.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z252" w:id="232"/>
-[...15 lines deleted...]
-      3. Копии определения суда о возбуждении дела о применении процедуры восстановления платежеспособности или судебного банкротства направляются судом должнику, в уполномоченный орган и территориальный орган юстиции по месту жительства должника и Государственную корпорацию "Правительство для граждан", которые осуществляют регистрацию прав на имущество.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Последствия возбуждения дела о применении процедуры восстановления платежеспособности или судебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. С даты вынесения определения о возбуждении производства по делу о применении процедуры восстановления платежеспособности или судебного банкротства наступают следующие последствия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z255" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) считаются истекшими сроки долговых обязательств должника, указанных в заявлении о применении процедуры восстановления платежеспособности или судебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z256" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрещается требовать от должника исполнения обязательств кредиторами, указанными в заявлении о применении процедуры восстановления платежеспособности или судебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z257" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращается начисление неустойки (пени, штрафов) и вознаграждения по всем видам задолженности должника перед кредиторами, указанными в заявлении о применении процедуры восстановления платежеспособности или судебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z258" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) должнику запрещается принимать на себя новые денежные или имущественные обязательства (кроме получения микрокредитов ломбардов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z259" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) считается предоставленным согласие должника на получение кредиторами информации об его имуществе от государственных органов и иных органов и организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z260" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) запрещается выезд должника за пределы Республики Казахстан, за исключением случаев необходимости проведения лечения, сопровождения близкого родственника на лечение, проведения погребения близкого родственника за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z261" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) не допускаются взыскание денег с банковских счетов должника в счет удовлетворения требований кредиторов, а также обращение взыскания на имущество должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z262" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) требования к должнику могут быть предъявлены только в рамках процедуры восстановления платежеспособности или судебного банкротства, за исключением случая, предусмотренного пунктом 2 настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z263" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) приостанавливается исполнение исполнительных документов в отношении имущества должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z264" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) приостанавливается исполнение решений государственных органов, иных органов и организаций, по которым должник обязан передать имущество, произвести уплату или иным способом исполнить имущественные обязательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z592" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) кредитору запрещается применять меры урегулирования и (или) взыскания, предусмотренные законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О банках и банковской деятельности в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О микрофинансовой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "О коллекторской деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z265" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положения подпунктов 1), 2), 3), 7), 8) и 9) части первой настоящего пункта не применяются к требованиям об алиментах и о возмещении вреда, причиненного жизни или здоровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z266" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае неисполнения должником своих обязательств, обеспеченных гарантией, поручительством или залогом третьих лиц, возбуждение производства по делу о применении процедуры восстановления платежеспособности или судебного банкротства не препятствует осуществлению кредитором действий по предъявлению требований к гарантам, поручителям и залогодателям по неисполненным обязательствам должника вне рамок дела о применении процедуры восстановления платежеспособности или судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 22 с изменениями, внесенными Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 22. Последствия возбуждения дела о применении процедуры восстановления платежеспособности или судебного банкротства</w:t>
-[...318 lines deleted...]
-      2. В случае неисполнения должником своих обязательств, обеспеченных гарантией, поручительством или залогом третьих лиц, возбуждение производства по делу о применении процедуры восстановления платежеспособности или судебного банкротства не препятствует осуществлению кредитором действий по предъявлению требований к гарантам, поручителям и залогодателям по неисполненным обязательствам должника вне рамок дела о применении процедуры восстановления платежеспособности или судебного банкротства.</w:t>
+        <w:t>Статья 23. Полномочия финансового управляющего при проведении процедуры восстановления платежеспособности или судебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уполномоченный орган в течение двух рабочих дней со дня вынесения определения суда о возбуждении процедуры восстановления платежеспособности или судебного банкротства назначает финансового управляющего из числа лиц, уведомления которых о начале деятельности финансовых управляющих включены в государственный электронный реестр разрешений и уведомлений в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkStart w:name="z604" w:id="248"/>
+    <w:bookmarkStart w:name="z604" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1. Финансовый управляющий: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z605" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не позднее пяти рабочих дней после его назначения истребует от государственных органов, физических и юридических лиц информацию о банкроте, принадлежащем (принадлежавшем) ему имуществе и копии подтверждающих документов, которые должны быть представлены ему на безвозмездной основе в срок не позднее десяти рабочих дней со дня подачи запроса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z605" w:id="249"/>
-[...15 lines deleted...]
-      1) не позднее пяти рабочих дней после его назначения истребует от государственных органов, физических и юридических лиц информацию о банкроте, принадлежащем (принадлежавшем) ему имуществе и копии подтверждающих документов, которые должны быть представлены ему на безвозмездной основе в срок не позднее десяти рабочих дней со дня подачи запроса;</w:t>
+    <w:bookmarkStart w:name="z606" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не позднее пяти рабочих дней после его назначения запрашивает у уполномоченного органа информацию о наличии и номерах банковских счетов банкрота, которая должна быть предоставлена ему на безвозмездной основе в срок не позднее десяти рабочих дней со дня подачи запроса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z606" w:id="250"/>
-[...15 lines deleted...]
-      2) не позднее пяти рабочих дней после его назначения запрашивает у уполномоченного органа информацию о наличии и номерах банковских счетов банкрота, которая должна быть предоставлена ему на безвозмездной основе в срок не позднее десяти рабочих дней со дня подачи запроса;</w:t>
+    <w:bookmarkStart w:name="z607" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не позднее пяти рабочих дней со дня установления лиц, имеющих задолженность перед банкротом, предъявить требования о взыскании этой задолженности в судебном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z607" w:id="251"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z608" w:id="252"/>
+    <w:bookmarkStart w:name="z608" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) выявляет сделки, совершенные должником при обстоятельствах, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, и в срок не позднее двух месяцев с даты выявления такой сделки предъявляет требования о признании их недействительными либо о возврате имущества в судебном порядке, в том числе по ходатайству кредитора, выявившего такую сделку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z609" w:id="253"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z609" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осуществляет продажу имущества банкрота в соответствии с планом продажи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z610" w:id="254"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z610" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) ведет реестр требований кредиторов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z611" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет расчеты с кредиторами не позднее пяти рабочих дней после поступления денег в пользу должника, а также проводит расчеты с кредиторами в соответствии с очередностью удовлетворения требований кредиторов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z611" w:id="255"/>
-[...15 lines deleted...]
-      7) осуществляет расчеты с кредиторами не позднее пяти рабочих дней после поступления денег в пользу должника, а также проводит расчеты с кредиторами в соответствии с очередностью удовлетворения требований кредиторов;</w:t>
+    <w:bookmarkStart w:name="z612" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) предоставляет в уполномоченный орган текущую и запрашиваемую информацию о ходе осуществления процедуры банкротства по форме, в порядке и сроки, которые установлены уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z612" w:id="256"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z613" w:id="257"/>
+    <w:bookmarkStart w:name="z613" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) сообщает о ходе осуществления процедуры банкротства, финансовом состоянии должника кредитору на основании его письменного запроса в срок не позднее трех рабочих дней со дня поступления запроса; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z614" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в случае вынесения судебного акта, затрагивающего интересы банкрота и его кредиторов, в течение семи рабочих дней со дня его получения рассматривает вопрос об обжаловании данного судебного акта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z614" w:id="258"/>
-[...15 lines deleted...]
-      10) в случае вынесения судебного акта, затрагивающего интересы банкрота и его кредиторов, в течение семи рабочих дней со дня его получения рассматривает вопрос об обжаловании данного судебного акта;</w:t>
+    <w:bookmarkStart w:name="z615" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в течение трех рабочих дней после вступления в законную силу судебного акта о завершении процедуры банкротства направляет его копию в уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z615" w:id="259"/>
-[...15 lines deleted...]
-      11) в течение трех рабочих дней после вступления в законную силу судебного акта о завершении процедуры банкротства направляет его копию в уполномоченный орган;</w:t>
+    <w:bookmarkStart w:name="z616" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в течение трех рабочих дней со дня отмены судебного акта о признании должника банкротом передает должнику правоустанавливающие документы на имущество, а также материальные и иные ценности. В случае наличия имущества, являющегося предметом залога, правоустанавливающие документы на такое имущество подлежат передаче залоговому кредитору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z616" w:id="260"/>
-[...15 lines deleted...]
-      12) в течение трех рабочих дней со дня отмены судебного акта о признании должника банкротом передает должнику правоустанавливающие документы на имущество, а также материальные и иные ценности. В случае наличия имущества, являющегося предметом залога, правоустанавливающие документы на такое имущество подлежат передаче залоговому кредитору;</w:t>
+    <w:bookmarkStart w:name="z617" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в случае отстранения финансового управляющего передает вновь назначенному финансовому управляющему в течение трех рабочих дней со дня его назначения правоустанавливающие документы на имущество банкрота, материальные и иные ценности, принадлежащие банкроту, а также имеющуюся информацию о наличии и номерах банковских счетов банкрота, об остатках и о движении денег на этих счетах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z617" w:id="261"/>
-[...15 lines deleted...]
-      13) в случае отстранения финансового управляющего передает вновь назначенному финансовому управляющему в течение трех рабочих дней со дня его назначения правоустанавливающие документы на имущество банкрота, материальные и иные ценности, принадлежащие банкроту, а также имеющуюся информацию о наличии и номерах банковских счетов банкрота, об остатках и о движении денег на этих счетах;</w:t>
+    <w:bookmarkStart w:name="z618" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) выполняет иные полномочия в соответствии с настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z618" w:id="262"/>
-[...15 lines deleted...]
-      14) выполняет иные полномочия в соответствии с настоящим Законом.</w:t>
+    <w:bookmarkStart w:name="z269" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Полномочия, возложенные настоящим Законом на финансового управляющего, не могут быть переданы иным лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z269" w:id="263"/>
-[...15 lines deleted...]
-      2. Полномочия, возложенные настоящим Законом на финансового управляющего, не могут быть переданы иным лицам.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Вознаграждение финансового управляющего в процедуре восстановления платежеспособности или судебного банкротства выплачивается за счет средств должника, за исключением случая, предусмотренного пунктом 2 статьи 44 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z270" w:id="264"/>
-[...15 lines deleted...]
-      3. Вознаграждение финансового управляющего в процедуре восстановления платежеспособности или судебного банкротства выплачивается за счет средств должника, за исключением случая, предусмотренного пунктом 2 статьи 44 настоящего Закона.</w:t>
+    <w:bookmarkStart w:name="z271" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер ежемесячного вознаграждения финансового управляющего составляет один минимальный размер заработной платы, установленный законом о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z271" w:id="265"/>
-[...15 lines deleted...]
-      Размер ежемесячного вознаграждения финансового управляющего составляет один минимальный размер заработной платы, установленный законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+    <w:bookmarkStart w:name="z272" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для зачисления денег должника, погашения текущих расходов и удовлетворения требований кредиторов в процедуре судебного банкротства финансовый управляющий открывает на свое имя текущий счет в банке второго уровня (организации, осуществляющей отдельные виды банковских операций) в порядке, определенном Национальным Банком Республики Казахстан, с представлением банку, организации, осуществляющей отдельные виды банковских операций, согласия на передачу банком, организацией, осуществляющей отдельные виды банковских операций, сведений на основании запроса органа государственных доходов о движении денег по данному счету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z272" w:id="266"/>
-[...15 lines deleted...]
-      4. Для зачисления денег должника, погашения текущих расходов и удовлетворения требований кредиторов в процедуре судебного банкротства финансовый управляющий открывает на свое имя текущий счет в банке второго уровня (организации, осуществляющей отдельные виды банковских операций) в порядке, определенном Национальным Банком Республики Казахстан, с представлением банку, организации, осуществляющей отдельные виды банковских операций, согласия на передачу банком, организацией, осуществляющей отдельные виды банковских операций, сведений на основании запроса органа государственных доходов о движении денег по данному счету.</w:t>
+    <w:bookmarkStart w:name="z273" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деньги, находящиеся на текущем счете финансового управляющего для зачисления денег должника, погашения текущих расходов и удовлетворения требований кредиторов в процедуре судебного банкротства, не являются его собственностью и (или) его доходом и не могут быть включены в его наследство.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z273" w:id="267"/>
-[...15 lines deleted...]
-      Деньги, находящиеся на текущем счете финансового управляющего для зачисления денег должника, погашения текущих расходов и удовлетворения требований кредиторов в процедуре судебного банкротства, не являются его собственностью и (или) его доходом и не могут быть включены в его наследство.</w:t>
+    <w:bookmarkStart w:name="z274" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускаются наложение ареста, обращение взыскания и приостановление расходных операций по текущему счету финансового управляющего для зачисления денег должника, погашения текущих расходов и удовлетворения требований кредиторов в процедуре судебного банкротства по обязательствам финансового управляющего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z274" w:id="268"/>
-[...15 lines deleted...]
-      Не допускаются наложение ареста, обращение взыскания и приостановление расходных операций по текущему счету финансового управляющего для зачисления денег должника, погашения текущих расходов и удовлетворения требований кредиторов в процедуре судебного банкротства по обязательствам финансового управляющего.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными законами РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Заключение финансового управляющего</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. По результатам осуществления сбора сведений о финансовом состоянии должника финансовый управляющий по установленной форме составляет заключение, содержащее один из нижеперечисленных выводов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:p>
-[...100 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z277" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) должник неплатежеспособен и имеются основания для применения процедуры восстановления платежеспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z278" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) должник неплатежеспособен и имеются основания для применения процедуры судебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z279" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) должник платежеспособен и отсутствуют основания для применения процедуры восстановления платежеспособности или судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z280" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение представляется в суд в течение двадцати рабочих дней со дня вынесения судом определения о возбуждении дела о применении процедуры восстановления платежеспособности или процедуры судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z281" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заключение, содержащее выводы, что должник платежеспособен и отсутствуют основания для применения процедуры восстановления платежеспособности или судебного банкротства, составляется финансовым управляющим при отсутствии одного или нескольких обстоятельств, предусмотренных статьей 6 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 24. Заключение финансового управляющего</w:t>
-[...118 lines deleted...]
-      2. Заключение, содержащее выводы, что должник платежеспособен и отсутствуют основания для применения процедуры восстановления платежеспособности или судебного банкротства, составляется финансовым управляющим при отсутствии одного или нескольких обстоятельств, предусмотренных статьей 6 настоящего Закона.</w:t>
+        <w:t>Статья 25. Инвентаризация имущества должника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансовый управляющий проводит инвентаризацию имущества должника в течение десяти рабочих дней со дня вынесения судом определения о возбуждении дела о применении процедуры восстановления платежеспособности или судебного банкротства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z284" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Инвентаризация имущества проводится в присутствии должника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z285" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При инвентаризации имущества также могут присутствовать близкие родственники должника или иные лица по его полномочию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z286" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В акте инвентаризации имущества должника указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) время и место составления акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z288" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фамилия, имя и отчество (если оно указано в документе, удостоверяющем личность) финансового управляющего, составившего акт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z289" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фамилия, имя и отчество (если оно указано в документе, удостоверяющем личность) должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z290" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наименование каждого предмета, его отличительные признаки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z291" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рыночная стоимость каждого предмета в отдельности и всего имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z292" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт инвентаризации имущества должника подписывается финансовым управляющим и должником (уполномоченным им лицом).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z293" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Изменения и (или) дополнения в акт инвентаризации могут быть внесены в случае принятия судом решения о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 25. Инвентаризация имущества должника</w:t>
-[...218 lines deleted...]
-      4. Изменения и (или) дополнения в акт инвентаризации могут быть внесены в случае принятия судом решения о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства.</w:t>
+        <w:t>Статья 26. Оценка имущества должника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z295" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансовый управляющий обязан провести оценку имущества должника с привлечением оценщика в сроки, указанные пунктом 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z296" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Финансовый управляющий самостоятельно определяет оценщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z297" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата услуг оценщика относится к текущим расходам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z298" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет об оценке имущества составляется не позднее десяти рабочих дней со дня заключения договора о проведении оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z299" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый управляющий направляет отчет об оценке должнику и кредитору в течение трех рабочих дней с даты его представления оценщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z300" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Должник или кредитор, выразивший несогласие с отчетом об оценке, вправе обжаловать его в суд в течение десяти рабочих дней со дня ознакомления с отчетом об оценке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z301" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата услуги по повторной оценке возлагается на лицо, подавшее жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 26. Оценка имущества должника</w:t>
-[...138 lines deleted...]
-      Оплата услуги по повторной оценке возлагается на лицо, подавшее жалобу.</w:t>
+        <w:t>Статья 27. Формирование реестра требований кредиторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансовый управляющий направляет в уполномоченный орган для размещения на интернет-ресурсе уполномоченного органа объявление на казахском и русском языках о возбуждении производства по делу о применении процедуры восстановления платежеспособности или судебного банкротства и порядке заявления требований кредиторами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Финансовый управляющий направляет в уполномоченный орган для размещения на интернет-ресурсе уполномоченного органа объявление на казахском и русском языках о возбуждении производства по делу о применении процедуры восстановления платежеспособности или судебного банкротства и порядке заявления требований кредиторами.</w:t>
+    <w:bookmarkStart w:name="z304" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объявление направляется в течение двух рабочих дней со дня назначения уполномоченным органом финансового управляющего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z304" w:id="294"/>
-[...15 lines deleted...]
-      Объявление направляется в течение двух рабочих дней со дня назначения уполномоченным органом финансового управляющего.</w:t>
+    <w:bookmarkStart w:name="z305" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение двух рабочих дней со дня получения объявления размещает его на своем интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z305" w:id="295"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z306" w:id="296"/>
+    <w:bookmarkStart w:name="z306" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Требования кредиторов к должнику должны быть заявлены ими в течение двадцати рабочих дней со дня размещения объявления о возбуждении производства по делу о применении процедуры восстановления платежеспособности или судебного банкротства и порядке заявления требований кредиторами на интернет-ресурсе уполномоченного органа. Прием требований кредиторов осуществляется финансовым управляющим способом, указанным в объявлении, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z307" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования кредиторов должны содержать сведения об абонентском номере сотовой связи и электронном адресе кредитора (если они имеются); сведения о сумме требования (отдельно о сумме основного долга, вознаграждения (интереса), неустойки и иных штрафных санкциях, убытках) с приложением копий документов, подтверждающих основание и сумму требования (вступившие в законную силу решения судов, копии договоров, признание долга должником и другое), с одновременным представлением оригиналов документов для сверки. Сумма требования определяется на дату заявления указанного требования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z307" w:id="297"/>
-[...15 lines deleted...]
-      Требования кредиторов должны содержать сведения об абонентском номере сотовой связи и электронном адресе кредитора (если они имеются); сведения о сумме требования (отдельно о сумме основного долга, вознаграждения (интереса), неустойки и иных штрафных санкциях, убытках) с приложением копий документов, подтверждающих основание и сумму требования (вступившие в законную силу решения судов, копии договоров, признание долга должником и другое), с одновременным представлением оригиналов документов для сверки. Сумма требования определяется на дату заявления указанного требования.</w:t>
+    <w:bookmarkStart w:name="z308" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если сумма требования по вознаграждению (интересу), неустойке и иным штрафным санкциям, убыткам, указанная в части второй настоящего пункта, изменена на дату принятия судом решения о применении процедуры восстановления платежеспособности или судебного банкротства, то кредитор в течение пяти рабочих дней с даты принятия судом такого решения повторно заявляет свои требования с учетом указанного изменения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z308" w:id="298"/>
-[...15 lines deleted...]
-      В случае если сумма требования по вознаграждению (интересу), неустойке и иным штрафным санкциям, убыткам, указанная в части второй настоящего пункта, изменена на дату принятия судом решения о применении процедуры восстановления платежеспособности или судебного банкротства, то кредитор в течение пяти рабочих дней с даты принятия судом такого решения повторно заявляет свои требования с учетом указанного изменения.</w:t>
+    <w:bookmarkStart w:name="z309" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования кредиторов, выраженные в иностранной валюте, учитываются в тенге по официальному курсу, установленному Национальным Банком Республики Казахстан, на дату принятия судом решения о применении процедуры восстановления платежеспособности или судебного банкротства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z309" w:id="299"/>
-[...15 lines deleted...]
-      Требования кредиторов, выраженные в иностранной валюте, учитываются в тенге по официальному курсу, установленному Национальным Банком Республики Казахстан, на дату принятия судом решения о применении процедуры восстановления платежеспособности или судебного банкротства.</w:t>
+    <w:bookmarkStart w:name="z310" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Финансовый управляющий в течение пяти рабочих дней со дня поступления заявленного кредитором требования принимает решение о признании требования обоснованным (необоснованным) и включении признанного требования в реестр требований кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z310" w:id="300"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z311" w:id="301"/>
+    <w:bookmarkStart w:name="z311" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Финансовый управляющий в течение десяти рабочих дней со дня окончания срока, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, направляет в уполномоченный орган на казахском и русском языках реестр требований кредиторов для размещения на интернет-ресурсе уполномоченного органа, сформированный по форме, утвержденной уполномоченным органом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z312" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган не позднее двух рабочих дней со дня получения от финансового управляющего реестра требований кредиторов размещает его на своем интернет-ресурсе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z312" w:id="302"/>
-[...15 lines deleted...]
-      Уполномоченный орган не позднее двух рабочих дней со дня получения от финансового управляющего реестра требований кредиторов размещает его на своем интернет-ресурсе.</w:t>
+    <w:bookmarkStart w:name="z313" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований кредитор и (или) должник в течение десяти рабочих дней со дня размещения реестра требований кредиторов на интернет-ресурсе уполномоченного органа вправе обжаловать в уполномоченный орган или суд включение (невключение)финансовым управляющим требований в полном объеме или части в реестр требований кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z313" w:id="303"/>
-[...15 lines deleted...]
-      При наличии оснований кредитор и (или) должник в течение десяти рабочих дней со дня размещения реестра требований кредиторов на интернет-ресурсе уполномоченного органа вправе обжаловать в уполномоченный орган или суд включение (невключение)финансовым управляющим требований в полном объеме или части в реестр требований кредиторов.</w:t>
+    <w:bookmarkStart w:name="z314" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обжалование не является основанием для приостановления процедуры судебного банкротства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z314" w:id="304"/>
-[...15 lines deleted...]
-      Обжалование не является основанием для приостановления процедуры судебного банкротства.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Требование кредитора, заявленное позднее срока, указанного в пункте 2 настоящей статьи, подлежит удовлетворению после полного удовлетворения требований кредиторов, заявленных в срок, за исключением требований по возмещению вреда, причиненного жизни и здоровью, по уплате алиментов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z315" w:id="305"/>
-[...15 lines deleted...]
-      5. Требование кредитора, заявленное позднее срока, указанного в пункте 2 настоящей статьи, подлежит удовлетворению после полного удовлетворения требований кредиторов, заявленных в срок, за исключением требований по возмещению вреда, причиненного жизни и здоровью, по уплате алиментов.</w:t>
+    <w:bookmarkStart w:name="z316" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования кредиторов по возмещению вреда, причиненного жизни и здоровью, по уплате алиментов, заявленные позже срока, установленного настоящим Законом, включаются в реестр требований кредиторов как требования, подлежащие удовлетворению в первую очередь.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z316" w:id="306"/>
-[...15 lines deleted...]
-      Требования кредиторов по возмещению вреда, причиненного жизни и здоровью, по уплате алиментов, заявленные позже срока, установленного настоящим Законом, включаются в реестр требований кредиторов как требования, подлежащие удовлетворению в первую очередь.</w:t>
+    <w:bookmarkStart w:name="z593" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. В случае незаявления кредитором (кредиторами) требований реестр требований кредиторов формируется из данных, представленных должником, в том числе с учетом сведений, отраженных в базе данных кредитных бюро.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z593" w:id="307"/>
-[...15 lines deleted...]
-      5-1. В случае незаявления кредитором (кредиторами) требований реестр требований кредиторов формируется из данных, представленных должником, в том числе с учетом сведений, отраженных в базе данных кредитных бюро.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Изменения и (или) дополнения в сформированный реестр требований кредиторов могут быть внесены в случаях, предусмотренных пунктами 4 и 5 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z317" w:id="308"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8765,3229 +9149,3229 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Решение о применении процедуры восстановления платежеспособности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="309"/>
+    <w:bookmarkStart w:name="z319" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение о применении процедуры восстановления платежеспособности принимается судом с учетом заключения финансового управляющего, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 24 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z320" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Решение суда о применении процедуры восстановления платежеспособности должно содержать указания о:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z320" w:id="310"/>
-[...15 lines deleted...]
-      2. Решение суда о применении процедуры восстановления платежеспособности должно содержать указания о:</w:t>
+    <w:bookmarkStart w:name="z321" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представлении финансовым управляющим плана восстановления платежеспособности в срок не позднее двух месяцев с даты вступления в законную силу решения о применении процедуры восстановления платежеспособности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z321" w:id="311"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="312"/>
+    <w:bookmarkStart w:name="z322" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сохранении последствий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 22 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 29. План восстановления платежеспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z324" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. План восстановления платежеспособности содержит любые финансовые, правовые и иные не противоречащие законодательству Республики Казахстан мероприятия, направленные на восстановление платежеспособности должника, с учетом получаемых доходов и текущих расходов, а также графика удовлетворения требований кредиторов и денег, ежемесячно оставляемых должником в свое распоряжение.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="314"/>
+    <w:bookmarkStart w:name="z325" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок исполнения плана восстановления платежеспособности не должен превышать пять лет, за исключением случая, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 32 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z326" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      План восстановления платежеспособности может быть исполнен досрочно.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z326" w:id="315"/>
-[...15 lines deleted...]
-      План восстановления платежеспособности может быть исполнен досрочно.</w:t>
+    <w:bookmarkStart w:name="z327" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. План восстановления платежеспособности предусматривает один или несколько следующих инструментов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z327" w:id="316"/>
-[...15 lines deleted...]
-      2. План восстановления платежеспособности предусматривает один или несколько следующих инструментов:</w:t>
+    <w:bookmarkStart w:name="z328" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изменение срока исполнения обязательства (отсрочка и (или) рассрочка выплаты долга);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z328" w:id="317"/>
-[...15 lines deleted...]
-      1) изменение срока исполнения обязательства (отсрочка и (или) рассрочка выплаты долга);</w:t>
+    <w:bookmarkStart w:name="z329" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прощение долга или его части, в том числе неустойки (штрафов, пеней);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z329" w:id="318"/>
-[...15 lines deleted...]
-      2) прощение долга или его части, в том числе неустойки (штрафов, пеней);</w:t>
+    <w:bookmarkStart w:name="z330" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) снижение процентной ставки вознаграждения за пользование займом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z330" w:id="319"/>
-[...15 lines deleted...]
-      3) снижение процентной ставки вознаграждения за пользование займом;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уменьшение размера регулярных текущих выплат с одновременным увеличением общего срока исполнения договора займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z331" w:id="320"/>
-[...15 lines deleted...]
-      4) уменьшение размера регулярных текущих выплат с одновременным увеличением общего срока исполнения договора займа;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) изменение способа исполнения обязательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z332" w:id="321"/>
-[...15 lines deleted...]
-      5) изменение способа исполнения обязательства;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) удовлетворение требований залогового кредитора путем передачи ему предмета залога при условии прощения залоговым кредитором обязательств по договору займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z333" w:id="322"/>
-[...15 lines deleted...]
-      6) удовлетворение требований залогового кредитора путем передачи ему предмета залога при условии прощения залоговым кредитором обязательств по договору займа;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные инструменты, не предусмотренные настоящим пунктом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z334" w:id="323"/>
-[...15 lines deleted...]
-      7) иные инструменты, не предусмотренные настоящим пунктом.</w:t>
+    <w:bookmarkStart w:name="z335" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. План восстановления платежеспособности может предусматривать следующие меры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z335" w:id="324"/>
-[...15 lines deleted...]
-      3. План восстановления платежеспособности может предусматривать следующие меры:</w:t>
+    <w:bookmarkStart w:name="z336" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) продажу части имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z336" w:id="325"/>
-[...15 lines deleted...]
-      1) продажу части имущества;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сдачу имущества в имущественный наем (аренду);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z337" w:id="326"/>
-[...15 lines deleted...]
-      2) сдачу имущества в имущественный наем (аренду);</w:t>
+    <w:bookmarkStart w:name="z338" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) взыскание дебиторской задолженности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z338" w:id="327"/>
-[...15 lines deleted...]
-      3) взыскание дебиторской задолженности;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обмен жилья (автотранспорта) на жилье (автотранспорт) меньшей стоимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z339" w:id="328"/>
-[...15 lines deleted...]
-      4) обмен жилья (автотранспорта) на жилье (автотранспорт) меньшей стоимости;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) продажу жилья (автотранспорта) с последующей покупкой жилья (автотранспорта) меньшей стоимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z340" w:id="329"/>
-[...15 lines deleted...]
-      5) продажу жилья (автотранспорта) с последующей покупкой жилья (автотранспорта) меньшей стоимости;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) трудоустройство должника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z341" w:id="330"/>
-[...15 lines deleted...]
-      6) трудоустройство должника;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные меры, не противоречащие законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z342" w:id="331"/>
-[...15 lines deleted...]
-      7) иные меры, не противоречащие законодательству Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Финансовый управляющий в течение одного месяца со дня вступления в законную силу решения суда о применении процедуры восстановления платежеспособности обязан с участием должника разработать проект плана восстановления платежеспособности на основе формы типового плана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z343" w:id="332"/>
-[...15 lines deleted...]
-      4. Финансовый управляющий в течение одного месяца со дня вступления в законную силу решения суда о применении процедуры восстановления платежеспособности обязан с участием должника разработать проект плана восстановления платежеспособности на основе формы типового плана.</w:t>
+    <w:bookmarkStart w:name="z344" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект плана восстановления платежеспособности направляется для рассмотрения кредиторам, требования которых включены в реестр требований кредиторов. Кредиторы в течение десяти рабочих дней со дня получения проекта плана восстановления платежеспособности вносят предложения и замечания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z344" w:id="333"/>
-[...15 lines deleted...]
-      Проект плана восстановления платежеспособности направляется для рассмотрения кредиторам, требования которых включены в реестр требований кредиторов. Кредиторы в течение десяти рабочих дней со дня получения проекта плана восстановления платежеспособности вносят предложения и замечания.</w:t>
+    <w:bookmarkStart w:name="z345" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внесение предложений и (или) замечаний позже указанного срока приравнивается к отсутствию у кредитора предложений и замечаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z345" w:id="334"/>
-[...15 lines deleted...]
-      Внесение предложений и (или) замечаний позже указанного срока приравнивается к отсутствию у кредитора предложений и замечаний.</w:t>
+    <w:bookmarkStart w:name="z346" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В течение пяти рабочих дней со дня истечения срока, указанного в части второй пункта 4 настоящей статьи, финансовый управляющий обязан составить окончательный план восстановления платежеспособности и направить его в суд, а также кредиторам, требования которых включены в реестр требований кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z346" w:id="335"/>
-[...15 lines deleted...]
-      5. В течение пяти рабочих дней со дня истечения срока, указанного в части второй пункта 4 настоящей статьи, финансовый управляющий обязан составить окончательный план восстановления платежеспособности и направить его в суд, а также кредиторам, требования которых включены в реестр требований кредиторов.</w:t>
+    <w:bookmarkStart w:name="z347" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предложения и (или) замечания кредиторов, внесенные к проекту плана восстановления платежеспособности, направляются в суд одновременно с окончательным планом восстановления платежеспособности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z347" w:id="336"/>
-[...15 lines deleted...]
-      Предложения и (или) замечания кредиторов, внесенные к проекту плана восстановления платежеспособности, направляются в суд одновременно с окончательным планом восстановления платежеспособности.</w:t>
+    <w:bookmarkStart w:name="z348" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если при составлении окончательного плана восстановления платежеспособности частично или в полном объеме не учтены предложения и (или) замечания кредитора (кредиторов), то финансовый управляющий обязан приложить к плану восстановления платежеспособности расчеты, отражающие предполагаемую сумму для удовлетворения требований всех кредиторов при прекращении процедуры восстановления платежеспособности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z348" w:id="337"/>
-[...15 lines deleted...]
-      Если при составлении окончательного плана восстановления платежеспособности частично или в полном объеме не учтены предложения и (или) замечания кредитора (кредиторов), то финансовый управляющий обязан приложить к плану восстановления платежеспособности расчеты, отражающие предполагаемую сумму для удовлетворения требований всех кредиторов при прекращении процедуры восстановления платежеспособности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 30. Результаты рассмотрения судом плана восстановления платежеспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z350" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Суд по результатам рассмотрения плана восстановления платежеспособности, представленного финансовым управляющим, выносит один из следующих судебных актов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Суд по результатам рассмотрения плана восстановления платежеспособности, представленного финансовым управляющим, выносит один из следующих судебных актов:</w:t>
+    <w:bookmarkStart w:name="z351" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение об утверждении плана восстановления платежеспособности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z351" w:id="339"/>
-[...15 lines deleted...]
-      1) определение об утверждении плана восстановления платежеспособности;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) решение о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z352" w:id="340"/>
-[...15 lines deleted...]
-      2) решение о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства.</w:t>
+    <w:bookmarkStart w:name="z353" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Определение об утверждении плана восстановления платежеспособности выносится судом в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z353" w:id="341"/>
-[...15 lines deleted...]
-      2. Определение об утверждении плана восстановления платежеспособности выносится судом в случаях:</w:t>
+    <w:bookmarkStart w:name="z354" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствия предложений и (или) замечаний кредиторов к проекту плана восстановления платежеспособности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z354" w:id="342"/>
-[...15 lines deleted...]
-      1) отсутствия предложений и (или) замечаний кредиторов к проекту плана восстановления платежеспособности;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учета всех предложений и (или) замечаний кредиторов при составлении окончательного плана восстановления платежеспособности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z355" w:id="343"/>
-[...15 lines deleted...]
-      2) учета всех предложений и (или) замечаний кредиторов при составлении окончательного плана восстановления платежеспособности;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если расчеты, приложенные финансовым управляющим к окончательному плану восстановления платежеспособности, свидетельствуют о том, что исполнение плана восстановления платежеспособности повлечет удовлетворение требований всех кредиторов в размере не меньшем, чем в случае прекращения процедуры восстановления платежеспособности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z356" w:id="344"/>
-[...15 lines deleted...]
-      3) если расчеты, приложенные финансовым управляющим к окончательному плану восстановления платежеспособности, свидетельствуют о том, что исполнение плана восстановления платежеспособности повлечет удовлетворение требований всех кредиторов в размере не меньшем, чем в случае прекращения процедуры восстановления платежеспособности.</w:t>
+    <w:bookmarkStart w:name="z357" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Определение суда об утверждении плана восстановления платежеспособности должно содержать указания о (об):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z357" w:id="345"/>
-[...15 lines deleted...]
-      3. Определение суда об утверждении плана восстановления платежеспособности должно содержать указания о (об):</w:t>
+    <w:bookmarkStart w:name="z358" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждении плана восстановления платежеспособности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z358" w:id="346"/>
-[...15 lines deleted...]
-      1) утверждении плана восстановления платежеспособности;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сроках исполнения плана восстановления платежеспособности, уведомлении кредиторов об исполнении такого плана и обращении должника в суд с ходатайством о завершении процедуры восстановления платежеспособности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z359" w:id="347"/>
-[...15 lines deleted...]
-      2) сроках исполнения плана восстановления платежеспособности, уведомлении кредиторов об исполнении такого плана и обращении должника в суд с ходатайством о завершении процедуры восстановления платежеспособности.</w:t>
+    <w:bookmarkStart w:name="z594" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращении последствий, предусмотренных подпунктом 6) части первой пункта 1 статьи 22 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z594" w:id="348"/>
-[...15 lines deleted...]
-      3) прекращении последствий, предусмотренных подпунктом 6) части первой пункта 1 статьи 22 настоящего Закона.</w:t>
+    <w:bookmarkStart w:name="z360" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Решение о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства принимается судом в случае, если расчеты, приложенные финансовым управляющим к окончательному плану восстановления платежеспособности, свидетельствуют о том, что исполнение плана восстановления платежеспособности повлечет удовлетворение требований всех кредиторов в значительно меньшем объеме, чем в случае прекращения процедуры восстановления платежеспособности и применения процедуры судебного банкротства по ходатайству кредитора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z360" w:id="349"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z361" w:id="350"/>
+    <w:bookmarkStart w:name="z361" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Решение суда о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства должно содержать указания о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства, а также указания, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 30 с изменениями, внесенными Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 31. Последствия утверждения судом плана восстановления платежеспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z363" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Со дня вступления в законную силу определения суда об утверждении плана восстановления платежеспособности наступают следующие последствия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z364" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обязательства должника подлежат исполнению в порядке и на условиях, которые предусмотрены планом восстановления платежеспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z365" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) должнику запрещается совершать сделки по отчуждению своего имущества или принятию на себя новых обязательств, не предусмотренных планом восстановления платежеспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z366" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на основании заявления должника, представленной копии определения суда об утверждении плана восстановления платежеспособности снимаются ограничения на имущество должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z367" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прекращается начисление вознаграждения по полученным займам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z368" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) должнику запрещается совершать сделки по получению займов (кроме получения микрокредитов ломбардов), выдаче гарантий и поручительств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z595" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прекращаются полномочия финансового управляющего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 30 с изменениями, внесенными Законом РК от 19.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 31 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 31. Последствия утверждения судом плана восстановления платежеспособности</w:t>
-[...138 lines deleted...]
-      6) прекращаются полномочия финансового управляющего.</w:t>
+        <w:t>Статья 32. Исполнение плана восстановления платежеспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z370" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. План восстановления платежеспособности исполняется должником самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:p>
-[...94 lines deleted...]
-      1. План восстановления платежеспособности исполняется должником самостоятельно.</w:t>
+    <w:bookmarkStart w:name="z371" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиторы вправе осуществлять контроль за исполнением плана восстановления платежеспособности путем установления для должника обязанности по предоставлению им на регулярной основе информации о ходе исполнения плана восстановления платежеспособности либо возложения функций по контролю на одного из кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z371" w:id="359"/>
-[...15 lines deleted...]
-      Кредиторы вправе осуществлять контроль за исполнением плана восстановления платежеспособности путем установления для должника обязанности по предоставлению им на регулярной основе информации о ходе исполнения плана восстановления платежеспособности либо возложения функций по контролю на одного из кредиторов.</w:t>
+    <w:bookmarkStart w:name="z372" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По окончании срока исполнения плана восстановления платежеспособности должник в день, следующий за днем окончания срока, направляет кредиторам уведомление об исполнении плана восстановления платежеспособности и обращается в суд с ходатайством о завершении процедуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z372" w:id="360"/>
-[...15 lines deleted...]
-      По окончании срока исполнения плана восстановления платежеспособности должник в день, следующий за днем окончания срока, направляет кредиторам уведомление об исполнении плана восстановления платежеспособности и обращается в суд с ходатайством о завершении процедуры.</w:t>
+    <w:bookmarkStart w:name="z373" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Суд в течение десяти рабочих дней со дня поступления ходатайства должника выносит решение о завершении процедуры восстановления платежеспособности, которое должно содержать указания о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z373" w:id="361"/>
-[...15 lines deleted...]
-      2. Суд в течение десяти рабочих дней со дня поступления ходатайства должника выносит решение о завершении процедуры восстановления платежеспособности, которое должно содержать указания о:</w:t>
+    <w:bookmarkStart w:name="z374" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) завершении процедуры восстановления платежеспособности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z374" w:id="362"/>
-[...15 lines deleted...]
-      1) завершении процедуры восстановления платежеспособности;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) восстановлении платежеспособности должника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z375" w:id="363"/>
-[...15 lines deleted...]
-      2) восстановлении платежеспособности должника;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сохранении обязанности должника по исполнению обязательств, предусмотренных пунктом 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z376" w:id="364"/>
-[...15 lines deleted...]
-      3) сохранении обязанности должника по исполнению обязательств, предусмотренных пунктом 3 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z377" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. После завершения процедуры восстановления платежеспособности сохраняются обязанности должника по исполнению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z377" w:id="365"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z378" w:id="366"/>
+    <w:bookmarkStart w:name="z378" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обязательств, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z379" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязательств, имеющих более длительный срок, чем срок исполнения плана восстановления платежеспособности, на условиях, предусмотренных таким планом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z379" w:id="367"/>
-[...15 lines deleted...]
-      2) обязательств, имеющих более длительный срок, чем срок исполнения плана восстановления платежеспособности, на условиях, предусмотренных таким планом.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 33. Последствия неисполнения плана восстановления платежеспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z381" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В случае, если исполнение мероприятий, предусмотренных планом восстановления платежеспособности, стало невозможным, должник обязан не позднее одного месяца со дня, следующего за истечением срока исполнения запланированного мероприятия, обратиться в суд с ходатайством о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z382" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае неисполнения должником свыше двух месяцев мероприятий, предусмотренных планом восстановления платежеспособности, кредитор вправе обратиться в суд с ходатайством о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z383" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Неисполнение должником обязанности, предусмотренной пунктом 1 настоящей статьи, является основанием для отказа судом от прекращения его обязательств, оставшихся неисполненными на дату завершения процедуры судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z384" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие настоящего пункта не распространяется на случаи, когда исполнение мероприятия, предусмотренного планом восстановления платежеспособности, стало невозможным вследствие обстоятельств непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельств (стихийные явления, военные действия, чрезвычайное положение и другие), либо по вине третьих лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 33. Последствия неисполнения плана восстановления платежеспособности</w:t>
-[...78 lines deleted...]
-      Действие настоящего пункта не распространяется на случаи, когда исполнение мероприятия, предусмотренного планом восстановления платежеспособности, стало невозможным вследствие обстоятельств непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельств (стихийные явления, военные действия, чрезвычайное положение и другие), либо по вине третьих лиц.</w:t>
+        <w:t>Статья 34. Рассмотрение в суде ходатайства должника или кредитора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z386" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Суд назначает судебное заседание не позднее десяти рабочих дней со дня поступления ходатайства должника или кредитора о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства с извещением должника, кредиторов, уполномоченного органа о дате, времени и месте судебного заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="373"/>
+    <w:bookmarkStart w:name="z387" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. По результатам рассмотрения ходатайства в судебном заседании суд с учетом положений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 настоящего Закона принимает решение о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства либо отказывает в удовлетворении ходатайства по общим правилам гражданского судопроизводства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z388" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решение суда о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства должно содержать указания о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства, а также указания, предусмотренные пунктом 2 статьи 36 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z388" w:id="374"/>
-[...15 lines deleted...]
-      3. Решение суда о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства должно содержать указания о прекращении процедуры восстановления платежеспособности и применении процедуры судебного банкротства, а также указания, предусмотренные пунктом 2 статьи 36 настоящего Закона.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 34 с изменением, внесенным Законом РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 35. Прекращение процедуры восстановления платежеспособности или судебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z390" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кредитор или уполномоченный орган ходатайствует в суд о прекращении процедуры восстановления платежеспособности или судебного банкротства в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z391" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наступления смерти должника, вступления в законную силу решения суда о признании его безвестно отсутствующим или об объявлении его умершим;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z392" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неисполнения должником обязанностей, предусмотренных статьей 7 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z393" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Суд по результатам рассмотрения ходатайства кредитора или уполномоченного органа выносит решение о прекращении процедуры восстановления платежеспособности или судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z394" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Прекращение процедуры восстановления платежеспособности или судебного банкротства не влечет прекращения обязательств должника перед кредиторами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 36. Решение о применении процедуры судебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z396" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Решение о применении процедуры судебного банкротства принимается судом с учетом заключения финансового управляющего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z397" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Решение суда о применении процедуры судебного банкротства содержит указания о:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z398" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) направлении финансовым управляющим в уполномоченный орган объявления о применении процедуры судебного банкротства для размещения на интернет-ресурсе уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z399" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) продаже имущества должника финансовым управляющим и об осуществлении им расчетов с кредиторами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z400" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) переходе права управления имуществом должника к финансовому управляющему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z401" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передаче должником финансовому управляющему правоустанавливающих документов на имущество должника в течение трех рабочих дней с даты вступления в законную силу решения суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z402" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) переводе должником денег с банковских счетов на текущий счет финансового управляющего для зачисления денег, погашения текущих расходов и удовлетворения требований кредиторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z403" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) снятии всех ограничений и обременений на имущество должника (инкассовых распоряжений, выставленных на его счета, арестов на имущество и других) без принятия соответствующих решений органов, их наложивших, на основании заявления финансового управляющего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z404" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) запрете должнику принимать на себя новые денежные или имущественные обязательства (кроме получения микрокредитов ломбардов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z405" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) запрете выезда должника за пределы Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 37. Срок процедуры судебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z407" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Срок процедуры судебного банкротства составляет не более шести месяцев со дня вступления в законную силу решения суда о применении процедуры судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z408" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок, установленный настоящим пунктом, может быть продлен судом не более чем на шесть месяцев при наличии оснований, предусмотренных пунктом 2 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z409" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основаниями для продления срока процедуры судебного банкротства являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z410" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие в производстве суда дела, затрагивающего имущественные интересы должника и его кредиторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z411" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие нереализованного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z412" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обращение финансового управляющего в органы государственных доходов по признакам преднамеренного банкротства или неправомерных действий при восстановлении платежеспособности и банкротстве граждан Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z413" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) необходимость устранения нарушений законодательства Республики Казахстан, указанных в определении суда об отказе в утверждении заключительного отчета финансового управляющего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z414" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) необходимость устранения нарушений законодательства Республики Казахстан, выявленных уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 38. Имущественная масса должника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z416" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В состав имущественной массы включается все движимое и недвижимое имущество должника в Республике Казахстан и за ее пределами, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z417" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имущество, по которому право и (или) сделка подлежат государственной или иной регистрации в компетентном органе, в том числе в иностранном государстве в соответствии с законодательством иностранного государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z418" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деньги на банковских счетах, в том числе в иностранных банках, находящихся за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z419" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличные деньги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z420" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля в жилом здании по договору о долевом участии в жилищном строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z421" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля участия в уставном капитале юридического лица, в том числе созданного за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z422" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ценные бумаги, производные финансовые инструменты (за исключением производных финансовых инструментов, исполнение которых происходит путем приобретения или реализации базового актива);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z423" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестиционное золото;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z424" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты интеллектуальной собственности, авторского права;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z425" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      задолженность других лиц перед должником (дебиторская задолженность) при наличии договора или иного документа, являющегося основанием возникновения обязательства или требования, нотариально засвидетельствованного (удостоверенного);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z426" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      животные при наличии ветеринарного паспорта или иного документа, подтверждающего право собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      драгоценные камни и драгоценные металлы, ювелирные изделия, изготовленные из них, и другие предметы, содержащие драгоценные камни и драгоценные металлы, а также произведения искусства и антиквариат, меховые изделия, другая ценная одежда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифровые активы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z429" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Выдел доли должника из имущества, находящегося в совместной собственности, осуществляется в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z430" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В состав имущественной массы не включается имущество, на которое не может быть обращено взыскание в соответствии с законодательством Республики Казахстан об исполнительном производстве и статусе судебных исполнителей, а также единственное жилище должника, не являющееся обеспечением исполнения обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 34 с изменением, внесенным Законом РК от 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 205-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...9 lines deleted...]
-        <w:t>вводится</w:t>
+        <w:t xml:space="preserve">4. Исключен Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 38 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 35. Прекращение процедуры восстановления платежеспособности или судебного банкротства</w:t>
-[...841 lines deleted...]
-      3. В состав имущественной массы не включается имущество, на которое не может быть обращено взыскание в соответствии с законодательством Республики Казахстан об исполнительном производстве и статусе судебных исполнителей, а также единственное жилище должника, не являющееся обеспечением исполнения обязательств.</w:t>
+        <w:t>Статья 39. Продажа имущественной массы должника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z433" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Продажа имущественной массы должника осуществляется финансовым управляющим путем проведения электронного аукциона или методом прямой продажи в соответствии с планом продажи имущественной массы должника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:p>
-[...152 lines deleted...]
-    <w:bookmarkStart w:name="z434" w:id="412"/>
+    <w:bookmarkStart w:name="z434" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество должника, являющееся обеспечением исполнения обязательств и не принятое залоговым кредитором в натуре в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, подлежит продаже с учетом положений, предусмотренных Гражданским кодексом Республики Казахстан и другими законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z435" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество должника, являющееся предметом обеспечения обязательств третьего лица, подлежит продаже с учетом имеющегося обременения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z435" w:id="413"/>
-[...15 lines deleted...]
-      Имущество должника, являющееся предметом обеспечения обязательств третьего лица, подлежит продаже с учетом имеющегося обременения.</w:t>
+    <w:bookmarkStart w:name="z436" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Финансовый управляющий в течение пяти рабочих дней со дня принятия судом решения о применении процедуры судебного банкротства самостоятельно составляет проект плана продажи имущественной массы должника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z436" w:id="414"/>
-[...15 lines deleted...]
-      2. Финансовый управляющий в течение пяти рабочих дней со дня принятия судом решения о применении процедуры судебного банкротства самостоятельно составляет проект плана продажи имущественной массы должника.</w:t>
+    <w:bookmarkStart w:name="z437" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выбранный способ продажи имущественной массы должника должен обеспечивать наиболее выгодную реализацию имущества для целей удовлетворения требований кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z437" w:id="415"/>
-[...15 lines deleted...]
-      Выбранный способ продажи имущественной массы должника должен обеспечивать наиболее выгодную реализацию имущества для целей удовлетворения требований кредиторов.</w:t>
+    <w:bookmarkStart w:name="z438" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация имущества должника производится по стоимости не ниже семидесяти пяти процентов от оценочной стоимости такого имущества, указанной в отчете об оценке, с даты составления которого прошло не более шести месяцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z438" w:id="416"/>
-[...15 lines deleted...]
-      Реализация имущества должника производится по стоимости не ниже семидесяти пяти процентов от оценочной стоимости такого имущества, указанной в отчете об оценке, с даты составления которого прошло не более шести месяцев.</w:t>
+    <w:bookmarkStart w:name="z439" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Проект плана продажи имущественной массы должника направляется для рассмотрения кредиторам, требования которых включены в реестр требований кредиторов. Кредиторы в течение пяти рабочих дней со дня получения проекта плана продажи имущественной массы вносят предложения и (или) замечания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z439" w:id="417"/>
-[...15 lines deleted...]
-      3. Проект плана продажи имущественной массы должника направляется для рассмотрения кредиторам, требования которых включены в реестр требований кредиторов. Кредиторы в течение пяти рабочих дней со дня получения проекта плана продажи имущественной массы вносят предложения и (или) замечания.</w:t>
+    <w:bookmarkStart w:name="z440" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внесение предложений и (или) замечаний к проекту плана продажи имущественной массы должника позже указанного в части первой настоящего пункта срока приравнивается к отсутствию у кредитора предложений и (или) замечаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z440" w:id="418"/>
-[...15 lines deleted...]
-      Внесение предложений и (или) замечаний к проекту плана продажи имущественной массы должника позже указанного в части первой настоящего пункта срока приравнивается к отсутствию у кредитора предложений и (или) замечаний.</w:t>
+    <w:bookmarkStart w:name="z441" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В течение пяти рабочих дней со дня истечения срока, указанного в части первой пункта 3 настоящей статьи, финансовый управляющий составляет окончательный план продажи имущественной массы должника и направляет его для сведения кредиторам, требования которых включены в реестр требований кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z441" w:id="419"/>
-[...15 lines deleted...]
-      4. В течение пяти рабочих дней со дня истечения срока, указанного в части первой пункта 3 настоящей статьи, финансовый управляющий составляет окончательный план продажи имущественной массы должника и направляет его для сведения кредиторам, требования которых включены в реестр требований кредиторов.</w:t>
+    <w:bookmarkStart w:name="z442" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиторы в течение пяти рабочих дней со дня получения плана продажи имущественной массы должника вправе обжаловать его в суд.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z442" w:id="420"/>
-[...15 lines deleted...]
-      Кредиторы в течение пяти рабочих дней со дня получения плана продажи имущественной массы должника вправе обжаловать его в суд.</w:t>
+    <w:bookmarkStart w:name="z443" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вступившее в законную силу решение суда является основанием для внесения изменения в план продажи имущественной массы должника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z443" w:id="421"/>
-[...15 lines deleted...]
-      Вступившее в законную силу решение суда является основанием для внесения изменения в план продажи имущественной массы должника.</w:t>
+    <w:bookmarkStart w:name="z444" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Порядок проведения и организатор электронного аукциона по продаже имущества должника определяются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z444" w:id="422"/>
-[...15 lines deleted...]
-      5. Порядок проведения и организатор электронного аукциона по продаже имущества должника определяются уполномоченным органом.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 40. Очередность распределения имущественной массы должника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z446" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Текущие расходы должника подлежат оплате вне очереди за счет имущества должника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Текущие расходы должника подлежат оплате вне очереди за счет имущества должника.</w:t>
+    <w:bookmarkStart w:name="z447" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В первую очередь удовлетворяются требования по взысканию задолженности по возмещению вреда, причиненного жизни или здоровью, по взысканию алиментов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z447" w:id="424"/>
-[...15 lines deleted...]
-      2. В первую очередь удовлетворяются требования по взысканию задолженности по возмещению вреда, причиненного жизни или здоровью, по взысканию алиментов.</w:t>
+    <w:bookmarkStart w:name="z448" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Во вторую очередь погашаются налоговая задолженность, задолженность по таможенным платежам, другие обязательные платежи в бюджет, а также платежи в бюджет, взыскиваемые по решению суда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z448" w:id="425"/>
-[...15 lines deleted...]
-      3. Во вторую очередь погашаются налоговая задолженность, задолженность по таможенным платежам, другие обязательные платежи в бюджет, а также платежи в бюджет, взыскиваемые по решению суда.</w:t>
+    <w:bookmarkStart w:name="z449" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В третью очередь производятся расчеты с другими кредиторами по гражданско-правовым и иным обязательствам, а также удовлетворяются требования кредиторов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z449" w:id="426"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z450" w:id="427"/>
+    <w:bookmarkStart w:name="z450" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 41 настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z451" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возникшие в результате принятия судом решения о признании сделки недействительной и возврате имущества в имущественную массу должника.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z451" w:id="428"/>
-[...15 lines deleted...]
-      возникшие в результате принятия судом решения о признании сделки недействительной и возврате имущества в имущественную массу должника.</w:t>
+    <w:bookmarkStart w:name="z452" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В четвертую очередь удовлетворяются требования кредиторов по возмещению убытков и взысканию неустоек (штрафов, пеней).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z452" w:id="429"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z453" w:id="430"/>
+    <w:bookmarkStart w:name="z453" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В пятую очередь удовлетворяются требования кредиторов, не исполнивших обязанность, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12002,2867 +12386,2867 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 8 настоящего Закона, а также заявленные позже срока, установленного частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 настоящего Закона, за исключением требований по возмещению вреда, причиненного жизни или здоровью, по взысканию алиментов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z454" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае недостаточности имущества для погашения требований между кредиторами одной очереди такое имущество распределяется между ними пропорционально размерам их требований, включенных в реестр.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z454" w:id="431"/>
-[...15 lines deleted...]
-      7. В случае недостаточности имущества для погашения требований между кредиторами одной очереди такое имущество распределяется между ними пропорционально размерам их требований, включенных в реестр.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 41. Удовлетворение требований залоговых кредиторов путем принятия заложенного имущества в натуре</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z456" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В случае наличия в имущественной массе должника заложенного имущества финансовый управляющий в течение трех рабочих дней после составления акта инвентаризации направляет залоговому кредитору предложение о принятии заложенного имущества в натуре.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:p>
-[...32 lines deleted...]
-      1. В случае наличия в имущественной массе должника заложенного имущества финансовый управляющий в течение трех рабочих дней после составления акта инвентаризации направляет залоговому кредитору предложение о принятии заложенного имущества в натуре.</w:t>
+    <w:bookmarkStart w:name="z457" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Залоговый кредитор не позднее пяти рабочих дней со дня получения предложения, указанного в пункте 1 настоящей статьи, в письменном виде выражает согласие на принятие заложенного имущества в натуре или отказ от него.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z457" w:id="433"/>
-[...15 lines deleted...]
-      2. Залоговый кредитор не позднее пяти рабочих дней со дня получения предложения, указанного в пункте 1 настоящей статьи, в письменном виде выражает согласие на принятие заложенного имущества в натуре или отказ от него.</w:t>
+    <w:bookmarkStart w:name="z458" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Залоговый кредитор в случае согласия на принятие заложенного имущества в натуре не позднее одного месяца со дня направления письменного уведомления финансовому управляющему о принятии заложенного имущества в натуре обязан погасить расходы, связанные с оценкой и содержанием заложенного имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z458" w:id="434"/>
-[...15 lines deleted...]
-      3. Залоговый кредитор в случае согласия на принятие заложенного имущества в натуре не позднее одного месяца со дня направления письменного уведомления финансовому управляющему о принятии заложенного имущества в натуре обязан погасить расходы, связанные с оценкой и содержанием заложенного имущества.</w:t>
+    <w:bookmarkStart w:name="z459" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Финансовый управляющий в течение пяти рабочих дней со дня погашения расходов, указанных в пункте 3 настоящей статьи, передает заложенное имущество залоговому кредитору в счет удовлетворения его требований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z459" w:id="435"/>
-[...15 lines deleted...]
-      4. Финансовый управляющий в течение пяти рабочих дней со дня погашения расходов, указанных в пункте 3 настоящей статьи, передает заложенное имущество залоговому кредитору в счет удовлетворения его требований.</w:t>
+    <w:bookmarkStart w:name="z460" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Если оценочная стоимость заложенного имущества больше размера требований залогового кредитора, разница передается залоговым кредитором в имущественную массу должника в течение одного месяца со дня принятия заложенного имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z460" w:id="436"/>
-[...15 lines deleted...]
-      5. Если оценочная стоимость заложенного имущества больше размера требований залогового кредитора, разница передается залоговым кредитором в имущественную массу должника в течение одного месяца со дня принятия заложенного имущества.</w:t>
+    <w:bookmarkStart w:name="z461" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Если оценочная стоимость заложенного имущества меньше размера требований залогового кредитора, требования залогового кредитора считаются погашенными.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z461" w:id="437"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z462" w:id="438"/>
+    <w:bookmarkStart w:name="z462" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Удовлетворение требований залогового кредитора осуществляется в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 40 настоящего Закона, в случаях:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z463" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отказа залогового кредитора от принятия заложенного имущества в натуре;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z463" w:id="439"/>
-[...15 lines deleted...]
-      1) отказа залогового кредитора от принятия заложенного имущества в натуре;</w:t>
+    <w:bookmarkStart w:name="z464" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) непредставления залоговым кредитором ответа на предложение финансового управляющего в срок, установленный пунктом 2 настоящей статьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z464" w:id="440"/>
-[...15 lines deleted...]
-      2) непредставления залоговым кредитором ответа на предложение финансового управляющего в срок, установленный пунктом 2 настоящей статьи;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) непогашения в полном объеме расходов, определенных пунктом 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z465" w:id="441"/>
-[...15 lines deleted...]
-      3) непогашения в полном объеме расходов, определенных пунктом 3 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z466" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Залоговый кредитор обязан передать финансовому управляющему правоустанавливающие документы на заложенное имущество должника в течение трех рабочих дней со дня наступления случаев, предусмотренных пунктом 7 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z466" w:id="442"/>
-[...15 lines deleted...]
-      8. Залоговый кредитор обязан передать финансовому управляющему правоустанавливающие документы на заложенное имущество должника в течение трех рабочих дней со дня наступления случаев, предусмотренных пунктом 7 настоящей статьи.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 42. Правила расчетов с кредиторами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z468" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Расчеты с кредиторами производятся финансовым управляющим как в наличной (натуральной) форме, так и в безналичной форме путем перечисления денег со счета финансового управляющего на счета кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z469" w:id="444"/>
+    <w:bookmarkStart w:name="z469" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. При расчете с кредиторами финансовый управляющий использует деньги, поступившие от продажи имущественной массы должника, а также доходы должника, за исключением доходов, на которые не может быть обращено взыскание в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z470" w:id="445"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z470" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом деньги, остающиеся в распоряжении у должника, не должны быть меньше суммы, указанной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 7 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z471" w:id="446"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z471" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Требования кредиторов первой очереди, заявленные после истечения срока, предусмотренного частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 настоящего Закона, но до окончания расчетов со всеми кредиторами, включаются в реестр требований кредиторов в состав первой очереди и подлежат удовлетворению за счет имущественной массы должника. До включения в реестр таких требований погашение требований кредиторов приостанавливается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z472" w:id="447"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z472" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Оставшиеся после удовлетворения требований кредиторов суммы денег и имущество должника, которое предлагалось к продаже, но осталось нереализованным, а также не принято кредитором в счет удовлетворения требования или финансовым управляющим в счет погашения текущих расходов, возвращаются должнику.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 42 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 43. Заключительный отчет и заключение финансового управляющего</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z475" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. После завершения расчетов с кредиторами финансовый управляющий составляет:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:p>
-[...94 lines deleted...]
-      1. После завершения расчетов с кредиторами финансовый управляющий составляет:</w:t>
+    <w:bookmarkStart w:name="z476" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заключительный отчет по установленной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z476" w:id="449"/>
-[...15 lines deleted...]
-      1) заключительный отчет по установленной форме;</w:t>
+    <w:bookmarkStart w:name="z477" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заключение о наличии или отсутствии оснований для прекращения обязательств банкрота по установленной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z477" w:id="450"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z478" w:id="451"/>
+    <w:bookmarkStart w:name="z478" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Финансовый управляющий в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 37 настоящего Закона, направляет в суд заключительный отчет, заключение о наличии или отсутствии оснований для прекращения обязательств банкрота.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z479" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одновременно копии заключительного отчета и заключения направляются финансовым управляющим должнику, кредиторам и в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z479" w:id="452"/>
-[...15 lines deleted...]
-      Одновременно копии заключительного отчета и заключения направляются финансовым управляющим должнику, кредиторам и в уполномоченный орган.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 44. Рассмотрение судом заключительного отчета финансового управляющего</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z481" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Суд назначает судебное заседание не позднее десяти рабочих дней со дня поступления заключительного отчета финансового управляющего и заключения о наличии или отсутствии оснований для прекращения обязательств банкрота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Суд назначает судебное заседание не позднее десяти рабочих дней со дня поступления заключительного отчета финансового управляющего и заключения о наличии или отсутствии оснований для прекращения обязательств банкрота.</w:t>
+    <w:bookmarkStart w:name="z482" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный орган при рассмотрении в суде заключительного отчета финансового управляющего обязан заявить ходатайство о выплате уполномоченным органом вознаграждения финансовому управляющему за счет бюджетных средств в случае, если в ходе проведения процедуры судебного банкротства в совокупности установлены следующие обстоятельства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z482" w:id="454"/>
-[...15 lines deleted...]
-      2. Уполномоченный орган при рассмотрении в суде заключительного отчета финансового управляющего обязан заявить ходатайство о выплате уполномоченным органом вознаграждения финансовому управляющему за счет бюджетных средств в случае, если в ходе проведения процедуры судебного банкротства в совокупности установлены следующие обстоятельства:</w:t>
+    <w:bookmarkStart w:name="z483" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) должник относится к категории социально уязвимых слоев населения в соответствии с жилищным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z483" w:id="455"/>
-[...15 lines deleted...]
-      1) должник относится к категории социально уязвимых слоев населения в соответствии с жилищным законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z484" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствует имущество, на которое в соответствии с законодательством Республики Казахстан об исполнительном производстве и статусе судебных исполнителей может быть обращено взыскание.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z484" w:id="456"/>
-[...15 lines deleted...]
-      2) отсутствует имущество, на которое в соответствии с законодательством Республики Казахстан об исполнительном производстве и статусе судебных исполнителей может быть обращено взыскание.</w:t>
+    <w:bookmarkStart w:name="z619" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок выплаты уполномоченным органом вознаграждения финансовому управляющему определяется уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z619" w:id="457"/>
-[...15 lines deleted...]
-      Порядок выплаты уполномоченным органом вознаграждения финансовому управляющему определяется уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z485" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Суд утверждает заключительный отчет финансового управляющего и принимает решение о завершении процедуры судебного банкротства и прекращении обязательств банкрота, оставшихся неисполненными в ходе процедуры судебного банкротства, или об отказе в таком прекращении, не позднее одного месяца со дня поступления в суд указанных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z485" w:id="458"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z486" w:id="459"/>
+    <w:bookmarkStart w:name="z486" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случае наличия обстоятельств, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, суд принимает решение о завершении процедуры судебного банкротства и отказе в прекращении обязательств банкрота, оставшихся неисполненными в ходе процедуры судебного банкротства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z487" w:id="460"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z487" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В случае отсутствия обстоятельств, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, суд принимает решение о завершении процедуры судебного банкротства и прекращении обязательств банкрота, оставшихся неисполненными в ходе процедуры судебного банкротства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z488" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Решение о завершении процедуры судебного банкротства и отказе в прекращении обязательств банкрота, оставшихся неисполненными в ходе процедуры судебного банкротства, содержит указания о (об):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z488" w:id="461"/>
-[...15 lines deleted...]
-      6. Решение о завершении процедуры судебного банкротства и отказе в прекращении обязательств банкрота, оставшихся неисполненными в ходе процедуры судебного банкротства, содержит указания о (об):</w:t>
+    <w:bookmarkStart w:name="z489" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждении заключительного отчета финансового управляющего;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z489" w:id="462"/>
+    <w:bookmarkStart w:name="z490" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) завершении процедуры судебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z491" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращении полномочий финансового управляющего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z492" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отказе в прекращении обязательств банкрота, оставшихся неисполненными по итогам процедуры судебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z493" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сумме требований кредиторов, оставшихся неудовлетворенными на дату вынесения решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z494" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) запрете в течение пяти лет на выдачу банкроту займа (кроме получения микрокредитов ломбардов), а также отказе от принятия от него обеспечения в виде залога, гарантии и поручительства по договорам банковского займа и предоставления микрокредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z495" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выплате сумм, указанных в ходатайстве, предусмотренном пунктом 2 настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z496" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) поручении уполномоченному органу разместить на веб-портале "электронного правительства" объявление о завершении процедуры судебного банкротства и об отказе в прекращении обязательств должника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z596" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) снятии запрета на выезд банкрота за пределы Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z497" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Решение о завершении процедуры судебного банкротства и прекращении обязательств банкрота, оставшихся неисполненными в ходе процедуры судебного банкротства, содержит указания о (об):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z498" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утверждении заключительного отчета финансового управляющего;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z490" w:id="463"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z499" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) завершении процедуры судебного банкротства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z491" w:id="464"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z500" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прекращении полномочий финансового управляющего;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-[...178 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z500" w:id="474"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z501" w:id="475"/>
+    <w:bookmarkStart w:name="z501" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) прекращении обязательств банкрота, оставшихся неисполненными по итогам процедуры судебного банкротства, за исключением обязательств, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z502" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) запрете на совершение сделок по получению займов (кроме получения микрокредитов ломбардов), выдаче гарантий и поручительств в течение пяти лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z502" w:id="476"/>
-[...15 lines deleted...]
-      5) запрете на совершение сделок по получению займов (кроме получения микрокредитов ломбардов), выдаче гарантий и поручительств в течение пяти лет;</w:t>
+    <w:bookmarkStart w:name="z503" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выплате сумм, указанных в ходатайстве, предусмотренном пунктом 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z503" w:id="477"/>
-[...15 lines deleted...]
-      6) выплате сумм, указанных в ходатайстве, предусмотренном пунктом 2 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z597" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) снятии запрета на выезд банкрота за пределы Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z597" w:id="478"/>
-[...15 lines deleted...]
-      7) снятии запрета на выезд банкрота за пределы Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 44 с изменениями, внесенными Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 45. Обстоятельства, являющиеся основанием для отказа в прекращении обязательств банкрота</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z505" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязательства банкрота не прекращаются, если имеется одно или несколько следующих обстоятельств:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z506" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) должник предоставил ложную информацию и (или) скрыл информацию о своем финансовом положении, имуществе и обязательствах, в том числе при подаче заявления о применении процедур восстановления платежеспособности и судебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z507" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в ходе процедур восстановления платежеспособности и судебного банкротства должник скрыл имущество, его часть и (или) информацию о нем либо препятствовал получению финансовым управляющим, судом или уполномоченным органом сведений о своем финансовом положении, имуществе и обязательствах и (или) не выполнял законные требования финансового управляющего, и (или) иным образом препятствовал осуществлению им своих полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z508" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) должник увеличил размер задолженности или иным образом ухудшил свое финансовое положение, в том числе путем отчуждения имущества, принятия на себя новых обязательств, в ходе процедур восстановления платежеспособности и судебного банкротства в ущерб интересам кредиторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z509" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) должник в течение трех лет до возбуждения дела о банкротстве уменьшил активы в ущерб кредиторам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z510" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) должник оказал необоснованное предпочтение одному кредитору перед другими или совершил иные действия в ущерб кредиторам в ходе процедур восстановления платежеспособности и судебного банкротства, а также в течение трех лет до возбуждения дела о применении процедур восстановления платежеспособности и судебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z511" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) должник признан виновным в преднамеренном банкротстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z512" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные обстоятельства на усмотрение суда, позволяющие оценить действия (бездействие) должника по инициированию процедур восстановления платежеспособности и судебного банкротства или в ходе их проведения как способ ухода от ответственности перед кредиторами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46. Обязательства банкрота, не подлежащие прекращению после завершения процедур восстановления платежеспособности и судебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z514" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязательствами банкрота, не подлежащими прекращению после завершения процедур восстановления платежеспособности и судебного банкротства, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z515" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уплата алиментов лицам, имеющим право на их получение согласно законодательству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z516" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) возмещение вреда, причиненного жизни или здоровью человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z517" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования, возникающие в соответствии с Законом Республики Казахстан "О Национальном Банке Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z518" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) возмещение ущерба по уголовным правонарушениям, а также поступления в бюджет, взыскиваемые по решению суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z598" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вознаграждение финансового управляющего, проводившего процедуру восстановления платежеспособности и (или) судебного банкротства, в случае отсутствия его выплаты в полной мере или в его части.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 44 с изменениями, внесенными Законом РК от 19.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 46 с изменениями, внесенными Законом РК от 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 45. Обстоятельства, являющиеся основанием для отказа в прекращении обязательств банкрота</w:t>
-[...161 lines deleted...]
-    <w:bookmarkEnd w:id="486"/>
+        <w:t>Статья 47. Размещение на интернет-ресурсе уполномоченного органа и веб-портале "электронного правительства" списка граждан, в отношении которых применены, прекращены и завершены процедуры восстановления платежеспособности, внесудебного и судебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z520" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уполномоченный орган размещает на своем интернет-ресурсе и веб-портале "электронного правительства":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z521" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) список граждан, в отношении которых применена, прекращена и завершена процедура внесудебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z522" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) список граждан, в отношении которых вступили в законную силу соответствующие определения и решения судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z523" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин исключается из списка в случаях отмены решения суда о применении процедуры восстановлении платежеспособности или судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z524" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Список граждан, предусмотренный настоящей статьей, обновляется ежемесячно не позднее 20 числа месяца, следующего за истекшим месяцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 46. Обязательства банкрота, не подлежащие прекращению после завершения процедур восстановления платежеспособности и судебного банкротства</w:t>
-[...297 lines deleted...]
-      2. Список граждан, предусмотренный настоящей статьей, обновляется ежемесячно не позднее 20 числа месяца, следующего за истекшим месяцем.</w:t>
+        <w:t>Статья 48. Проведение мониторинга финансового состояния</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z526" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В период проведения процедур внесудебного и судебного банкротства уполномоченным органом проводится мониторинг финансового состояния должника в порядке и сроки, которые установлены уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:p>
-[...32 lines deleted...]
-      1. В период проведения процедур внесудебного и судебного банкротства уполномоченным органом проводится мониторинг финансового состояния должника в порядке и сроки, которые установлены уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z527" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в рамках мониторинга финансового состояния осуществляется проверка действий должника, совершенных в личных интересах с целью уклонения от исполнения обязательств перед кредиторами, результаты которой могут быть основанием для прекращения процедуры или для отказа в прекращении обязательств банкрота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z527" w:id="499"/>
-[...15 lines deleted...]
-      При этом в рамках мониторинга финансового состояния осуществляется проверка действий должника, совершенных в личных интересах с целью уклонения от исполнения обязательств перед кредиторами, результаты которой могут быть основанием для прекращения процедуры или для отказа в прекращении обязательств банкрота.</w:t>
+    <w:bookmarkStart w:name="z528" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мониторинг финансового состояния банкрота проводится уполномоченным органом в течение трех лет после признания должника банкротом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z528" w:id="500"/>
-[...15 lines deleted...]
-      2. Мониторинг финансового состояния банкрота проводится уполномоченным органом в течение трех лет после признания должника банкротом.</w:t>
+    <w:bookmarkStart w:name="z529" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторинг финансового состояния банкрота также вправе проводить кредиторы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z529" w:id="501"/>
-[...15 lines deleted...]
-      Мониторинг финансового состояния банкрота также вправе проводить кредиторы.</w:t>
+    <w:bookmarkStart w:name="z530" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в случае выявления факта приобретения банкротом имущества, подлежащего государственной регистрации, в том числе общего совместного имущества, направляет кредиторам результаты мониторинга финансового состояния банкрота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z530" w:id="502"/>
-[...15 lines deleted...]
-      Уполномоченный орган в случае выявления факта приобретения банкротом имущества, подлежащего государственной регистрации, в том числе общего совместного имущества, направляет кредиторам результаты мониторинга финансового состояния банкрота.</w:t>
+    <w:bookmarkStart w:name="z531" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиторы при получении информации от уполномоченного органа вправе обратиться в суд об отмене признания должника банкротом и возобновлении процедуры банкротства в соответствии с Гражданским процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z531" w:id="503"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z599" w:id="504"/>
+    <w:bookmarkStart w:name="z599" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мониторинг финансового состояния, указанный в настоящей статье, не проводится в отношении граждан Республики Казахстан, применивших процедуру внесудебного банкротства по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 48 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z532" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. МИРОВОЕ СОГЛАШЕНИЕ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...62 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. МИРОВОЕ СОГЛАШЕНИЕ</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 49. Условия заключения мирового соглашения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z534" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. На любой стадии проведения процедуры судебного банкротства должник и кредиторы вправе заключить мировое соглашение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z535" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Допускается участие в мировом соглашении третьих лиц, которые принимают на себя права и обязанности, предусмотренные мировым соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z536" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мировое соглашение утверждается судом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z537" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При утверждении мирового соглашения суд выносит определение об утверждении мирового соглашения, в котором указывается, что процедура судебного банкротства прекращается и решение о применении в отношении должника процедуры судебного банкротства не подлежит исполнению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z538" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мировое соглашение вступает в силу с даты вступления в силу определения суда о его утверждении и является обязательным для должника, кредиторов и третьих лиц, участвующих в мировом соглашении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z539" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Односторонний отказ от исполнения вступившего в силу мирового соглашения не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z540" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае вынесения судом определения об отказе от утверждения мирового соглашения мировое соглашение считается незаключенным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z541" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вынесение судом определения об отказе от утверждения мирового соглашения не препятствует заключению нового мирового соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z542" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мировое соглашение может быть расторгнуто по решению суда в случае неисполнения должником и (или) кредиторами, и (или) третьими лицами условий мирового соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z543" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Определение суда об утверждении мирового соглашения, равно как и определение суда об отказе от утверждения мирового соглашения, может быть обжаловано (опротестовано) в порядке, установленном гражданским процессуальным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z544" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Отмена определения суда об утверждении мирового соглашения является основанием для возобновления процедуры судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z545" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суд, принявший решение об отмене определения суда об утверждении мирового соглашения или расторжении мирового соглашения, обязан указать в судебном акте о возбуждении дела о применении (возобновлении) процедуры судебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z546" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае отмены определения суда об утверждении мирового соглашения или расторжения мирового соглашения и возбуждения производства по делу о применении процедуры судебного банкротства объем требований кредиторов, в отношении которых заключено мировое соглашение, определяется с учетом условий, установленных мировым соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 49. Условия заключения мирового соглашения</w:t>
-[...258 lines deleted...]
-      10. В случае отмены определения суда об утверждении мирового соглашения или расторжения мирового соглашения и возбуждения производства по делу о применении процедуры судебного банкротства объем требований кредиторов, в отношении которых заключено мировое соглашение, определяется с учетом условий, установленных мировым соглашением.</w:t>
+        <w:t>Статья 50. Cодержание мирового соглашения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z548" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мировое соглашение может быть заключено, в том числе на условиях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z549" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсрочки и (или) рассрочки исполнения обязательств должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z550" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уступки прав требования должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z551" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исполнения обязательств должника третьими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z552" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) перевода долга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z553" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) удовлетворения требований кредиторов иными способами, не противоречащими законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z554" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мировое соглашение должно содержать сведения о размерах, порядке и сроках исполнения обязательств должника и (или) прекращении его обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z555" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мировое соглашение подписывается должником и кредитором (кредиторами).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z556" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если в мировом соглашении участвуют третьи лица, мировое соглашение подписывается также этими лицами или их уполномоченными представителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z557" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мировое соглашение должно содержать положения о порядке и сроках исполнения обязательств должника перед всеми кредиторами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 50. Cодержание мирового соглашения</w:t>
-[...198 lines deleted...]
-      4. Мировое соглашение должно содержать положения о порядке и сроках исполнения обязательств должника перед всеми кредиторами.</w:t>
+        <w:t>Статья 51. Последствия утверждения мирового соглашения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z559" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утверждение мирового соглашения является основанием для прекращения процедуры судебного банкротства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Утверждение мирового соглашения является основанием для прекращения процедуры судебного банкротства.</w:t>
+    <w:bookmarkStart w:name="z560" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Полномочия финансового управляющего прекращаются с даты вступления в законную силу определения суда об утверждении мирового соглашения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z560" w:id="530"/>
-[...15 lines deleted...]
-      2. Полномочия финансового управляющего прекращаются с даты вступления в законную силу определения суда об утверждении мирового соглашения.</w:t>
+    <w:bookmarkStart w:name="z561" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. С даты вступления в законную силу определения суда об утверждении мирового соглашения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z561" w:id="531"/>
-[...15 lines deleted...]
-      3. С даты вступления в законную силу определения суда об утверждении мирового соглашения:</w:t>
+    <w:bookmarkStart w:name="z562" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) должник и (или) третьи лица приступают к погашению задолженности перед кредиторами в соответствии с условиями мирового соглашения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z562" w:id="532"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z563" w:id="533"/>
+    <w:bookmarkStart w:name="z563" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) прекращаются последствия, примененные к должнику в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z564" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z564" w:id="534"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 52. Ответственность за нарушение настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z566" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение настоящего Закона влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 52. Ответственность за нарушение настоящего Закона</w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>Статья 53. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z568" w:id="536"/>
+    <w:bookmarkStart w:name="z568" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14957,51 +15341,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15, которые вводятся в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkEnd w:id="535"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -15145,55 +15529,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15519,31 +15903,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>