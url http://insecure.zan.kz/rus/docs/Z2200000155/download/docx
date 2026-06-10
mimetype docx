--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1aff9e0" w14:textId="1aff9e0">
+    <w:p w14:paraId="313bb04" w14:textId="313bb04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2443,70 +2443,86 @@
         </w:rPr>
         <w:t>
       организации досудебного расследования в органах прокуратуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z99" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применения норм уголовно-процессуального законодательства Республики Казахстан, законодательства Республики Казахстан об оперативно-розыскной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственной правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2643,1109 +2659,1109 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       определения порядка приема на обучение в организацию образования органов прокуратуры; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) принимает другие нормативные правовые акты в соответствии с настоящим Конституционным законом, иными законами Республики Казахстан и актами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z107" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществляет иные полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z107" w:id="82"/>
-[...15 lines deleted...]
-      24) осуществляет иные полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Полномочия прокурора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокурор в соответствии со своей компетенцией вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Прокурор в соответствии со своей компетенцией вправе:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводить проверку соблюдения законности, анализ состояния законности, оценку актов, вступивших в силу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z110" w:id="84"/>
-[...15 lines deleted...]
-      1) проводить проверку соблюдения законности, анализ состояния законности, оценку актов, вступивших в силу;</w:t>
+    <w:bookmarkStart w:name="z433" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) проводить проверку законности источников приобретения (происхождения) актива, мониторинг и анализ информации для противодействия незаконному приобретению, выводу и возврата активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z433" w:id="85"/>
-[...15 lines deleted...]
-      1-1) проводить проверку законности источников приобретения (происхождения) актива, мониторинг и анализ информации для противодействия незаконному приобретению, выводу и возврата активов;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносить в порядке, определяемом настоящим Конституционным законом и иными законами Республики Казахстан, а также Генеральным Прокурором, акты прокуратуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z111" w:id="86"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) опротестовывать противоречащие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан и актам Президента Республики Казахстан правовые акты Правительства, иных государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений и их должностных лиц в пределах, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z113" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) опротестовывать противоречащие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан и актам Президента Республики Казахстан акты организаций независимо от форм собственности, если данные акты касаются лиц, которые в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять защиту своих прав, несовершеннолетних лиц, а также неограниченного круга лиц, в пределах, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z114" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) требовать незамедлительной отмены мер запретительного или ограничительного характера, приостановления полностью или частично действия незаконного акта при наличии оснований и в порядке, предусмотренном законом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z114" w:id="89"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) назначать экспертизы, требовать от уполномоченных органов производства проверок по находящимся в органах прокуратуры материалам, обращениям и обязывать сообщать об их результатах; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z116" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) привлекать специалистов иных органов и организаций к участию в проверке соблюдения законности и даче заключения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="92"/>
+    <w:bookmarkStart w:name="z117" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) в порядке, предусмотренном законодательством Республики Казахстан, привлекать к осуществлению проверки соблюдения законности сотрудников других правоохранительных органов для обеспечения безопасности и надзорной деятельности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z118" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вызывать и получать пояснения от должностных, физических лиц и представителей юридических лиц по вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, и рассматриваемого обращения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z118" w:id="93"/>
-[...15 lines deleted...]
-      9) вызывать и получать пояснения от должностных, физических лиц и представителей юридических лиц по вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, и рассматриваемого обращения;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) с соблюдением установленного законодательством Республики Казахстан порядка истребовать и получать по вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, а также рассмотрения обращения информацию, материалы и документы, а также гражданские, административные, уголовные дела, дела об административных правонарушениях, исполнительные производства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
-[...15 lines deleted...]
-      10) с соблюдением установленного законодательством Республики Казахстан порядка истребовать и получать по вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, а также рассмотрения обращения информацию, материалы и документы, а также гражданские, административные, уголовные дела, дела об административных правонарушениях, исполнительные производства;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в установленном законодательством Республики Казахстан порядке получать доступ к информации, сведениям и документам, уголовным, гражданским, административным делам, делам об административных правонарушениях, исполнительным производствам и иным материалам, а также к информационным системам и ресурсам правоохранительных и иных государственных органов и организаций с соблюдением требований по защите персональных данных и иной охраняемой законом тайны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
-[...15 lines deleted...]
-      11) в установленном законодательством Республики Казахстан порядке получать доступ к информации, сведениям и документам, уголовным, гражданским, административным делам, делам об административных правонарушениях, исполнительным производствам и иным материалам, а также к информационным системам и ресурсам правоохранительных и иных государственных органов и организаций с соблюдением требований по защите персональных данных и иной охраняемой законом тайны;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) с соблюдением установленных законодательством Республики Казахстан требований применять технические средства фиксации в ходе осуществления надзорной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
-[...15 lines deleted...]
-      12) с соблюдением установленных законодательством Республики Казахстан требований применять технические средства фиксации в ходе осуществления надзорной деятельности;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) давать указания по вопросам досудебного расследования, оперативно-розыскной деятельности и негласных следственных действий, обязательные для исполнения руководителями и сотрудниками органов, осуществляющих досудебное расследование, оперативно-розыскную деятельность, негласные следственные действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:bookmarkStart w:name="z123" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) проверять законность доставления, задержания лиц по подозрению в совершении уголовных правонарушений, лиц, совершивших административные правонарушения, а также порядок и условия содержания лиц, находящихся под стражей либо иным ограничением свободы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) проверять законность актов, отменять незаконные решения администрации учреждений уголовно-исполнительной системы, влияющие на правовое положение лиц, содержащихся под стражей, отбывающих наказание в местах лишения свободы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z124" w:id="99"/>
-[...15 lines deleted...]
-      15) проверять законность актов, отменять незаконные решения администрации учреждений уголовно-исполнительной системы, влияющие на правовое положение лиц, содержащихся под стражей, отбывающих наказание в местах лишения свободы;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) рассматривать акты органов уголовно-исполнительной системы о переводе осужденных в другое учреждение в соответствии с уголовно-исполнительным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z125" w:id="100"/>
-[...15 lines deleted...]
-      16) рассматривать акты органов уголовно-исполнительной системы о переводе осужденных в другое учреждение в соответствии с уголовно-исполнительным законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) рассматривать ходатайства органов расследования об избрании меры пресечения в отношении подозреваемых лиц в соответствии с уголовно-процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z126" w:id="101"/>
-[...15 lines deleted...]
-      17) рассматривать ходатайства органов расследования об избрании меры пресечения в отношении подозреваемых лиц в соответствии с уголовно-процессуальным законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) приносить ходатайство в вышестоящий суд о пересмотре судебного акта, не вступившего в законную силу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z127" w:id="102"/>
-[...15 lines deleted...]
-      18) приносить ходатайство в вышестоящий суд о пересмотре судебного акта, не вступившего в законную силу;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) обращаться с ходатайством о принесении протеста на судебные акты, вступившие в законную силу, к вышестоящему прокурору в случаях, когда опротестование выходит за пределы его компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
-[...15 lines deleted...]
-      19) обращаться с ходатайством о принесении протеста на судебные акты, вступившие в законную силу, к вышестоящему прокурору в случаях, когда опротестование выходит за пределы его компетенции;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) при осуществлении надзора инициировать проведение оперативно-розыскных мероприятий органами, осуществляющими оперативно-розыскную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
-[...15 lines deleted...]
-      20) при осуществлении надзора инициировать проведение оперативно-розыскных мероприятий органами, осуществляющими оперативно-розыскную деятельность;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) при осуществлении надзора запрашивать и получать дела негласных следственных действий, оперативного учета, материалы, документы, ведомственные нормативные правовые акты, другие необходимые сведения, за исключением сведений о личности конфиденциальных помощников и штатных негласных сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z130" w:id="105"/>
-[...15 lines deleted...]
-      21) при осуществлении надзора запрашивать и получать дела негласных следственных действий, оперативного учета, материалы, документы, ведомственные нормативные правовые акты, другие необходимые сведения, за исключением сведений о личности конфиденциальных помощников и штатных негласных сотрудников;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) в случаях, установленных законами Республики Казахстан, санкционировать проведение оперативно-розыскных и контрразведывательных мероприятий, проводить проверки законности осуществления специальных оперативно-розыскных мероприятий, в том числе на сети связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
-[...15 lines deleted...]
-      22) в случаях, установленных законами Республики Казахстан, санкционировать проведение оперативно-розыскных и контрразведывательных мероприятий, проводить проверки законности осуществления специальных оперативно-розыскных мероприятий, в том числе на сети связи;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) при осуществлении надзора привлекать специалистов органов прокуратуры и иных специалистов с использованием специальных технических средств в целях выявления и пресечения нарушений законности в ходе осуществления оперативно-розыскной деятельности в соответствии с законодательством Республики Казахстан об оперативно-розыскной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
-[...15 lines deleted...]
-      23) при осуществлении надзора привлекать специалистов органов прокуратуры и иных специалистов с использованием специальных технических средств в целях выявления и пресечения нарушений законности в ходе осуществления оперативно-розыскной деятельности в соответствии с законодательством Республики Казахстан об оперативно-розыскной деятельности;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) требовать от руководителей органов, осуществляющих оперативно-розыскную деятельность, проведения проверок в подчиненных им органах в целях устранения нарушений законности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
-[...15 lines deleted...]
-      24) требовать от руководителей органов, осуществляющих оперативно-розыскную деятельность, проведения проверок в подчиненных им органах в целях устранения нарушений законности;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) возбуждать и прекращать производство по делу об административном правонарушении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z134" w:id="109"/>
-[...15 lines deleted...]
-      25) возбуждать и прекращать производство по делу об административном правонарушении;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) проверять законность выписки и приведения в исполнение исполнительных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z135" w:id="110"/>
-[...15 lines deleted...]
-      26) проверять законность выписки и приведения в исполнение исполнительных документов;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) координировать и осуществлять деятельность по международно-правовому сотрудничеству в целях возврата активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z136" w:id="111"/>
-[...15 lines deleted...]
-      27) координировать и осуществлять деятельность по международно-правовому сотрудничеству в целях возврата активов;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) исполнять международные договоры о выдаче лиц, оказании взаимной правовой помощи по уголовным делам, по делам о возврате активов, передаче осужденных либо лиц, страдающих психическими расстройствами (заболеваниями), а также связанные с ними правовые акты, согласовывать проекты международных договоров в уголовно-правовой сфере, относящихся к компетенции органов прокуратуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z137" w:id="112"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) представлять интересы государства в компетентных органах иностранных государств и международных организациях по вопросам уголовного преследования, возврата активов, иностранных и международных судах (арбитражах) по вопросам, относящимся к компетенции прокуратуры; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z139" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) осуществлять иные права, предусмотренные настоящим Конституционным законом и иными законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z139" w:id="114"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="115"/>
+    <w:bookmarkStart w:name="z140" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Прокурор обязан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z141" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z141" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) соблюдать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защищать права и свободы человека и гражданина, охраняемые законом интересы юридических лиц, общества и государства с принятием мер по устранению нарушений законности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z142" w:id="117"/>
-[...15 lines deleted...]
-      2) защищать права и свободы человека и гражданина, охраняемые законом интересы юридических лиц, общества и государства с принятием мер по устранению нарушений законности;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не допускать действий (бездействия) и принятия актов прокуратуры, создающих необоснованные препятствия для реализации прав и свобод человека и гражданина, законных интересов юридических лиц, общества и государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z143" w:id="118"/>
-[...15 lines deleted...]
-      3) не допускать действий (бездействия) и принятия актов прокуратуры, создающих необоснованные препятствия для реализации прав и свобод человека и гражданина, законных интересов юридических лиц, общества и государства;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивать сохранность документов, сведений и иной информации, полученных в ходе осуществления своей деятельности, с соблюдением требований законодательства Республики Казахстан о государственных секретах и иной охраняемой законом тайне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z144" w:id="119"/>
-[...15 lines deleted...]
-      4) обеспечивать сохранность документов, сведений и иной информации, полученных в ходе осуществления своей деятельности, с соблюдением требований законодательства Республики Казахстан о государственных секретах и иной охраняемой законом тайне;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случаях и порядке, которые предусмотрены уголовно-процессуальным законодательством Республики Казахстан, осуществлять досудебное расследование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z145" w:id="120"/>
-[...15 lines deleted...]
-      5) в случаях и порядке, которые предусмотрены уголовно-процессуальным законодательством Республики Казахстан, осуществлять досудебное расследование;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рассматривать ходатайства о несогласии с судебными актами, вступившими в законную силу, в порядке, предусмотренном процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z146" w:id="121"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="122"/>
+    <w:bookmarkStart w:name="z147" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) проверять соблюдение законности при приеме и регистрации заявлений и сообщений об уголовных правонарушениях; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z148" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) прекращать незаконные оперативно-розыскные мероприятия и негласные следственные действия;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z148" w:id="123"/>
-[...15 lines deleted...]
-      8) прекращать незаконные оперативно-розыскные мероприятия и негласные следственные действия;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) незамедлительно освобождать лиц, незаконно задержанных и находящихся в помещениях правоохранительных и специальных государственных органов и иных местах, ограничивающих их личную свободу, гауптвахтах, учреждениях, исполняющих меры принудительного характера, специальных учреждениях и учреждениях уголовно-исполнительной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z149" w:id="124"/>
-[...15 lines deleted...]
-      9) незамедлительно освобождать лиц, незаконно задержанных и находящихся в помещениях правоохранительных и специальных государственных органов и иных местах, ограничивающих их личную свободу, гауптвахтах, учреждениях, исполняющих меры принудительного характера, специальных учреждениях и учреждениях уголовно-исполнительной системы;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) отменять незаконные постановления и решения лиц, осуществляющих досудебное расследование, оперативно-розыскную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z150" w:id="125"/>
-[...15 lines deleted...]
-      10) отменять незаконные постановления и решения лиц, осуществляющих досудебное расследование, оперативно-розыскную деятельность;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) выполнять иные обязанности, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z151" w:id="126"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3839,6361 +3855,6361 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 11 – в редакции Конституционного закона РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ведомство органов прокуратуры в области государственной правовой статистики и специальных учетов в пределах компетенции Генеральной прокуратуры осуществляет:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование государственной правовой статистики и ведение специальных учетов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z154" w:id="128"/>
-[...15 lines deleted...]
-      1) формирование государственной правовой статистики и ведение специальных учетов;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) надзор за целостностью, объективностью, достоверностью, достаточностью сведений государственной правовой статистики и специальных учетов, представляемых субъектами правовой статистики и специальных учетов, а также определение методики сбора, регистрации, обработки, накопления, свода и хранения информации в данной сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z155" w:id="129"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="130"/>
+    <w:bookmarkStart w:name="z156" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) внедрение информационно-коммуникационных технологий в процессы расследования уголовных дел, производства по делам об административных правонарушениях, регистрации и учета форм государственного контроля и надзора, предусмотренных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z158" w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z158" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) иные функции и полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z159" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Структуру ведомства органов прокуратуры в области государственной правовой статистики и специальных учетов, его территориальных и приравненных к ним органов утверждает Генеральный Прокурор.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z159" w:id="132"/>
-[...15 lines deleted...]
-      2. Структуру ведомства органов прокуратуры в области государственной правовой статистики и специальных учетов, его территориальных и приравненных к ним органов утверждает Генеральный Прокурор.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правовая основа и принципы осуществления государственной правовой статистики, ведения специальных учетов и надзора в данной сфере определяются настоящим Конституционным законом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z160" w:id="133"/>
-[...15 lines deleted...]
-      3. Правовая основа и принципы осуществления государственной правовой статистики, ведения специальных учетов и надзора в данной сфере определяются настоящим Конституционным законом и иным законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11-1. Ведомство органов прокуратуры по возврату активов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z426" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ведомство органов прокуратуры по возврату активов от имени и в интересах государства осуществляет деятельность по возврату активов, включая международно-правовое сотрудничество, в соответствии с настоящим Конституционным законом и законодательством Республики Казахстан о возврате государству незаконно приобретенных активов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z427" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проверка законности источников приобретения (происхождения) актива, проводимая ведомством органов прокуратуры по возврату активов, осуществляется по решению его руководителя в соответствии с Законом Республики Казахстан "О возврате государству незаконно приобретенных активов".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z428" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Структуру ведомства по возврату активов утверждает Генеральный Прокурор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z429" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Правовая основа и принципы осуществления деятельности по возврату активов определяются настоящим Конституционным законом и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 11-1 в соответствии с Конституционным законом РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 11-1. Ведомство органов прокуратуры по возврату активов</w:t>
-[...78 lines deleted...]
-      4. Правовая основа и принципы осуществления деятельности по возврату активов определяются настоящим Конституционным законом и иным законодательством Республики Казахстан.</w:t>
+        <w:t>Статья 12. Академия правоохранительных органов при Генеральной прокуратуре</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академия правоохранительных органов при Генеральной прокуратуре является организацией образования органов прокуратуры и осуществляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:p>
-[...80 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организацию и проведение первоначальной профессиональной подготовки для лиц, впервые поступающих на службу в правоохранительные органы Республики Казахстан, за исключением сотрудников органов внутренних дел и гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z164" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) профессиональную подготовку, переподготовку, повышение квалификации и профессионального уровня сотрудников правоохранительных органов, в том числе состоящих в Президентском резерве руководства правоохранительных органов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z165" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) координацию и проведение межведомственных научных исследований в сфере правоохранительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реализацию программ послевузовского образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z167" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) взаимодействие с иностранными и международными организациями по вопросам переподготовки и повышения квалификации сотрудников правоохранительных органов, проведения научных исследований и обмена опытом в сфере правоохранительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z168" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные виды деятельности, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12. Академия правоохранительных органов при Генеральной прокуратуре</w:t>
-[...155 lines deleted...]
-        </w:rPr>
         <w:t>Статья 13. Органы военной прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="145"/>
+    <w:bookmarkStart w:name="z170" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Органы военной прокуратуры с соблюдением пределов и форм надзора, предусмотренных настоящим Конституционным законом, осуществляют надзор за законностью в деятельности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z171" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Вооруженных Сил Республики Казахстан, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z171" w:id="146"/>
-[...15 lines deleted...]
-      1) Вооруженных Сил Республики Казахстан, других войск и воинских формирований;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иных государственных органов, учреждений и организаций в сфере обороны и военной безопасности государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z172" w:id="147"/>
-[...15 lines deleted...]
-      2) иных государственных органов, учреждений и организаций в сфере обороны и военной безопасности государства.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Иная компетенция органов военной прокуратуры определяется настоящим Конституционным законом, законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z173" w:id="148"/>
-[...15 lines deleted...]
-      2. Иная компетенция органов военной прокуратуры определяется настоящим Конституционным законом, законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Органы транспортной прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Органы транспортной прокуратуры с соблюдением пределов и форм надзора, предусмотренных настоящим Конституционным законом, осуществляют надзор за законностью в деятельности государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, их должностных лиц, иных организаций в сфере транспорта, а также в отношении объектов транспорта и транспортной инфраструктуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z176" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Иная компетенция органов транспортной прокуратуры определяется настоящим Конституционным законом, законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 14. Органы транспортной прокуратуры</w:t>
-[...38 lines deleted...]
-      2. Иная компетенция органов транспортной прокуратуры определяется настоящим Конституционным законом, законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+        <w:t>Статья 15. Областные и приравненные к ним прокуроры и прокуратуры (городов республиканского значения и столицы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокуратуры областей и приравненные к ним прокуратуры (городов республиканского значения и столицы) возглавляются соответствующими прокурорами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z179" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Прокуроры областей и приравненные к ним прокуроры (городов республиканского значения и столицы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z180" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководят деятельностью областных и приравненных к ним прокуратур (городов республиканского значения и столицы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z181" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) издают приказы, распоряжения, обязательные для всех подчиненных прокуроров и иных работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z182" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) образуют коллегию прокуратуры, определяют регламент ее работы и статус членов коллегии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z183" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) возглавляют соответствующие координационные советы по обеспечению законности, правопорядка и борьбы с преступностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z184" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляют иные полномочия, предусмотренные настоящим Конституционным законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 15. Областные и приравненные к ним прокуроры и прокуратуры (городов республиканского значения и столицы)</w:t>
-[...138 lines deleted...]
-      5) осуществляют иные полномочия, предусмотренные настоящим Конституционным законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+        <w:t>Статья 16. Районные и иные приравненные к ним (городские, межрайонные, а также специализированные) прокуроры и прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры возглавляются соответствующими прокурорами, назначаемыми Генеральным Прокурором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z187" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуроры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z188" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководят деятельностью районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуратур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z189" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) издают распоряжения, обязательные для всех подчиненных прокуроров и иных работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z190" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляют иные полномочия, предусмотренные настоящим Конституционным законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z191" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...100 lines deleted...]
-      3) осуществляют иные полномочия, предусмотренные настоящим Конституционным законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ПРЕДЕЛЫ И ФОРМЫ ВЫСШЕГО НАДЗОРА. ПРЕДСТАВИТЕЛЬСТВО ИНТЕРЕСОВ ГОСУДАРСТВА В СУДЕ. УГОЛОВНОЕ ПРЕСЛЕДОВАНИЕ. РАССМОТРЕНИЕ ОБРАЩЕНИЙ. ПРАВОВЫЕ ГАРАНТИИ ДЕЯТЕЛЬНОСТИ ПРОКУРОРА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z191" w:id="163"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Пределы и формы высшего надзора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="164"/>
+    <w:bookmarkStart w:name="z193" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Высший надзор от имени Республики Казахстан осуществляется посредством проведения проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z194" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок назначения и проведения проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, определяется настоящим Конституционным законом, законами Республики Казахстан и актами Генерального Прокурора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z194" w:id="165"/>
-[...15 lines deleted...]
-      2. Порядок назначения и проведения проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, определяется настоящим Конституционным законом, законами Республики Казахстан и актами Генерального Прокурора.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Высший надзор в сферах контрразведывательной деятельности, обеспечения безопасности охраняемых лиц и объектов осуществляется с учетом особенностей законодательства Республики Казахстан о контрразведывательной деятельности и законодательства Республики Казахстан по вопросам обеспечения безопасности охраняемых лиц и объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z195" w:id="166"/>
-[...15 lines deleted...]
-      3. Высший надзор в сферах контрразведывательной деятельности, обеспечения безопасности охраняемых лиц и объектов осуществляется с учетом особенностей законодательства Республики Казахстан о контрразведывательной деятельности и законодательства Республики Казахстан по вопросам обеспечения безопасности охраняемых лиц и объектов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Проверка соблюдения законности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Проверка соблюдения законности назначается по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Проверка соблюдения законности назначается по:</w:t>
+    <w:bookmarkStart w:name="z198" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поручению Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z198" w:id="168"/>
-[...15 lines deleted...]
-      1) поручению Президента Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поручению Генерального Прокурора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z199" w:id="169"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="170"/>
+    <w:bookmarkStart w:name="z200" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z201" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Решения заместителей Генерального Прокурора, руководителей органов военной и транспортной прокуратур, прокуроров областей и приравненных к ним прокуроров (городов республиканского значения и столицы), районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуроров о назначении и проведении проверки соблюдения законности принимаются для защиты прав, свобод и законных интересов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z201" w:id="171"/>
-[...15 lines deleted...]
-      2. Решения заместителей Генерального Прокурора, руководителей органов военной и транспортной прокуратур, прокуроров областей и приравненных к ним прокуроров (городов республиканского значения и столицы), районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуроров о назначении и проведении проверки соблюдения законности принимаются для защиты прав, свобод и законных интересов:</w:t>
+    <w:bookmarkStart w:name="z202" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лиц, которые в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять их защиту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z202" w:id="172"/>
-[...15 lines deleted...]
-      1) лиц, которые в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять их защиту;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несовершеннолетних лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z203" w:id="173"/>
-[...15 lines deleted...]
-      2) несовершеннолетних лиц;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) неограниченного круга лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z204" w:id="174"/>
-[...15 lines deleted...]
-      3) неограниченного круга лиц;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лиц, общества и государства, если это необходимо для предотвращения необратимых последствий для жизни, здоровья людей либо безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z205" w:id="175"/>
-[...15 lines deleted...]
-      4) лиц, общества и государства, если это необходимо для предотвращения необратимых последствий для жизни, здоровья людей либо безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) субъектов частного предпринимательства по фактам вмешательства в их деятельность со стороны государственных, местных представительных и исполнительных органов, органов местного самоуправления, их должностных лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z206" w:id="176"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="177"/>
+    <w:bookmarkStart w:name="z207" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверка соблюдения законности в отношении субъектов частного предпринимательства проводится по поручению Президента Республики Казахстан, Генерального Прокурора либо по согласованию с ними. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z208" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Проверка соблюдения законности, проводимая ведомством органов прокуратуры в области государственной правовой статистики и специальных учетов, осуществляется по решению руководителей ведомства и его территориальных и приравненных к ним органов в пределах, установленных настоящим Конституционным законом и иными законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z208" w:id="178"/>
-[...15 lines deleted...]
-      3. Проверка соблюдения законности, проводимая ведомством органов прокуратуры в области государственной правовой статистики и специальных учетов, осуществляется по решению руководителей ведомства и его территориальных и приравненных к ним органов в пределах, установленных настоящим Конституционным законом и иными законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. О проведении проверки соблюдения законности выносится постановление, которое регистрируется в государственном органе по правовой статистике и специальным учетам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z209" w:id="179"/>
-[...15 lines deleted...]
-      4. О проведении проверки соблюдения законности выносится постановление, которое регистрируется в государственном органе по правовой статистике и специальным учетам.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка соблюдения законности проводится в течение не более тридцати рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z210" w:id="180"/>
-[...15 lines deleted...]
-      Проверка соблюдения законности проводится в течение не более тридцати рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости истребования дополнительных материалов, а также в связи со значительным объемом проверки соблюдения законности срок ее проведения в исключительных случаях может быть продлен не более чем на тридцать рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z211" w:id="181"/>
-[...15 lines deleted...]
-      При необходимости истребования дополнительных материалов, а также в связи со значительным объемом проверки соблюдения законности срок ее проведения в исключительных случаях может быть продлен не более чем на тридцать рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка соблюдения законности может быть приостановлена в случаях назначения экспертизы, а также при необходимости получения сведений и документов от иностранных государств – до их получения, а также в иных случаях, препятствующих проведению проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z212" w:id="182"/>
-[...15 lines deleted...]
-      Проверка соблюдения законности может быть приостановлена в случаях назначения экспертизы, а также при необходимости получения сведений и документов от иностранных государств – до их получения, а также в иных случаях, препятствующих проведению проверки.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исчисление срока проведения приостановленной проверки соблюдения законности продолжается со дня ее возобновления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z213" w:id="183"/>
-[...15 lines deleted...]
-      Исчисление срока проведения приостановленной проверки соблюдения законности продолжается со дня ее возобновления.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок регистрации постановлений о назначении проверки соблюдения законности и сроки ее проведения не распространяются на проверки, проводимые в рамках уголовно-процессуального законодательства Республики Казахстан, уголовно-исполнительного законодательства Республики Казахстан, законодательства Республики Казахстан об исполнительном производстве и статусе судебных исполнителей, законодательства Республики Казахстан об административных правонарушениях, законодательства Республики Казахстан в сферах оперативно-розыскной и контрразведывательной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z214" w:id="184"/>
-[...15 lines deleted...]
-      Порядок регистрации постановлений о назначении проверки соблюдения законности и сроки ее проведения не распространяются на проверки, проводимые в рамках уголовно-процессуального законодательства Республики Казахстан, уголовно-исполнительного законодательства Республики Казахстан, законодательства Республики Казахстан об исполнительном производстве и статусе судебных исполнителей, законодательства Республики Казахстан об административных правонарушениях, законодательства Республики Казахстан в сферах оперативно-розыскной и контрразведывательной деятельности.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При осуществлении проверки соблюдения законности прокурор не вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z215" w:id="185"/>
-[...15 lines deleted...]
-      5. При осуществлении проверки соблюдения законности прокурор не вправе:</w:t>
+    <w:bookmarkStart w:name="z216" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать предоставления документов, информации, если они не относятся к предмету проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z216" w:id="186"/>
-[...15 lines deleted...]
-      1) требовать предоставления документов, информации, если они не относятся к предмету проверки соблюдения законности;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) превышать установленные сроки проведения проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z217" w:id="187"/>
-[...15 lines deleted...]
-      2) превышать установленные сроки проведения проверки соблюдения законности;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) препятствовать нормальному функционированию проверяемого субъекта, за исключением случаев, создающих угрозу законности и общественному порядку, социально-экономической стабильности в регионе, конституционному строю и национальной безопасности Республики Казахстан, а также угрожающих возникновением необратимых последствий для жизни и здоровья людей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z218" w:id="188"/>
-[...15 lines deleted...]
-      3) препятствовать нормальному функционированию проверяемого субъекта, за исключением случаев, создающих угрозу законности и общественному порядку, социально-экономической стабильности в регионе, конституционному строю и национальной безопасности Республики Казахстан, а также угрожающих возникновением необратимых последствий для жизни и здоровья людей.</w:t>
+    <w:bookmarkStart w:name="z434" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Положения настоящей статьи не распространяются на проверки законности источников приобретения (происхождения) актива, проводимые ведомством органов прокуратуры по возврату активов, в соответствии с законодательством Республики Казахстан о возврате государству незаконно приобретенных активов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z434" w:id="189"/>
-[...15 lines deleted...]
-      6. Положения настоящей статьи не распространяются на проверки законности источников приобретения (происхождения) актива, проводимые ведомством органов прокуратуры по возврату активов, в соответствии с законодательством Республики Казахстан о возврате государству незаконно приобретенных активов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Права и обязанности проверяемых субъектов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Проверяемые субъекты либо их уполномоченные представители при осуществлении прокурорами проверки соблюдения законности вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...114 lines deleted...]
-      1. Проверяемые субъекты либо их уполномоченные представители при осуществлении прокурорами проверки соблюдения законности вправе:</w:t>
+    <w:bookmarkStart w:name="z221" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не допускать лиц, прибывших для проведения проверки соблюдения законности, на объект в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z221" w:id="191"/>
-[...15 lines deleted...]
-      1) не допускать лиц, прибывших для проведения проверки соблюдения законности, на объект в случаях:</w:t>
+    <w:bookmarkStart w:name="z222" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непредставления проверяемому субъекту постановления о назначении проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z222" w:id="192"/>
-[...15 lines deleted...]
-      непредставления проверяемому субъекту постановления о назначении проверки соблюдения законности;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения проверки соблюдения законности без регистрации в государственном органе по правовой статистике и специальным учетам, когда такая регистрация обязательна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z223" w:id="193"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="194"/>
+    <w:bookmarkStart w:name="z224" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       истечения сроков, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Конституционного закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z225" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения проверки соблюдения законности лицами, не указанными в постановлении о назначении проверки соблюдения законности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z225" w:id="195"/>
-[...15 lines deleted...]
-      проведения проверки соблюдения законности лицами, не указанными в постановлении о назначении проверки соблюдения законности;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствия документа, подтверждающего разрешение о допуске к государственным секретам, когда это предусмотрено законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z226" w:id="196"/>
-[...15 lines deleted...]
-      отсутствия документа, подтверждающего разрешение о допуске к государственным секретам, когда это предусмотрено законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не представлять сведения и документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z227" w:id="197"/>
-[...15 lines deleted...]
-      2) не представлять сведения и документы:</w:t>
+    <w:bookmarkStart w:name="z228" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не относящиеся к предмету проводимой проверки соблюдения законности или периоду, указанному в постановлении о назначении проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z228" w:id="198"/>
-[...15 lines deleted...]
-      не относящиеся к предмету проводимой проверки соблюдения законности или периоду, указанному в постановлении о назначении проверки соблюдения законности;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содержащие государственные секреты или иную охраняемую законом тайну при отсутствии соответствующего допуска или документа, дающего право на ознакомление с такими сведениями и документами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z229" w:id="199"/>
-[...15 lines deleted...]
-      содержащие государственные секреты или иную охраняемую законом тайну при отсутствии соответствующего допуска или документа, дающего право на ознакомление с такими сведениями и документами;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обжаловать постановление о назначении проверки соблюдения законности, а также действия (бездействие) должностных лиц органов прокуратуры в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z230" w:id="200"/>
-[...15 lines deleted...]
-      3) обжаловать постановление о назначении проверки соблюдения законности, а также действия (бездействие) должностных лиц органов прокуратуры в порядке, установленном законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проверяемые субъекты либо их уполномоченные представители при проведении прокурорами проверки соблюдения законности обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z231" w:id="201"/>
-[...15 lines deleted...]
-      2. Проверяемые субъекты либо их уполномоченные представители при проведении прокурорами проверки соблюдения законности обязаны:</w:t>
+    <w:bookmarkStart w:name="z232" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить беспрепятственный доступ должностных лиц органов прокуратуры на территорию и в помещения проверяемого субъекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z232" w:id="202"/>
-[...15 lines deleted...]
-      1) обеспечить беспрепятственный доступ должностных лиц органов прокуратуры на территорию и в помещения проверяемого субъекта.</w:t>
+    <w:bookmarkStart w:name="z233" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доступ должностных лиц органов прокуратуры на территорию и в помещения режимных объектов обеспечивается с учетом требований о пропускном и внутриобъектном режимах, установленных в проверяемой организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z233" w:id="203"/>
-[...15 lines deleted...]
-      Доступ должностных лиц органов прокуратуры на территорию и в помещения режимных объектов обеспечивается с учетом требований о пропускном и внутриобъектном режимах, установленных в проверяемой организации;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с соблюдением требований по охране государственных секретов или иной охраняемой законом тайны представлять должностным лицам органов прокуратуры документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к справке о результатах проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z234" w:id="204"/>
-[...15 lines deleted...]
-      2) с соблюдением требований по охране государственных секретов или иной охраняемой законом тайны представлять должностным лицам органов прокуратуры документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к справке о результатах проверки соблюдения законности;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ознакомиться и получить под роспись постановление о назначении проверки соблюдения законности и справку о ее результатах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z235" w:id="205"/>
-[...15 lines deleted...]
-      3) ознакомиться и получить под роспись постановление о назначении проверки соблюдения законности и справку о ее результатах;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в соответствии с требованиями о безопасности и охране труда обеспечить необходимые условия для лиц, осуществляющих проверку соблюдения законности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z236" w:id="206"/>
-[...15 lines deleted...]
-      4) в соответствии с требованиями о безопасности и охране труда обеспечить необходимые условия для лиц, осуществляющих проверку соблюдения законности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Анализ состояния законности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализ состояния законности проводится без посещения прокурорами субъектов (объектов) путем изучения статистических данных, сведений государственных и международных организаций, средств массовой информации, материалов гражданских и уголовных дел, дел об административных правонарушениях, а также иных источников информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z239" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты анализа состояния законности оформляются в виде справки. По результатам анализа состояния законности принимаются меры прокурорского надзора либо реагирования в соответствии с настоящим Конституционным законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z240" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокурор вправе истребовать от государственных, местных представительных и исполнительных органов, органов местного самоуправления и иных организаций независимо от форм собственности информацию, документы и иные материалы, связанные с проведением анализа состояния законности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 20. Анализ состояния законности</w:t>
-[...63 lines deleted...]
-      Прокурор вправе истребовать от государственных, местных представительных и исполнительных органов, органов местного самоуправления и иных организаций независимо от форм собственности информацию, документы и иные материалы, связанные с проведением анализа состояния законности.</w:t>
+        <w:t>Статья 21. Оценка актов, вступивших в силу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокуратура проводит оценку актов, вступивших в силу, путем изучения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z243" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) актов и решений Правительства Республики Казахстан, иных государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, субъектов квазигосударственного сектора, их должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z244" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) актов и решений иных организаций независимо от форм собственности, если данные акты и решения касаются лиц, которые в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять защиту своих прав, несовершеннолетних лиц, а также неограниченного круга лиц либо носят публичный характер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z245" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) приговоров, решений, постановлений и иных актов суда (судьи), а также уголовных, гражданских, административных дел и дел об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z246" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оценка судебных актов, вступивших в законную силу, осуществляется в порядке, предусмотренном уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан об административном судопроизводстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 21. Оценка актов, вступивших в силу</w:t>
-[...98 lines deleted...]
-      2. Оценка судебных актов, вступивших в законную силу, осуществляется в порядке, предусмотренном уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан об административном судопроизводстве.</w:t>
+        <w:t>Статья 22. Представительство интересов государства в суде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Органы прокуратуры представляют интересы государства в суде на основании и в порядке, которые предусмотрены уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан об административном судопроизводстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="215"/>
+    <w:bookmarkStart w:name="z249" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Органы прокуратуры вправе обратиться в суд с иском (заявлением), если этого требует защита прав человека и гражданина, которые самостоятельно не могут осуществлять их защиту, а также для защиты охраняемых законами Республики Казахстан интересов общества или государства. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z250" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основания и порядок принесения ходатайства о пересмотре судебных актов, не вступивших в законную силу, определяются уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан об административном судопроизводстве.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z250" w:id="216"/>
-[...15 lines deleted...]
-      3. Основания и порядок принесения ходатайства о пересмотре судебных актов, не вступивших в законную силу, определяются уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан об административном судопроизводстве.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Уголовное преследование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокуратура от имени государства осуществляет уголовное преследование в соответствии с уголовным, уголовно-процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 23. Уголовное преследование</w:t>
-[...18 lines deleted...]
-      Прокуратура от имени государства осуществляет уголовное преследование в соответствии с уголовным, уголовно-процессуальным законодательством Республики Казахстан.</w:t>
+        <w:t>Статья 24. Рассмотрение обращений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Органы прокуратуры рассматривают обращения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Органы прокуратуры рассматривают обращения:</w:t>
+    <w:bookmarkStart w:name="z255" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для защиты и восстановления прав и законных интересов человека и гражданина, если они в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять защиту своих прав, несовершеннолетних лиц, а также неограниченного круга лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z255" w:id="219"/>
-[...15 lines deleted...]
-      1) для защиты и восстановления прав и законных интересов человека и гражданина, если они в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять защиту своих прав, несовершеннолетних лиц, а также неограниченного круга лиц;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для защиты и восстановления прав и законных интересов человека и гражданина, общества или государства, если защита этих интересов должным образом не обеспечивается уполномоченным органом, к компетенции которого отнесены соответствующие полномочия, либо в случаях отсутствия такого органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z256" w:id="220"/>
-[...15 lines deleted...]
-      2) для защиты и восстановления прав и законных интересов человека и гражданина, общества или государства, если защита этих интересов должным образом не обеспечивается уполномоченным органом, к компетенции которого отнесены соответствующие полномочия, либо в случаях отсутствия такого органа;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для защиты и восстановления прав и законных интересов субъектов частного предпринимательства по фактам вмешательства в их деятельность со стороны государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, их должностных лиц, иных организаций независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z257" w:id="221"/>
-[...15 lines deleted...]
-      3) для защиты и восстановления прав и законных интересов субъектов частного предпринимательства по фактам вмешательства в их деятельность со стороны государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, их должностных лиц, иных организаций независимо от форм собственности;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в целях предотвращения угрозы конституционному строю и национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z258" w:id="222"/>
-[...15 lines deleted...]
-      4) в целях предотвращения угрозы конституционному строю и национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по фактам нарушений законности, неустранение которых влечет причинение вреда жизни и здоровью человека;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z259" w:id="223"/>
-[...15 lines deleted...]
-      5) по фактам нарушений законности, неустранение которых влечет причинение вреда жизни и здоровью человека;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по поручениям Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z260" w:id="224"/>
-[...15 lines deleted...]
-      6) по поручениям Президента Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по поручениям Генерального Прокурора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z261" w:id="225"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z262" w:id="226"/>
+    <w:bookmarkStart w:name="z262" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ведомством органов прокуратуры в области государственной правовой статистики и специальных учетов и его территориальными и приравненными к ним органами рассматриваются обращения в рамках компетенции, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z263" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Срок рассмотрения обращения составляет пятнадцать рабочих дней со дня его поступления в органы прокуратуры, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z263" w:id="227"/>
-[...15 lines deleted...]
-      3. Срок рассмотрения обращения составляет пятнадцать рабочих дней со дня его поступления в органы прокуратуры, если иное не предусмотрено законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В тех случаях, когда необходимо установление фактических обстоятельств, имеющих значение для правильного разрешения обращения, а также получение информации из других государственных органов, учреждений, организаций независимо от форм собственности, срок рассмотрения обращения продлевается мотивированным решением руководителя органа прокуратуры либо его заместителя на разумный срок, но не более чем до двух месяцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z264" w:id="228"/>
-[...15 lines deleted...]
-      4. В тех случаях, когда необходимо установление фактических обстоятельств, имеющих значение для правильного разрешения обращения, а также получение информации из других государственных органов, учреждений, организаций независимо от форм собственности, срок рассмотрения обращения продлевается мотивированным решением руководителя органа прокуратуры либо его заместителя на разумный срок, но не более чем до двух месяцев.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае назначения проверки соблюдения законности по обращению сроки рассмотрения определяются с учетом срока ее проведения. Заявителю направляется промежуточный ответ. Окончательный ответ сообщается заявителю по результатам проверки в течение десяти рабочих дней после ее окончания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z265" w:id="229"/>
-[...15 lines deleted...]
-      В случае назначения проверки соблюдения законности по обращению сроки рассмотрения определяются с учетом срока ее проведения. Заявителю направляется промежуточный ответ. Окончательный ответ сообщается заявителю по результатам проверки в течение десяти рабочих дней после ее окончания.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. О продлении срока рассмотрения обращения сообщается заявителю в течение трех рабочих дней со дня продления срока.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z266" w:id="230"/>
-[...15 lines deleted...]
-      5. О продлении срока рассмотрения обращения сообщается заявителю в течение трех рабочих дней со дня продления срока.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Анонимные обращения в органах прокуратуры рассмотрению не подлежат, за исключением случаев, когда в таком обращении содержатся сведения о готовящихся или совершенных уголовных правонарушениях либо об угрозе национальной, в том числе общественной, безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z267" w:id="231"/>
-[...15 lines deleted...]
-      6. Анонимные обращения в органах прокуратуры рассмотрению не подлежат, за исключением случаев, когда в таком обращении содержатся сведения о готовящихся или совершенных уголовных правонарушениях либо об угрозе национальной, в том числе общественной, безопасности.</w:t>
+    <w:bookmarkStart w:name="z268" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ответ на обращение должен быть по содержанию обоснованным и мотивированным со ссылкой на законодательство Республики Казахстан на государственном языке или языке обращения с разъяснением заявителю его права на подачу жалобы на принятое решение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z268" w:id="232"/>
-[...15 lines deleted...]
-      7. Ответ на обращение должен быть по содержанию обоснованным и мотивированным со ссылкой на законодательство Республики Казахстан на государственном языке или языке обращения с разъяснением заявителю его права на подачу жалобы на принятое решение.</w:t>
+    <w:bookmarkStart w:name="z269" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рассмотрение обращений прекращается, если в повторных обращениях не приводятся новые доводы или вновь открывшиеся обстоятельства, а по материалам предыдущего обращения заявителю в установленном порядке давались ответы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z269" w:id="233"/>
-[...15 lines deleted...]
-      8. Рассмотрение обращений прекращается, если в повторных обращениях не приводятся новые доводы или вновь открывшиеся обстоятельства, а по материалам предыдущего обращения заявителю в установленном порядке давались ответы.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Требования настоящей статьи не распространяются на обращения, порядок рассмотрения которых установлен уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, уголовно-исполнительным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан в сферах контрразведывательной и оперативно-розыскной деятельности, законодательством Республики Казахстан о возврате государству незаконно приобретенных активов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z270" w:id="234"/>
-[...15 lines deleted...]
-      9. Требования настоящей статьи не распространяются на обращения, порядок рассмотрения которых установлен уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, уголовно-исполнительным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан в сферах контрразведывательной и оперативно-розыскной деятельности, законодательством Республики Казахстан о возврате государству незаконно приобретенных активов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Досудебное урегулирование жалоб на решения, акты прокуратуры и действия (бездействие) должностных лиц органов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жалоба на решения, акты прокуратуры либо действия (бездействие) прокурора подается в органы прокуратуры не позднее трех месяцев со дня, когда лицу стало известно о принятии решения, акта или совершении действия (бездействии), и рассматривается вышестоящим прокурором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Жалоба на решения, акты прокуратуры либо действия (бездействие) прокурора подается в органы прокуратуры не позднее трех месяцев со дня, когда лицу стало известно о принятии решения, акта или совершении действия (бездействии), и рассматривается вышестоящим прокурором.</w:t>
+    <w:bookmarkStart w:name="z273" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения жалобы составляет двадцать рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z273" w:id="236"/>
-[...15 lines deleted...]
-      Срок рассмотрения жалобы составляет двадцать рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z274" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае пропуска по уважительной причине срока для обжалования срок по ходатайству лица, подавшего жалобу, может быть восстановлен органом прокуратуры, рассматривающим жалобу, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z274" w:id="237"/>
-[...15 lines deleted...]
-      В случае пропуска по уважительной причине срока для обжалования срок по ходатайству лица, подавшего жалобу, может быть восстановлен органом прокуратуры, рассматривающим жалобу, если иное не предусмотрено законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z275" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Результаты рассмотрения жалобы в досудебном порядке являются основанием для обжалования решения, акта и действия (бездействия) прокурора в суд в порядке, предусмотренном Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z275" w:id="238"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z276" w:id="239"/>
+    <w:bookmarkStart w:name="z276" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи не распространяются на жалобы, порядок рассмотрения которых установлен уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, уголовно-исполнительным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан в сферах контрразведывательной и оперативно-розыскной деятельности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z430" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Требования настоящей статьи не распространяются на жалобы, поданные в соответствии с Законом Республики Казахстан "О возврате государству незаконно приобретенных активов".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z430" w:id="240"/>
-[...15 lines deleted...]
-      4. Требования настоящей статьи не распространяются на жалобы, поданные в соответствии с Законом Республики Казахстан "О возврате государству незаконно приобретенных активов".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26. Правовые гарантии деятельности прокурора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z278" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Воздействие в какой бы то ни было форме на прокурора с целью воспрепятствования осуществлению им своих полномочий или принятия им незаконного решения влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Воздействие в какой бы то ни было форме на прокурора с целью воспрепятствования осуществлению им своих полномочий или принятия им незаконного решения влечет ответственность, установленную законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Требования и запросы прокурора в рамках проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, рассматриваемых обращений и осуществления иных своих полномочий обязательны для исполнения физическими и юридическими лицами, в том числе государственными органами, учреждениями, организациями независимо от форм собственности, их должностными лицами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z279" w:id="242"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="243"/>
+    <w:bookmarkStart w:name="z280" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. По вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, и рассматриваемых обращений государственные, местные представительные и исполнительные органы, органы местного самоуправления, учреждения, их должностные лица, иные организации независимо от форм собственности обязаны по требованию прокурора с соблюдением установленных законами Республики Казахстан требований к разглашению государственных секретов, сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, предоставить в установленный прокурором срок, но не менее трех рабочих дней необходимую информацию, документы и иные материалы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z281" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокурор несет установленную законами Республики Казахстан ответственность за разглашение государственных секретов, сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z281" w:id="244"/>
-[...15 lines deleted...]
-      Прокурор несет установленную законами Республики Казахстан ответственность за разглашение государственных секретов, сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В целях предотвращения необратимых последствий для жизни, здоровья человека, законных интересов субъектов частного предпринимательства, интересов общества и государства, массового нарушения законности и правопорядка, угрозы социально-экономической стабильности региона либо безопасности Республики Казахстан запрашиваемая информация, документы и иные материалы предоставляются незамедлительно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z282" w:id="245"/>
-[...15 lines deleted...]
-      4. В целях предотвращения необратимых последствий для жизни, здоровья человека, законных интересов субъектов частного предпринимательства, интересов общества и государства, массового нарушения законности и правопорядка, угрозы социально-экономической стабильности региона либо безопасности Республики Казахстан запрашиваемая информация, документы и иные материалы предоставляются незамедлительно.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По требованию прокурора органы, организации и должностные лица обязаны выделять специалистов для участия в проверке и даче заключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z283" w:id="246"/>
-[...15 lines deleted...]
-      5. По требованию прокурора органы, организации и должностные лица обязаны выделять специалистов для участия в проверке и даче заключения.</w:t>
+    <w:bookmarkStart w:name="z284" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Прокурор не дает каких-либо объяснений по существу находящихся в его производстве материалов, актов, судебных дел и обращений. Представление материалов кому-либо для ознакомления осуществляется только в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z284" w:id="247"/>
-[...15 lines deleted...]
-      6. Прокурор не дает каких-либо объяснений по существу находящихся в его производстве материалов, актов, судебных дел и обращений. Представление материалов кому-либо для ознакомления осуществляется только в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z285" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Никто не вправе разглашать материалы проверки соблюдения законности и дел без разрешения прокурора, в производстве которого они находятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z285" w:id="248"/>
-[...15 lines deleted...]
-      Никто не вправе разглашать материалы проверки соблюдения законности и дел без разрешения прокурора, в производстве которого они находятся.</w:t>
+    <w:bookmarkStart w:name="z286" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В рамках проводимой проверки соблюдения законности, оценки актов, вступивших в силу, рассматриваемых обращений по требованию прокурора в установленное им время физические и должностные лица, а также иные представители государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, их должностных лиц, иных организаций независимо от форм собственности обязаны явиться для дачи объяснений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z286" w:id="249"/>
-[...15 lines deleted...]
-      7. В рамках проводимой проверки соблюдения законности, оценки актов, вступивших в силу, рассматриваемых обращений по требованию прокурора в установленное им время физические и должностные лица, а также иные представители государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, их должностных лиц, иных организаций независимо от форм собственности обязаны явиться для дачи объяснений.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Вызов в органы прокуратуры производится в сроки, достаточные для своевременной явки, за исключением случаев возникновения чрезвычайных ситуаций социального характера, кризисных ситуаций или непредотвратимых при данных условиях обстоятельств, путем направления уведомления (извещения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z287" w:id="250"/>
-[...15 lines deleted...]
-      8. Вызов в органы прокуратуры производится в сроки, достаточные для своевременной явки, за исключением случаев возникновения чрезвычайных ситуаций социального характера, кризисных ситуаций или непредотвратимых при данных условиях обстоятельств, путем направления уведомления (извещения).</w:t>
+    <w:bookmarkStart w:name="z288" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уведомление (извещение) направляется телефонограммой, текстовым сообщением по абонентскому номеру сотовой связи или адресу электронной почты, телеграммой или заказным письмом с уведомлением о его вручении либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z288" w:id="251"/>
-[...15 lines deleted...]
-      9. Уведомление (извещение) направляется телефонограммой, текстовым сообщением по абонентскому номеру сотовой связи или адресу электронной почты, телеграммой или заказным письмом с уведомлением о его вручении либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+    <w:bookmarkStart w:name="z289" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. О причинах, препятствующих явке по вызову в назначенный срок, вызываемое лицо обязано уведомить вызывающего прокурора заблаговременно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z289" w:id="252"/>
-[...15 lines deleted...]
-      10. О причинах, препятствующих явке по вызову в назначенный срок, вызываемое лицо обязано уведомить вызывающего прокурора заблаговременно.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае неявки без уважительных причин физические и должностные лица, а также иные представители государственных органов, учреждений и организаций независимо от форм собственности могут быть по мотивированному постановлению Генерального Прокурора, его заместителей, руководителей ведомства органов прокуратуры по возврату активов, ведомства органов прокуратуры в области государственной правовой статистики и специальных учетов и его территориальных и приравненных к ним органов, органов военной и транспортной прокуратур, прокуроров областей и приравненных к ним прокуроров (городов республиканского значения и столицы), их заместителей, районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуроров, их заместителей подвергнуты приводу (принудительному доставлению).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z290" w:id="253"/>
-[...15 lines deleted...]
-      11. В случае неявки без уважительных причин физические и должностные лица, а также иные представители государственных органов, учреждений и организаций независимо от форм собственности могут быть по мотивированному постановлению Генерального Прокурора, его заместителей, руководителей ведомства органов прокуратуры по возврату активов, ведомства органов прокуратуры в области государственной правовой статистики и специальных учетов и его территориальных и приравненных к ним органов, органов военной и транспортной прокуратур, прокуроров областей и приравненных к ним прокуроров (городов республиканского значения и столицы), их заместителей, районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуроров, их заместителей подвергнуты приводу (принудительному доставлению).</w:t>
+    <w:bookmarkStart w:name="z291" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Постановление прокурора о приводе (принудительном доставлении) исполняется органом внутренних дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z291" w:id="254"/>
-[...15 lines deleted...]
-      12. Постановление прокурора о приводе (принудительном доставлении) исполняется органом внутренних дел.</w:t>
+    <w:bookmarkStart w:name="z292" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Привод (принудительное доставление) не может производиться в ночное время.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z292" w:id="255"/>
-[...15 lines deleted...]
-      13. Привод (принудительное доставление) не может производиться в ночное время.</w:t>
+    <w:bookmarkStart w:name="z293" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Не подлежат приводу несовершеннолетние в возрасте до четырнадцати лет и лица, не достигшие восемнадцати лет, без уведомления их законного представителя, беременные женщины, а также лица, которые по состоянию здоровья не могут или не должны оставлять место своего пребывания, что подлежит удостоверению врачом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z293" w:id="256"/>
-[...15 lines deleted...]
-      14. Не подлежат приводу несовершеннолетние в возрасте до четырнадцати лет и лица, не достигшие восемнадцати лет, без уведомления их законного представителя, беременные женщины, а также лица, которые по состоянию здоровья не могут или не должны оставлять место своего пребывания, что подлежит удостоверению врачом.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Неисполнение законных требований прокурора либо неявка по требованию прокурора без уважительных причин влечет ответственность, предусмотренную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z294" w:id="257"/>
-[...15 lines deleted...]
-      15. Неисполнение законных требований прокурора либо неявка по требованию прокурора без уважительных причин влечет ответственность, предусмотренную законами Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 26 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Ответственность органов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокуроры при осуществлении своей деятельности несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z297" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ущерб, причиненный действиями прокуроров и иных работников, возмещается в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z298" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ДЕЯТЕЛЬНОСТЬ ПРОКУРАТУРЫ ПО КООРДИНАЦИИ И ВЗАИМОДЕЙСТВИЮ. КОЛЛЕГИИ В ОРГАНАХ ПРОКУРАТУРЫ. УЧАСТИЕ В НОРМОТВОРЧЕСКОЙ ДЕЯТЕЛЬНОСТИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 28. Координация деятельности по обеспечению законности, правопорядка и борьбы с преступностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z300" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Координация деятельности правоохранительных и иных государственных органов по обеспечению законности, правопорядка и борьбы с преступностью осуществляется органами прокуратуры в целях обеспечения взаимодействия этих органов, взаимного обмена информацией и согласованности их действий при реализации общих задач. Указанная деятельность осуществляется органами прокуратуры в рамках постоянно действующих координационных советов, образуемых при Генеральной прокуратуре, главных военной и транспортной прокуратурах, прокуратурах областей и приравненных к ним прокуратурах (городов республиканского значения и столицы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z301" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Решения координационных советов реализуются государственными органами – участниками путем издания совместных, ведомственных правовых актов и (или) осуществления соответствующих мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z302" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Положение о Координационном совете Республики Казахстан по обеспечению законности, правопорядка и борьбы с преступностью утверждается Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 29. Взаимодействие прокуратуры по защите и восстановлению нарушенных прав и свобод человека и гражданина</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях защиты и восстановления нарушенных прав и свобод человека и гражданина, охраняемых законами Республики Казахстан интересов юридических лиц, общества и государства прокуратура взаимодействует:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z305" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) с государственными, местными представительными и исполнительными органами, органами местного самоуправления, учреждениями, их должностными лицами, субъектами квазигосударственного сектора и иными организациями независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z306" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с Уполномоченным по правам человека в Республике Казахстан и оказывает содействие его деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z307" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Взаимодействие органов прокуратуры с компетентными органами иностранных государств и международными организациями осуществляется в рамках уголовно-правового сотрудничества, а также в рамках представления интересов государства по вопросам возврата активов, в том числе вне уголовного процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 26 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 29 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 27. Ответственность органов прокуратуры</w:t>
-[...230 lines deleted...]
-      2. Взаимодействие органов прокуратуры с компетентными органами иностранных государств и международными организациями осуществляется в рамках уголовно-правового сотрудничества, а также в рамках представления интересов государства по вопросам возврата активов, в том числе вне уголовного процесса.</w:t>
+        <w:t>Статья 30. Коллегии в органах прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z309" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В органах прокуратуры образуются коллегии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="269"/>
+    <w:bookmarkStart w:name="z310" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Регламент работы коллегии, ее состав определяются первыми руководителями органов прокуратуры. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z311" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. На заседаниях коллегии рассматриваются вопросы деятельности органов прокуратуры, а также иные вопросы, связанные с выявленными нарушениями законности, требующие по усмотрению Генерального Прокурора, первых руководителей органов прокуратуры коллегиального рассмотрения с участием заинтересованных лиц.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z311" w:id="270"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z312" w:id="271"/>
+    <w:bookmarkStart w:name="z312" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решения коллегии принимаются большинством голосов от общего числа ее членов и являются обязательными для подчиненных прокуроров и иных работников. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 31. Участие в нормотворческой деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z314" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органы прокуратуры в целях обеспечения законности:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z315" w:id="273"/>
+    <w:bookmarkStart w:name="z315" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в пределах своей компетенции вносят уполномоченным и иным государственным органам предложения о совершенствовании законодательства Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z316" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласовывают проекты нормативных правовых актов, затрагивающих компетенцию и функции прокуратуры;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z316" w:id="274"/>
-[...15 lines deleted...]
-      2) согласовывают проекты нормативных правовых актов, затрагивающих компетенцию и функции прокуратуры;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполняют иные функции в нормотворческой деятельности, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z317" w:id="275"/>
-[...15 lines deleted...]
-      3) выполняют иные функции в нормотворческой деятельности, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. АКТЫ ПРОКУРАТУРЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z318" w:id="276"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. АКТЫ ПРОКУРАТУРЫ</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 32. Система актов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Систему актов прокуратуры составляют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z321" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акты прокурорского надзора: протест, санкция, указание, представление, постановление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z322" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акты прокурорского реагирования: ходатайство, заявление (иск), обращение, разъяснение о недопустимости нарушений законов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z323" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акты, регулирующие вопросы организации и деятельности органов прокуратуры: приказы, распоряжения, положения, инструкции, регламенты и другие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z324" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Акты прокурорского надзора и реагирования вносятся по результатам проведения проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, рассмотрения обращения и выполнения иных функций, предусмотренных настоящим Конституционным законом, законами Республики Казахстан, и обязательны для рассмотрения, исполнения органами, организациями и должностными лицами, которым они адресованы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z325" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нерассмотрение, а равно ненадлежащее рассмотрение, неисполнение актов прокуратуры либо невыполнение законных требований прокурора влекут ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z326" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. После внесения актов прокурорского надзора и реагирования сроки для привлечения к ответственности лиц, совершивших нарушения, приостанавливаются до принятия решения по данному акту в порядке, определяемом законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 32. Система актов прокуратуры</w:t>
-[...155 lines deleted...]
-        </w:rPr>
         <w:t>Статья 33. Протест</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="284"/>
+    <w:bookmarkStart w:name="z328" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Прокурор приносит протест на противоречащие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан, международным договорам, ратифицированным Республикой Казахстан, и актам Президента Республики Казахстан акты, вступившие в законную силу, решения и действия (бездействие) государственных органов, учреждений, организаций, должностных и иных уполномоченных лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z329" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Протест приносится в государственный орган, учреждение, организацию, должностному или иному уполномоченному лицу, принявшим незаконные акт, решение, или в вышестоящий орган либо вышестоящему должностному лицу. В таком же порядке опротестовываются незаконные действия (бездействие) государственного органа, учреждения, организации, должностного или иного уполномоченного лица.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z329" w:id="285"/>
-[...15 lines deleted...]
-      2. Протест приносится в государственный орган, учреждение, организацию, должностному или иному уполномоченному лицу, принявшим незаконные акт, решение, или в вышестоящий орган либо вышестоящему должностному лицу. В таком же порядке опротестовываются незаконные действия (бездействие) государственного органа, учреждения, организации, должностного или иного уполномоченного лица.</w:t>
+    <w:bookmarkStart w:name="z330" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Протест прокурора подлежит рассмотрению соответствующим органом или должностным лицом в течение десяти календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z330" w:id="286"/>
-[...15 lines deleted...]
-      3. Протест прокурора подлежит рассмотрению соответствующим органом или должностным лицом в течение десяти календарных дней.</w:t>
+    <w:bookmarkStart w:name="z331" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокурор вправе установить иной срок рассмотрения протеста, обусловленный необходимостью подготовки и принятия по нему решения, но не менее трех рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z331" w:id="287"/>
-[...15 lines deleted...]
-      Прокурор вправе установить иной срок рассмотрения протеста, обусловленный необходимостью подготовки и принятия по нему решения, но не менее трех рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z332" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О результатах рассмотрения протеста незамедлительно сообщается прокурору в письменной форме. Протест до его рассмотрения может быть отозван принесшим его либо вышестоящим прокурором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z332" w:id="288"/>
-[...15 lines deleted...]
-      О результатах рассмотрения протеста незамедлительно сообщается прокурору в письменной форме. Протест до его рассмотрения может быть отозван принесшим его либо вышестоящим прокурором.</w:t>
+    <w:bookmarkStart w:name="z333" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган или должностное лицо обязаны известить прокурора о времени и месте рассмотрения протеста.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z333" w:id="289"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z334" w:id="290"/>
+    <w:bookmarkStart w:name="z334" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В протесте прокурор требует отмены незаконного акта либо приведения его в соответствие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан, нормативными правовыми актами, а также прекращения незаконного действия (бездействия) должностного лица и восстановления нарушенного права.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z335" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. До принятия решения по протесту Генеральный Прокурор, заместители Генерального Прокурора, руководители органов военной и транспортной прокуратур, областные и приравненные к ним прокуроры (городов республиканского значения и столицы), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуроры вправе приостановить исполнение опротестованного акта либо действия.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z335" w:id="291"/>
-[...15 lines deleted...]
-      5. До принятия решения по протесту Генеральный Прокурор, заместители Генерального Прокурора, руководители органов военной и транспортной прокуратур, областные и приравненные к ним прокуроры (городов республиканского значения и столицы), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуроры вправе приостановить исполнение опротестованного акта либо действия.</w:t>
+    <w:bookmarkStart w:name="z336" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Опротестованию прокурорами не подлежат законодательные акты Республики Казахстан, акты Президента Республики Казахстан, Администрации Президента Республики Казахстан, Конституционного Суда Республики Казахстан, Высшей аудиторской палаты (по итогам проведенных проверок).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z336" w:id="292"/>
-[...15 lines deleted...]
-      6. Опротестованию прокурорами не подлежат законодательные акты Республики Казахстан, акты Президента Республики Казахстан, Администрации Президента Республики Казахстан, Конституционного Суда Республики Казахстан, Высшей аудиторской палаты (по итогам проведенных проверок).</w:t>
+    <w:bookmarkStart w:name="z337" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основания, порядок, сроки принесения протестов на вступившие в законную силу судебные акты, а также приостановления их исполнения определяются уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях и законодательством Республики Казахстан об административном судопроизводстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z337" w:id="293"/>
-[...15 lines deleted...]
-      7. Основания, порядок, сроки принесения протестов на вступившие в законную силу судебные акты, а также приостановления их исполнения определяются уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях и законодательством Республики Казахстан об административном судопроизводстве.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 34. Санкция (согласие)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокурор в установленных законом случаях дает санкцию (согласие) на совершение отдельных действий правоограничительного характера, получение сведений, содержащих охраняемую законом тайну.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z340" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Санкция (согласие) либо отказ в ее (его) даче оформляется прокурором резолюцией и подписью на постановлении должностного лица после изучения материалов, на основании которых испрашивается санкция (согласие).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z341" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в даче санкции (согласия) указываются его причины и основания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z342" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Санкция (согласие) на действия, указанные в настоящей статье, за исключением оперативно-розыскных, контрразведывательных мероприятий и негласных следственных действий, связанных с получением сведений, содержащих охраняемую законом тайну, также может быть удостоверена (удостоверено) посредством электронной цифровой подписи в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 34. Санкция (согласие)</w:t>
-[...78 lines deleted...]
-      3. Санкция (согласие) на действия, указанные в настоящей статье, за исключением оперативно-розыскных, контрразведывательных мероприятий и негласных следственных действий, связанных с получением сведений, содержащих охраняемую законом тайну, также может быть удостоверена (удостоверено) посредством электронной цифровой подписи в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи.</w:t>
+        <w:t>Статья 35. Указание</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z344" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокурор дает письменные указания по вопросам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z345" w:id="299"/>
+    <w:bookmarkStart w:name="z345" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) досудебного расследования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z346" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оперативно-розыскной деятельности и негласных следственных действий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z346" w:id="300"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z347" w:id="301"/>
+    <w:bookmarkStart w:name="z347" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проведения дополнительной проверки по делу об административном правонарушении; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z348" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исполнительного производства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z348" w:id="302"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z349" w:id="303"/>
+    <w:bookmarkStart w:name="z349" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) исполнения наказаний; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z350" w:id="304"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z350" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) проводимых по требованию прокуратуры проверок; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z351" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) государственной правовой статистики и специальных учетов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z351" w:id="305"/>
-[...15 lines deleted...]
-      7) государственной правовой статистики и специальных учетов;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по иным вопросам, установленным законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z352" w:id="306"/>
-[...15 lines deleted...]
-      8) по иным вопросам, установленным законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z353" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Указания прокурора, данные в пределах его компетенции, обязательны для исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z353" w:id="307"/>
-[...15 lines deleted...]
-      2. Указания прокурора, данные в пределах его компетенции, обязательны для исполнения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 36. Представление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z355" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокурор в пределах своей компетенции вносит представление:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z356" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) об устранении нарушений законности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z357" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об устранении причин и условий, способствующих совершению уголовных и иных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z358" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в иных случаях, установленных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z359" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Представление подлежит рассмотрению с принятием мер по устранению указанных в нем нарушений законности должностным лицом или органом в течение тридцати календарных дней, а в случаях, если могут наступить необратимые последствия для жизни и здоровья человека и гражданина, безопасности государства, – в срок, установленный прокурором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z360" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокурор вправе участвовать при рассмотрении представления. О времени и месте рассмотрения представления прокурор должен быть уведомлен государственным органом или должностным лицом не позднее трех рабочих дней до дня рассмотрения представления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z361" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О результатах рассмотрения представления и принятых мерах сообщается в прокуратуру в течение трех рабочих дней со дня рассмотрения представления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 36. Представление</w:t>
-[...138 lines deleted...]
-      О результатах рассмотрения представления и принятых мерах сообщается в прокуратуру в течение трех рабочих дней со дня рассмотрения представления.</w:t>
+        <w:t>Статья 37. Постановление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z363" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокурор выносит постановление:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="316"/>
+    <w:bookmarkStart w:name="z364" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в случаях, предусмотренных уголовно-процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z365" w:id="317"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z365" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) о возбуждении дисциплинарного производства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z366" w:id="318"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z366" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) о проведении оперативно-розыскных мероприятий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z367" w:id="319"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z367" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) о прекращении оперативно-розыскных мероприятий и негласных следственных действий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z368" w:id="320"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z368" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) о приостановлении действия акта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z369" w:id="321"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z369" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) о проведении проверки соблюдения законности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z370" w:id="322"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z370" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) об отмене действий и мер запретительного либо ограничительного характера, необоснованно осуществляемых государственными, местными представительными и исполнительными органами, органами местного самоуправления, организациями, субъектами квазигосударственного сектора, а также их должностными и иными лицами; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z371" w:id="323"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z371" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) об отмене дисциплинарных взысканий и поощрений, налагаемых органами уголовно-исполнительной системы в отношении лиц, содержащихся под стражей, отбывающих наказание в местах лишения свободы, а также подучетных службам пробации; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z372" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) о приостановлении акта или действия должностного и иного лица на срок не более трех рабочих дней;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z372" w:id="324"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z373" w:id="325"/>
+    <w:bookmarkStart w:name="z373" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) об отмене незаконных актов судебных исполнителей; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z374" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) о принудительном исполнении акта прокурорского надзора;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z374" w:id="326"/>
-[...15 lines deleted...]
-      11) о принудительном исполнении акта прокурорского надзора;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в иных случаях, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z375" w:id="327"/>
-[...15 lines deleted...]
-      12) в иных случаях, предусмотренных законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Постановление прокурора подлежит обязательному исполнению в установленные им сроки. Обжалование постановления не приостанавливает его действие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z376" w:id="328"/>
-[...15 lines deleted...]
-      2. Постановление прокурора подлежит обязательному исполнению в установленные им сроки. Обжалование постановления не приостанавливает его действие.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 38. Ходатайство</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z378" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайство о пересмотре судебных актов, не вступивших в законную силу, вносится прокурором в порядке, установленном уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях и законодательством Республики Казахстан об административном судопроизводстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 38. Ходатайство</w:t>
-[...18 lines deleted...]
-      Ходатайство о пересмотре судебных актов, не вступивших в законную силу, вносится прокурором в порядке, установленном уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях и законодательством Республики Казахстан об административном судопроизводстве.</w:t>
+        <w:t>Статья 39. Заявление (иск)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z380" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокурор вправе обратиться с заявлением (иском) в суд в порядке и на основаниях, которые установлены законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z381" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При отклонении актов прокурорского надзора либо оставлении их без рассмотрения прокурор обращается с заявлением в суд о признании актов, решений и действий (бездействия) органов и должностных лиц незаконными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 39. Заявление (иск)</w:t>
-[...38 lines deleted...]
-      2. При отклонении актов прокурорского надзора либо оставлении их без рассмотрения прокурор обращается с заявлением в суд о признании актов, решений и действий (бездействия) органов и должностных лиц незаконными.</w:t>
+        <w:t>Статья 40. Обращение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z383" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генеральный Прокурор и его заместители, руководители органов военной и транспортной прокуратур, прокуроры областей и приравненные к ним прокуроры (городов республиканского значения и столицы), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуроры вправе выступить с обращением к должностным лицам, государственным органам, физическим и юридическим лицам в целях обеспечения законности и общественной безопасности, предупреждения правонарушений, а также защиты прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z384" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обращение распространяется с использованием средств массовой информации или иным публичным способом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 40. Обращение</w:t>
-[...38 lines deleted...]
-      Обращение распространяется с использованием средств массовой информации или иным публичным способом.</w:t>
+        <w:t>Статья 41. Разъяснение о недопустимости нарушений закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z386" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях предупреждения правонарушений, обеспечения общественной безопасности, защиты прав и свобод человека и гражданина или при наличии сведений о готовящихся противоправных деяниях прокурор разъясняет в письменной или устной форме физическим лицам и представителям юридических лиц о недопустимости нарушений законов Республики Казахстан и предупреждает их об установленной законами Республики Казахстан ответственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 41. Разъяснение о недопустимости нарушений закона</w:t>
-[...18 lines deleted...]
-      В целях предупреждения правонарушений, обеспечения общественной безопасности, защиты прав и свобод человека и гражданина или при наличии сведений о готовящихся противоправных деяниях прокурор разъясняет в письменной или устной форме физическим лицам и представителям юридических лиц о недопустимости нарушений законов Республики Казахстан и предупреждает их об установленной законами Республики Казахстан ответственности.</w:t>
+        <w:t>Статья 42. Опубликование актов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z388" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Нормативные правовые акты Генерального Прокурора, касающиеся прав, свобод и обязанностей граждан, подлежат официальному опубликованию с соблюдением требований законодательства Республики Казахстан о защите государственных секретов и иной охраняемой законом тайны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z389" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Для обеспечения гласности своей деятельности органы прокуратуры могут публиковать в средствах массовой информации акты прокуратуры на незаконные действия (бездействие) и решения органов и должностных лиц, нарушающие конституционные и иные охраняемые законом права человека и гражданина, интересы юридических лиц и государства, с соблюдением требований законодательства Республики Казахстан о защите государственных секретов и иной охраняемой законом тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 42. Опубликование актов прокуратуры</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>Статья 43. Обжалование действий (бездействия) и актов прокурора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z391" w:id="337"/>
+    <w:bookmarkStart w:name="z391" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Действия (бездействие) и акты прокурора могут быть обжалованы вышестоящему прокурору либо в суд в случаях и порядке, которые установлены настоящим Конституционным законом и иными законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z392" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обжалование актов и действий прокурора не приостанавливает их исполнения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z392" w:id="338"/>
-[...15 lines deleted...]
-      2. Обжалование актов и действий прокурора не приостанавливает их исполнения.</w:t>
+    <w:bookmarkStart w:name="z393" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суд либо вышестоящий прокурор до вынесения решения по жалобе на акты прокурора или его действия вправе приостановить их исполнение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z393" w:id="339"/>
-[...15 lines deleted...]
-      Суд либо вышестоящий прокурор до вынесения решения по жалобе на акты прокурора или его действия вправе приостановить их исполнение.</w:t>
+    <w:bookmarkStart w:name="z394" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Вышестоящий прокурор по жалобе физических и (или) юридических лиц либо по своей инициативе может отменить, отозвать, приостановить или изменить акты нижестоящего прокурора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z394" w:id="340"/>
-[...15 lines deleted...]
-      3. Вышестоящий прокурор по жалобе физических и (или) юридических лиц либо по своей инициативе может отменить, отозвать, приостановить или изменить акты нижестоящего прокурора.</w:t>
+    <w:bookmarkStart w:name="z431" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обжалование решений, действий (бездействия) и актов ведомства органов прокуратуры по возврату активов и его должностных лиц осуществляется в соответствии с Законом Республики Казахстан "О возврате государству незаконно приобретенных активов".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z431" w:id="341"/>
-[...15 lines deleted...]
-      4. Обжалование решений, действий (бездействия) и актов ведомства органов прокуратуры по возврату активов и его должностных лиц осуществляется в соответствии с Законом Республики Казахстан "О возврате государству незаконно приобретенных активов".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z395" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. КАДРЫ ОРГАНОВ ПРОКУРАТУРЫ И ИХ ПРАВОВОЕ ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 44. Состав кадров органов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кадры органов прокуратуры составляют прокуроры и иные работники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z398" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Прокурором является гражданин Республики Казахстан, состоящий на службе в системе органов прокуратуры, которому присвоен классный чин или воинское звание офицерского состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z399" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К иным работникам относятся административные государственные служащие, военнослужащие рядового и сержантского составов, гражданские служащие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z400" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Перечень должностей системы органов прокуратуры, которым присваиваются классные чины или воинские звания, а также соответствующие им предельные классные чины или воинские звания, утверждается Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z401" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Прокуроры проходят службу в соответствии с законодательством Республики Казахстан о правоохранительной службе с особенностями, предусмотренными настоящим Конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z402" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Прокуроры органов военной прокуратуры, военнослужащие рядового и сержантского составов проходят службу в соответствии с законодательством Республики Казахстан о воинской службе и статусе военнослужащих с особенностями, предусмотренными настоящим Конституционным законом, обладают статусом и пользуются правами и льготами, установленными для военнослужащих Вооруженных Сил Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z403" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Административные государственные служащие органов прокуратуры осуществляют деятельность в соответствии с законодательством Республики Казахстан о государственной службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z404" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Военнообязанные прокуроры состоят на специальном учете в органах прокуратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 45. Финансовое обеспечение органов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z406" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансовое обеспечение системы органов прокуратуры осуществляется за счет бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z407" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Органы прокуратуры могут иметь соответствующие счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z432" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Финансовое обеспечение ведомства органов прокуратуры по возврату активов осуществляется за счет бюджетных средств, а также средств Специального государственного фонда, определенного законодательством Республики Казахстан о возврате государству незаконно приобретенных активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 45 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z395" w:id="342"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...331 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 46. Материальное и социальное обеспечение прокуроров и иных работников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z409" w:id="354"/>
+    <w:bookmarkStart w:name="z409" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Оплата труда прокуроров и иных работников устанавливается на основании единой системы оплаты труда работников органов, содержащихся за счет бюджета, утверждаемой в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 9-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 66 Конституции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z410" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Пенсионное обеспечение прокуроров, выплата государственных социальных пособий по инвалидности и по случаю потери кормильца осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z410" w:id="355"/>
-[...15 lines deleted...]
-      2. Пенсионное обеспечение прокуроров, выплата государственных социальных пособий по инвалидности и по случаю потери кормильца осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z411" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пенсионеры органов прокуратуры, уволенные из органов прокуратуры с правом на получение пенсионных выплат за выслугу лет, а также прокуроры, получившие увечье (ранение, травму, контузию) при исполнении служебных обязанностей и признанные не годными к службе, имеют право ношения форменной одежды на торжественных мероприятиях и официальных приемах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z411" w:id="356"/>
-[...15 lines deleted...]
-      3. Пенсионеры органов прокуратуры, уволенные из органов прокуратуры с правом на получение пенсионных выплат за выслугу лет, а также прокуроры, получившие увечье (ранение, травму, контузию) при исполнении служебных обязанностей и признанные не годными к службе, имеют право ношения форменной одежды на торжественных мероприятиях и официальных приемах.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 47. Служебные удостоверения и печать</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z413" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Генеральному Прокурору, заместителям Генерального Прокурора, первым руководителям ведомств органов прокуратуры служебные удостоверения установленного образца выдаются Администрацией Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z414" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Генеральный Прокурор, руководители органов прокуратуры выдают служебные удостоверения установленного образца подчиненным прокурорам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z415" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Служебное удостоверение является документом, подтверждающим личность прокурора, его классный чин или воинское звание, должность, право на ношение и хранение огнестрельного и иного оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z416" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Органы прокуратуры имеют печати с изображением Государственного Герба Республики Казахстан и своим наименованием на государственном и других языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 47 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z417" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...80 lines deleted...]
-      4. Органы прокуратуры имеют печати с изображением Государственного Герба Республики Казахстан и своим наименованием на государственном и других языках.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...62 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 48. Порядок введения в действие настоящего Конституционного закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z419" w:id="362"/>
+    <w:bookmarkStart w:name="z419" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Конституционный закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 16)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9, который вводится в действие с 1 января 2023 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z420" w:id="363"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z420" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Приостановить до 1 января 2023 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 11 настоящего Конституционного закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z421" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) внедрение информационно-коммуникационных технологий в процессы расследования уголовных дел, производства по делам об административных правонарушениях, регистрации и учета форм государственного контроля и надзора, предусмотренных законами Республики Казахстан;".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z421" w:id="364"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z422" w:id="365"/>
+    <w:bookmarkStart w:name="z422" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 30 июня 2017 года "О прокуратуре".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkEnd w:id="364"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -10337,55 +10353,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10711,31 +10727,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>