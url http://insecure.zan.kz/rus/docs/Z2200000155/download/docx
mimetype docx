--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="313bb04" w14:textId="313bb04">
+    <w:p w14:paraId="da156da" w14:textId="da156da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -532,50 +532,112 @@
         <w:t>
       3) координацию деятельности правоохранительных и иных государственных органов по обеспечению законности, правопорядка и борьбы с преступностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные задачи, определяемые законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 4 внесено изменение на казахском языке, текст на русском языке не изменяется, в соответствии с Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. СИСТЕМА И КОМПЕТЕНЦИЯ ОРГАНОВ ПРОКУРАТУРЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -583,51 +645,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Система органов прокуратуры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Единую централизованную систему органов прокуратуры образуют Генеральная прокуратура Республики Казахстан, подчиненные ей ведомства, организация образования, органы военной и транспортной прокуратур, прокуратуры областей и приравненные к ним прокуратуры (городов республиканского значения и столицы), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры.</w:t>
+      1. Единую централизованную систему органов прокуратуры образуют Генеральная прокуратура Республики Казахстан, подчиненные ей ведомства, организация образования, органы военной и транспортной прокуратур, прокуратуры областей и приравненные к ним прокуратуры (столицы и городов республиканского значения), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По решению Президента Республики Казахстан могут быть образованы иные органы прокуратуры, не предусмотренные частью первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
@@ -872,71 +934,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -962,51 +1044,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Органы прокуратуры в пределах возложенных задач осуществляют: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с Конституцией Республики Казахстан, настоящим Конституционным законом и иными законами Республики Казахстан высший надзор за законностью:</w:t>
+      1) в соответствии с Конституцией Республики Казахстан, настоящим Конституционным законом и иными законами Республики Казахстан, актами Президента Республики Казахстан высший надзор за законностью:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1190,1175 +1272,1337 @@
         </w:rPr>
         <w:t>
       государственной правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдения международных обязательств Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkStart w:name="z435" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в сфере инвестиций и инвестиционной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) представительство интересов государства в суде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уголовное преследование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
-[...15 lines deleted...]
-      4) международное сотрудничество в уголовно-правовой сфере, представление интересов государства в компетентных органах иностранных государств и международных организациях по вопросам уголовного преследования, возврата активов, в иностранных и международных судах (арбитражах) по вопросам, относящимся к компетенции прокуратуры, в том числе по предъявлению в иностранные суды гражданских исков, связанных с возвратом активов, заключение международных договоров, согласование проектов международных договоров в уголовно-правовой сфере и сфере возврата активов;</w:t>
+    <w:bookmarkStart w:name="z424" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) деятельность по выявлению и возврату государству незаконно приобретенных активов в соответствии с настоящим Конституционным законом и законодательством Республики Казахстан о возврате государству незаконно приобретенных активов (далее – возврат активов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkStart w:name="z436" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) деятельность по защите прав инвесторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) международное сотрудничество в уголовно-правовой сфере, в сфере инвестиций и инвестиционной деятельности, представление интересов государства в компетентных органах иностранных государств и международных организациях по вопросам уголовного преследования, возврата активов, в иностранных и международных судах (арбитражах) по вопросам, относящимся к компетенции прокуратуры, в том числе по предъявлению в иностранные суды гражданских исков, связанных с возвратом активов, заключение международных договоров, согласование проектов международных договоров в уголовно-правовой сфере и сфере возврата активов, в сфере инвестиций и инвестиционной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участие в нормотворческой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иную компетенцию, предусмотренную законами Республики Казахстан, актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7. Генеральная прокуратура</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Генеральную прокуратуру возглавляет Генеральный Прокурор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Генеральная прокуратура: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и координирует деятельность органов прокуратуры в пределах возложенных на них функций и полномочий в целях обеспечения эффективного выполнения функций органами прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализирует практику надзора за применением законов, состоянием законности, в том числе с использованием сведений, содержащихся в информационных системах, интегрированных с системой информационного обмена правоохранительных, специальных государственных и иных органов, а также в Национальной цифровой инвестиционной платформе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) совершенствует деятельность органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) участвует в нормотворческой деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет интересы государства в компетентных органах иностранных государств и международных организациях по вопросам уголовного преследования, возврата активов, в иностранных и международных судах (арбитражах) по вопросам, относящимся к компетенции прокуратуры, заключает международные договоры, согласовывает проекты международных договоров в уголовно-правовой сфере, по вопросам защиты прав инвесторов и сфере возврата активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) взаимодействует с органами, осуществляющими оперативно-розыскную, контрразведывательную деятельность, досудебное расследование, в том числе негласные следственные действия, в пределах, установленных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет иные полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 7 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8. Генеральный Прокурор и его заместители</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Генеральный Прокурор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) назначается на должность Президентом Республики Казахстан сроком на шесть лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) освобождается от должности Президентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подотчетен Президенту Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение срока своих полномочий не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут домашнему аресту, приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z465" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Одно и то же лицо не может быть назначено в соответствии с Конституцией Генеральным Прокурором более одного раза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Генеральный Прокурор имеет первого заместителя и заместителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Первый заместитель и заместители Генерального Прокурора назначаются на должность и освобождаются от должности Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Полномочия Генерального Прокурора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генеральный Прокурор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пределах и формах, установленных законом, осуществляет высший надзор за соблюдением законности на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководит деятельностью всей системы органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вносит предложения Президенту Республики Казахстан об утверждении положения о Генеральной прокуратуре, ее структуры, общей штатной численности органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в пределах лимита общей штатной численности органов прокуратуры, утвержденного Президентом Республики Казахстан, устанавливает штатную численность прокуроров и иных работников органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вносит представления Президенту Республики Казахстан о назначении на должность и освобождении от должности первых руководителей ведомств органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) с согласия Президента Республики Казахстан назначает на должность и освобождает от должности руководителя организации образования, Главного военного прокурора, Главного транспортного прокурора, прокуроров областей и приравненных к ним прокуроров (столицы и городов республиканского значения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет к награждению государственными наградами Республики Казахстан и присвоению почетных званий прокуроров и иных работников, пенсионеров органов прокуратуры, награждает их ведомственными наградами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) отчитывается перед Президентом Республики Казахстан о состоянии законности в стране и деятельности органов прокуратуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z437" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) осуществляет функции инвестиционного омбудсмена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) является председателем Координационного совета Республики Казахстан по обеспечению законности, правопорядка и борьбы с преступностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) отчитывается перед Президентом Республики Казахстан о состоянии законности в стране и деятельности органов прокуратуры; </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="67"/>
+      10) утверждает положения о координационных советах, образуемых при главных военной и транспортной прокуратурах, прокуратурах областей и приравненных к ним прокуратурах (столицы и городов республиканского значения); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) определяет в системе органов прокуратуры должностных лиц, которым делегирует свои полномочия, за исключением полномочий Генерального Прокурора, прямо предусмотренных законами Республики Казахстан и актами Президента Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) образует коллегию и консультативно-совещательные органы Генеральной прокуратуры, определяет их состав и регламент работы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) утверждает структуры ведомств, организации образования, органов военной и транспортной прокуратур, прокуратур областей и приравненных к ним прокуратур (столицы и городов республиканского значения), районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуратур, а также государственных учреждений и иных подведомственных организаций, входящих в систему органов прокуратуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) утверждает положения (уставы) государственных учреждений и организации образования системы органов прокуратуры, за исключением положений, утверждаемых Президентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) издает обязательные для исполнения всеми прокурорами и иными работниками приказы, распоряжения, утверждает положения, инструкции, регламенты и иные правовые акты, регулирующие вопросы организации и деятельности органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16) обращается в Конституционный Суд Республики Казахстан в соответствии с пунктом 4 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+        <w:t>16) обращается в Конституционный Суд Республики Казахстан в соответствии с пунктом 4 статьи 73 Конституции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) при наличии оснований опротестовывает судебные акты, вступившие в законную силу, противоречащие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обращается в Верховный Суд Республики Казахстан с предложением о даче разъяснения судам по вопросам судебной практики по гражданским, уголовным, административным делам и делам об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) приостанавливает исполнение судебного акта в порядке, предусмотренном процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) вносит представление по вопросам лишения неприкосновенности и привлечения к административной, уголовной ответственности лиц, обладающих этим правом в соответствии с Конституцией Республики Казахстан и законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) в предусмотренных законами Республики Казахстан случаях согласовывает нормативные правовые акты по вопросам досудебного расследования, оперативно-розыскной, контрразведывательной деятельности и негласных следственных действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) принимает нормативные правовые акты по вопросам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2423,70 +2667,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации досудебного расследования в органах прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применения норм уголовно-процессуального законодательства Республики Казахстан, законодательства Республики Казахстан об оперативно-розыскной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2655,1179 +2899,1259 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="80"/>
+        <w:t>
+      определения порядка приема на обучение в организацию образования органов прокуратуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защиты прав инвесторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) принимает другие нормативные правовые акты в соответствии с настоящим Конституционным законом, иными законами Республики Казахстан и актами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществляет иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Полномочия прокурора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокурор в соответствии со своей компетенцией вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводить проверку соблюдения законности, анализ состояния законности, оценку актов, вступивших в силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z433" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) проводить проверку законности источников приобретения (происхождения) актива, мониторинг и анализ информации для противодействия незаконному приобретению, выводу и возврата активов в соответствии с законодательством Республики Казахстан о возврате государству незаконно приобретенных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносить в порядке, определяемом настоящим Конституционным законом и иными законами Республики Казахстан, актами Президента Республики Казахстан, а также Генеральным Прокурором, акты прокуратуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) опротестовывать противоречащие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан и актам Президента Республики Казахстан правовые акты Правительства, иных государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений и их должностных лиц в пределах, установленных законами Республики Казахстан;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="87"/>
+        <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан, международным договорам, ратифицированным Республикой Казахстан, и актам Президента Республики Казахстан правовые акты Правительства, иных государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений и их должностных лиц в пределах, установленных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) опротестовывать противоречащие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан и актам Президента Республики Казахстан акты организаций независимо от форм собственности, если данные акты касаются лиц, которые в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять защиту своих прав, несовершеннолетних лиц, а также неограниченного круга лиц, в пределах, установленных законами Республики Казахстан;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="88"/>
+        <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан, международным договорам, ратифицированным Республикой Казахстан, и актам Президента Республики Казахстан акты организаций независимо от форм собственности, если данные акты касаются лиц, которые в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять защиту своих прав, несовершеннолетних и неограниченного круга лиц, а также затрагивают права и интересы инвесторов, в пределах, установленных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) требовать незамедлительной отмены мер запретительного или ограничительного характера, приостановления полностью или частично действия незаконного акта при наличии оснований и в порядке, предусмотренном законом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z115" w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) назначать экспертизы, требовать от уполномоченных органов производства проверок по находящимся в органах прокуратуры материалам, обращениям и обязывать сообщать об их результатах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) привлекать специалистов иных органов и организаций к участию в проверке соблюдения законности и даче заключения, ученых, экспертов, коммерческие и некоммерческие организации, в том числе зарубежные, для осуществления деятельности, направленной на выполнение возложенных функций и полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) в порядке, предусмотренном законодательством Республики Казахстан, привлекать к осуществлению проверки соблюдения законности сотрудников других правоохранительных органов для обеспечения безопасности и надзорной деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z118" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) вызывать и получать пояснения от должностных, физических лиц и представителей юридических лиц по вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, и рассматриваемого обращения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z119" w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) с соблюдением установленного законодательством Республики Казахстан порядка истребовать и получать по вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, а также рассмотрения обращения информацию, материалы и документы, а также гражданские, административные, уголовные дела, дела об административных правонарушениях, исполнительные производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z120" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в установленном законодательством Республики Казахстан порядке получать доступ к информации, сведениям и документам, уголовным, гражданским, административным делам, делам об административных правонарушениях, исполнительным производствам и иным материалам, а также к информационным системам и ресурсам правоохранительных и иных государственных органов и организаций с соблюдением требований по защите персональных данных и иной охраняемой законом тайны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z121" w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) с соблюдением установленных законодательством Республики Казахстан требований применять технические средства фиксации в ходе осуществления надзорной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z122" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) давать указания по вопросам досудебного расследования, оперативно-розыскной деятельности и негласных следственных действий, обязательные для исполнения руководителями и сотрудниками органов, осуществляющих досудебное расследование, оперативно-розыскную деятельность, негласные следственные действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) проверять законность доставления, задержания лиц по подозрению в совершении уголовных правонарушений, лиц, совершивших административные правонарушения, а также порядок и условия содержания лиц, находящихся под стражей либо иным ограничением свободы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) проверять законность актов, отменять незаконные решения администрации учреждений уголовно-исполнительной системы, влияющие на правовое положение лиц, содержащихся под стражей, отбывающих наказание в местах лишения свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) рассматривать акты органов уголовно-исполнительной системы о переводе осужденных в другое учреждение в соответствии с уголовно-исполнительным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) рассматривать ходатайства органов расследования об избрании меры пресечения в отношении подозреваемых лиц в соответствии с уголовно-процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z127" w:id="101"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) приносить ходатайство в вышестоящий суд о пересмотре судебного акта, не вступившего в законную силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z128" w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) обращаться с ходатайством о принесении протеста на судебные акты, вступившие в законную силу, к вышестоящему прокурору в случаях, когда опротестование выходит за пределы его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z129" w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) при осуществлении надзора инициировать проведение оперативно-розыскных мероприятий органами, осуществляющими оперативно-розыскную деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z130" w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) при осуществлении надзора запрашивать и получать дела негласных следственных действий, оперативного учета, материалы, документы, ведомственные нормативные правовые акты, другие необходимые сведения, за исключением сведений о личности конфиденциальных помощников и штатных негласных сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z131" w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) в случаях, установленных законами Республики Казахстан, санкционировать проведение оперативно-розыскных и контрразведывательных мероприятий, проводить проверки законности осуществления специальных оперативно-розыскных мероприятий, в том числе на сети связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) при осуществлении надзора привлекать специалистов органов прокуратуры и иных специалистов с использованием специальных технических средств в целях выявления и пресечения нарушений законности в ходе осуществления оперативно-розыскной деятельности в соответствии с законодательством Республики Казахстан об оперативно-розыскной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z133" w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) требовать от руководителей органов, осуществляющих оперативно-розыскную деятельность, проведения проверок в подчиненных им органах в целях устранения нарушений законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z134" w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z134" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) возбуждать и прекращать производство по делу об административном правонарушении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z135" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) проверять законность выписки и приведения в исполнение исполнительных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) координировать и осуществлять деятельность по международно-правовому сотрудничеству в целях возврата активов, защиты прав инвесторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) исполнять международные договоры о выдаче лиц, оказании взаимной правовой помощи по уголовным делам, по делам о возврате активов, передаче осужденных либо лиц, страдающих психическими расстройствами (заболеваниями), а также связанные с ними правовые акты, согласовывать проекты международных договоров в уголовно-правовой сфере, относящихся к компетенции органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z138" w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z138" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) представлять интересы государства в компетентных органах иностранных государств и международных организациях по вопросам уголовного преследования, возврата активов, иностранных и международных судах (арбитражах) по вопросам, относящимся к компетенции прокуратуры; </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="114"/>
+      29) представлять интересы государства в компетентных органах иностранных государств и международных организациях по вопросам уголовного преследования, возврата активов, защиты прав инвесторов, иностранных и международных судах (арбитражах) по вопросам, относящимся к компетенции прокуратуры; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) осуществлять иные права, предусмотренные настоящим Конституционным законом, иными законами Республики Казахстан, актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z140" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Прокурор обязан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z141" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) соблюдать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z142" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) защищать права и свободы человека и гражданина, охраняемые законом интересы юридических лиц, общества и государства с принятием мер по устранению нарушений законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z143" w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z143" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не допускать действий (бездействия) и принятия актов прокуратуры, создающих необоснованные препятствия для реализации прав и свобод человека и гражданина, законных интересов юридических лиц, общества и государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z144" w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z144" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивать сохранность документов, сведений и иной информации, полученных в ходе осуществления своей деятельности, с соблюдением требований законодательства Республики Казахстан о государственных секретах и иной охраняемой законом тайне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z145" w:id="119"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z145" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в случаях и порядке, которые предусмотрены уголовно-процессуальным законодательством Республики Казахстан, осуществлять досудебное расследование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z146" w:id="120"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z146" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) рассматривать ходатайства о несогласии с судебными актами, вступившими в законную силу, в порядке, предусмотренном процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z147" w:id="121"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z147" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) проверять соблюдение законности при приеме и регистрации заявлений и сообщений об уголовных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z148" w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) прекращать незаконные оперативно-розыскные мероприятия и негласные следственные действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z149" w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) незамедлительно освобождать лиц, незаконно задержанных и находящихся в помещениях правоохранительных и специальных государственных органов и иных местах, ограничивающих их личную свободу, гауптвахтах, учреждениях, исполняющих меры принудительного характера, специальных учреждениях и учреждениях уголовно-исполнительной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z150" w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z150" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) отменять незаконные постановления и решения лиц, осуществляющих досудебное расследование, оперативно-розыскную деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z151" w:id="125"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z151" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) выполнять иные обязанности, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3855,200 +4179,200 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 11 – в редакции Конституционного закона РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="126"/>
+    <w:bookmarkStart w:name="z153" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ведомство органов прокуратуры в области государственной правовой статистики и специальных учетов в пределах компетенции Генеральной прокуратуры осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z154" w:id="127"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z154" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование государственной правовой статистики и ведение специальных учетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z155" w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z155" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) надзор за целостностью, объективностью, достоверностью, достаточностью сведений государственной правовой статистики и специальных учетов, представляемых субъектами правовой статистики и специальных учетов, а также определение методики сбора, регистрации, обработки, накопления, свода и хранения информации в данной сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z156" w:id="129"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z156" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) внедрение информационно-коммуникационных технологий в процессы расследования уголовных дел, производства по делам об административных правонарушениях, регистрации и учета форм государственного контроля и надзора, предусмотренных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z158" w:id="130"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z158" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) иные функции и полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z159" w:id="131"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z159" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Структуру ведомства органов прокуратуры в области государственной правовой статистики и специальных учетов, его территориальных и приравненных к ним органов утверждает Генеральный Прокурор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z160" w:id="132"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z160" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Правовая основа и принципы осуществления государственной правовой статистики, ведения специальных учетов и надзора в данной сфере определяются настоящим Конституционным законом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4084,2757 +4408,3218 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11-1. Ведомство органов прокуратуры по возврату активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z426" w:id="133"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Закон дополнен статьей 11-1 в соответствии с Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); исключена Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11-2. Ведомство органов прокуратуры по защите прав инвесторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z440" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ведомство органов прокуратуры по защите прав инвесторов осуществляет высший надзор за законностью в сфере инвестиций и инвестиционной деятельности, защиту, пресечение и предупреждение нарушений прав инвесторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z441" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Структуру ведомства по защите прав инвесторов утверждает Генеральный Прокурор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z442" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правовая основа и принципы осуществления деятельности по защите прав инвесторов определяются настоящим Конституционным законом, иными законами, актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 11-1 в соответствии с Конституционным законом РК от 12.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 22-VIII</w:t>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 11-2 в соответствии с Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
-[...19 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Академия правоохранительных органов при Генеральной прокуратуре</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="137"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Академия правоохранительных органов при Генеральной прокуратуре является организацией образования органов прокуратуры и осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z163" w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организацию и проведение первоначальной профессиональной подготовки для лиц, впервые поступающих на службу в правоохранительные органы Республики Казахстан, за исключением сотрудников органов внутренних дел и гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z164" w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) профессиональную подготовку, переподготовку, повышение квалификации и профессионального уровня сотрудников правоохранительных органов, в том числе состоящих в Президентском резерве руководства правоохранительных органов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z165" w:id="140"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) координацию и проведение межведомственных научных исследований в сфере правоохранительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z166" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реализацию программ послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z167" w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z167" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) взаимодействие с иностранными и международными организациями по вопросам переподготовки и повышения квалификации сотрудников правоохранительных органов, проведения научных исследований и обмена опытом в сфере правоохранительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z168" w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z168" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) иные виды деятельности, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Органы военной прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="144"/>
+    <w:bookmarkStart w:name="z170" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Органы военной прокуратуры с соблюдением пределов и форм надзора, предусмотренных настоящим Конституционным законом, осуществляют надзор за законностью в деятельности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z171" w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z171" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Вооруженных Сил Республики Казахстан, других войск и воинских формирований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z172" w:id="146"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z172" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иных государственных органов, учреждений и организаций в сфере обороны и военной безопасности государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z173" w:id="147"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z173" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Иная компетенция органов военной прокуратуры определяется настоящим Конституционным законом, законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Органы транспортной прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="148"/>
+    <w:bookmarkStart w:name="z175" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Органы транспортной прокуратуры с соблюдением пределов и форм надзора, предусмотренных настоящим Конституционным законом, осуществляют надзор за законностью в деятельности государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, их должностных лиц, иных организаций в сфере транспорта, а также в отношении объектов транспорта и транспортной инфраструктуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z176" w:id="149"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z176" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Иная компетенция органов транспортной прокуратуры определяется настоящим Конституционным законом, законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 15. Областные и приравненные к ним прокуроры и прокуратуры (городов республиканского значения и столицы)</w:t>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="153"/>
+        <w:t>Статья 15. Областные и приравненные к ним прокуроры и прокуратуры (столицы и городов республиканского значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 15 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокуратуры областей и приравненные к ним прокуратуры (столицы и городов республиканского значения) возглавляются соответствующими прокурорами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z179" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Прокуроры областей и приравненные к ним прокуроры (столицы и городов республиканского значения):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z180" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководят деятельностью областных и приравненных к ним прокуратур (столицы и городов республиканского значения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z181" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) издают приказы, распоряжения, обязательные для всех подчиненных прокуроров и иных работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z182" w:id="154"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z182" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) образуют коллегию прокуратуры, определяют регламент ее работы и статус членов коллегии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z183" w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z183" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) возглавляют соответствующие координационные советы по обеспечению законности, правопорядка и борьбы с преступностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z443" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) являются инвестиционными прокурорами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляют иные полномочия, предусмотренные настоящим Конституционным законом, иными законами Республики Казахстан, актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Районные и иные приравненные к ним (городские, межрайонные, а также специализированные) прокуроры и прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="157"/>
+    <w:bookmarkStart w:name="z186" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры возглавляются соответствующими прокурорами, назначаемыми Генеральным Прокурором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z187" w:id="158"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z187" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуроры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z188" w:id="159"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z188" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) руководят деятельностью районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуратур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z189" w:id="160"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z189" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) издают распоряжения, обязательные для всех подчиненных прокуроров и иных работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z190" w:id="161"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z190" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляют иные полномочия, предусмотренные настоящим Конституционным законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z191" w:id="162"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z191" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ПРЕДЕЛЫ И ФОРМЫ ВЫСШЕГО НАДЗОРА. ПРЕДСТАВИТЕЛЬСТВО ИНТЕРЕСОВ ГОСУДАРСТВА В СУДЕ. УГОЛОВНОЕ ПРЕСЛЕДОВАНИЕ. РАССМОТРЕНИЕ ОБРАЩЕНИЙ. ПРАВОВЫЕ ГАРАНТИИ ДЕЯТЕЛЬНОСТИ ПРОКУРОРА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Пределы и формы высшего надзора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="163"/>
+    <w:bookmarkStart w:name="z193" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Высший надзор от имени Республики Казахстан осуществляется посредством проведения проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="165"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z194" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок назначения и проведения проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, определяется настоящим Конституционным законом, законами Республики Казахстан, актами Генерального Прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z195" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Высший надзор в сферах контрразведывательной деятельности, обеспечения безопасности охраняемых лиц и объектов осуществляется с учетом особенностей законодательства Республики Казахстан о контрразведывательной деятельности и законодательства Республики Казахстан по вопросам обеспечения безопасности охраняемых лиц и объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменениями, внесенными Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Проверка соблюдения законности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="166"/>
+    <w:bookmarkStart w:name="z197" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проверка соблюдения законности назначается по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z198" w:id="167"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z198" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поручению Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z199" w:id="168"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z199" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поручению Генерального Прокурора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z200" w:id="169"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z200" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="171"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z201" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Решения заместителей Генерального Прокурора, руководителей органов военной и транспортной прокуратур, прокуроров областей и приравненных к ним прокуроров (столицы и городов республиканского значения), районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуроров о назначении и проведении проверки соблюдения законности принимаются для защиты прав, свобод и законных интересов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z202" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лиц, которые в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять их защиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z203" w:id="172"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z203" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несовершеннолетних лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z204" w:id="173"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z204" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неограниченного круга лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z205" w:id="174"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z205" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лиц, общества и государства, если это необходимо для предотвращения необратимых последствий для жизни, здоровья людей либо безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="176"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z206" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) субъектов частного предпринимательства, инвесторов по фактам вмешательства в их деятельность со стороны государственных, местных представительных и исполнительных органов, органов местного самоуправления, субъектов квазигосударственного сектора, их должностных и приравненных к ним лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z207" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Проверка соблюдения законности в отношении субъектов частного предпринимательства проводится по поручению Президента Республики Казахстан, Генерального Прокурора либо по согласованию с ними. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="177"/>
+      Проверка соблюдения законности в отношении субъектов частного предпринимательства, инвесторов проводится по поручению Президента Республики Казахстан, Генерального Прокурора либо по согласованию с ними. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z208" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проверка соблюдения законности, проводимая ведомством органов прокуратуры в области государственной правовой статистики и специальных учетов, осуществляется по решению руководителей ведомства и его территориальных и приравненных к ним органов в пределах, установленных настоящим Конституционным законом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z209" w:id="178"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z444" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Проверка соблюдения законности, проводимая ведомством органов прокуратуры по защите прав инвесторов, осуществляется по решению первого руководителя ведомства органов прокуратуры по защите прав инвесторов в пределах, установленных настоящим Конституционным законом, законами Республики Казахстан, актами Президента Республики Казахстан, Генерального Прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z209" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. О проведении проверки соблюдения законности выносится постановление, которое регистрируется в государственном органе по правовой статистике и специальным учетам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z210" w:id="179"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z210" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка соблюдения законности проводится в течение не более тридцати рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z211" w:id="180"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z211" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости истребования дополнительных материалов, а также в связи со значительным объемом проверки соблюдения законности срок ее проведения в исключительных случаях может быть продлен не более чем на тридцать рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z212" w:id="181"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z212" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка соблюдения законности может быть приостановлена в случаях назначения экспертизы, а также при необходимости получения сведений и документов от иностранных государств – до их получения, а также в иных случаях, препятствующих проведению проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z213" w:id="182"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z213" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исчисление срока проведения приостановленной проверки соблюдения законности продолжается со дня ее возобновления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z214" w:id="183"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z214" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок регистрации постановлений о назначении проверки соблюдения законности и сроки ее проведения не распространяются на проверки, проводимые в рамках уголовно-процессуального законодательства Республики Казахстан, уголовно-исполнительного законодательства Республики Казахстан, законодательства Республики Казахстан об исполнительном производстве и статусе судебных исполнителей, законодательства Республики Казахстан об административных правонарушениях, законодательства Республики Казахстан в сферах оперативно-розыскной и контрразведывательной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z215" w:id="184"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z215" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При осуществлении проверки соблюдения законности прокурор не вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z216" w:id="185"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z216" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требовать предоставления документов, информации, если они не относятся к предмету проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z217" w:id="186"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z217" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) превышать установленные сроки проведения проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z218" w:id="187"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z218" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) препятствовать нормальному функционированию проверяемого субъекта, за исключением случаев, создающих угрозу законности и общественному порядку, социально-экономической стабильности в регионе, конституционному строю и национальной безопасности Республики Казахстан, а также угрожающих возникновением необратимых последствий для жизни и здоровья людей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z434" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Положения настоящей статьи не распространяются на проверки законности источников приобретения (происхождения) актива, проводимые в соответствии с законодательством Республики Казахстан о возврате государству незаконно приобретенных активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Права и обязанности проверяемых субъектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="189"/>
+    <w:bookmarkStart w:name="z220" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проверяемые субъекты либо их уполномоченные представители при осуществлении прокурорами проверки соблюдения законности вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z221" w:id="190"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z221" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не допускать лиц, прибывших для проведения проверки соблюдения законности, на объект в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z222" w:id="191"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z222" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       непредставления проверяемому субъекту постановления о назначении проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z223" w:id="192"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z223" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведения проверки соблюдения законности без регистрации в государственном органе по правовой статистике и специальным учетам, когда такая регистрация обязательна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z224" w:id="193"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z224" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       истечения сроков, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Конституционного закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z225" w:id="194"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z225" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведения проверки соблюдения законности лицами, не указанными в постановлении о назначении проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z226" w:id="195"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z226" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствия документа, подтверждающего разрешение о допуске к государственным секретам, когда это предусмотрено законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z227" w:id="196"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z227" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не представлять сведения и документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z228" w:id="197"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z228" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не относящиеся к предмету проводимой проверки соблюдения законности или периоду, указанному в постановлении о назначении проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z229" w:id="198"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z229" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содержащие государственные секреты или иную охраняемую законом тайну при отсутствии соответствующего допуска или документа, дающего право на ознакомление с такими сведениями и документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z230" w:id="199"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z230" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обжаловать постановление о назначении проверки соблюдения законности, а также действия (бездействие) должностных лиц органов прокуратуры в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z231" w:id="200"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z231" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проверяемые субъекты либо их уполномоченные представители при проведении прокурорами проверки соблюдения законности обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z232" w:id="201"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z232" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечить беспрепятственный доступ должностных лиц органов прокуратуры на территорию и в помещения проверяемого субъекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z233" w:id="202"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z233" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доступ должностных лиц органов прокуратуры на территорию и в помещения режимных объектов обеспечивается с учетом требований о пропускном и внутриобъектном режимах, установленных в проверяемой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z234" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с соблюдением требований по охране государственных секретов или иной охраняемой законом тайны представлять должностным лицам органов прокуратуры документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к справке о результатах проверки соблюдения законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z235" w:id="204"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z235" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ознакомиться и получить под роспись постановление о назначении проверки соблюдения законности и справку о ее результатах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z236" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в соответствии с требованиями о безопасности и охране труда обеспечить необходимые условия для лиц, осуществляющих проверку соблюдения законности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Анализ состояния законности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ состояния законности проводится без посещения прокурорами субъектов (объектов) путем изучения статистических данных, сведений государственных и международных организаций, средств массовой информации, материалов гражданских и уголовных дел, дел об административных правонарушениях, а также иных источников информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="206"/>
+    <w:bookmarkStart w:name="z239" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты анализа состояния законности оформляются в виде справки. По результатам анализа состояния законности принимаются меры прокурорского надзора либо реагирования в соответствии с настоящим Конституционным законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z240" w:id="207"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z240" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокурор вправе истребовать от государственных, местных представительных и исполнительных органов, органов местного самоуправления и иных организаций независимо от форм собственности информацию, документы и иные материалы, связанные с проведением анализа состояния законности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Оценка актов, вступивших в силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="208"/>
+    <w:bookmarkStart w:name="z242" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокуратура проводит оценку актов, вступивших в силу, путем изучения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z243" w:id="209"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z243" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) актов и решений Правительства Республики Казахстан, иных государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, субъектов квазигосударственного сектора, их должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="211"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z244" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) актов и решений иных организаций независимо от форм собственности, если данные акты и решения касаются лиц, которые в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять защиту своих прав, несовершеннолетних лиц, неограниченного круга лиц, а также инвесторов по вопросам, связанным с реализацией инвестиционных проектов, либо носят публичный характер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z245" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) приговоров, решений, постановлений и иных актов суда (судьи), а также уголовных, гражданских, административных дел и дел об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z246" w:id="212"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z246" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оценка судебных актов, вступивших в законную силу, осуществляется в порядке, предусмотренном уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан об административном судопроизводстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 21 с изменениями, внесенными Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Представительство интересов государства в суде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="213"/>
+    <w:bookmarkStart w:name="z248" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Органы прокуратуры представляют интересы государства в суде на основании и в порядке, которые предусмотрены уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан об административном судопроизводстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z249" w:id="214"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z249" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Органы прокуратуры вправе обратиться в суд с иском (заявлением), если этого требует защита прав человека и гражданина, которые самостоятельно не могут осуществлять их защиту, а также для защиты охраняемых законами Республики Казахстан интересов общества или государства. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z250" w:id="215"/>
+      2. Органы прокуратуры вправе обратиться в суд с иском (заявлением), если этого требует защита прав человека и гражданина, которые самостоятельно не могут осуществлять их защиту, инвесторов по вопросам в сфере инвестиций и инвестиционной деятельности, а также для защиты охраняемых законами Республики Казахстан интересов общества или государства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z250" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основания и порядок принесения ходатайства о пересмотре судебных актов, не вступивших в законную силу, определяются уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан об административном судопроизводстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 22 с изменениями, внесенными Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Уголовное преследование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="216"/>
+    <w:bookmarkStart w:name="z252" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокуратура от имени государства осуществляет уголовное преследование в соответствии с уголовным, уголовно-процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Рассмотрение обращений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="217"/>
+    <w:bookmarkStart w:name="z254" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Органы прокуратуры рассматривают обращения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z255" w:id="218"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z255" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для защиты и восстановления прав и законных интересов человека и гражданина, если они в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять защиту своих прав, несовершеннолетних лиц, а также неограниченного круга лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z256" w:id="219"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z256" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для защиты и восстановления прав и законных интересов человека и гражданина, общества или государства, если защита этих интересов должным образом не обеспечивается уполномоченным органом, к компетенции которого отнесены соответствующие полномочия, либо в случаях отсутствия такого органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z258" w:id="221"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z257" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для защиты и восстановления прав и законных интересов субъектов частного предпринимательства, инвесторов по фактам вмешательства в их деятельность со стороны государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, их должностных лиц, иных организаций независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z258" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в целях предотвращения угрозы конституционному строю и национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z259" w:id="222"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z259" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по фактам нарушений законности, неустранение которых влечет причинение вреда жизни и здоровью человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z260" w:id="223"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z260" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) по поручениям Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z261" w:id="224"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z261" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) по поручениям Генерального Прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z262" w:id="225"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z262" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ведомством органов прокуратуры в области государственной правовой статистики и специальных учетов и его территориальными и приравненными к ним органами рассматриваются обращения в рамках компетенции, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z263" w:id="226"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z263" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Срок рассмотрения обращения составляет пятнадцать рабочих дней со дня его поступления в органы прокуратуры, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z264" w:id="227"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z264" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В тех случаях, когда необходимо установление фактических обстоятельств, имеющих значение для правильного разрешения обращения, а также получение информации из других государственных органов, учреждений, организаций независимо от форм собственности, срок рассмотрения обращения продлевается мотивированным решением руководителя органа прокуратуры либо его заместителя на разумный срок, но не более чем до двух месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z265" w:id="228"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z265" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае назначения проверки соблюдения законности по обращению сроки рассмотрения определяются с учетом срока ее проведения. Заявителю направляется промежуточный ответ. Окончательный ответ сообщается заявителю по результатам проверки в течение десяти рабочих дней после ее окончания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z266" w:id="229"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z266" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. О продлении срока рассмотрения обращения сообщается заявителю в течение трех рабочих дней со дня продления срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z267" w:id="230"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z267" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Анонимные обращения в органах прокуратуры рассмотрению не подлежат, за исключением случаев, когда в таком обращении содержатся сведения о готовящихся или совершенных уголовных правонарушениях либо об угрозе национальной, в том числе общественной, безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z268" w:id="231"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z268" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ответ на обращение должен быть по содержанию обоснованным и мотивированным со ссылкой на законодательство Республики Казахстан на государственном языке или языке обращения с разъяснением заявителю его права на подачу жалобы на принятое решение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z269" w:id="232"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z269" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рассмотрение обращений прекращается, если в повторных обращениях не приводятся новые доводы или вновь открывшиеся обстоятельства, а по материалам предыдущего обращения заявителю в установленном порядке давались ответы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z270" w:id="233"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z270" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Требования настоящей статьи не распространяются на обращения, порядок рассмотрения которых установлен уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, уголовно-исполнительным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан в сферах контрразведывательной и оперативно-розыскной деятельности, законодательством Республики Казахстан о возврате государству незаконно приобретенных активов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Досудебное урегулирование жалоб на решения, акты прокуратуры и действия (бездействие) должностных лиц органов прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="234"/>
+    <w:bookmarkStart w:name="z272" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалоба на решения, акты прокуратуры либо действия (бездействие) прокурора подается в органы прокуратуры не позднее трех месяцев со дня, когда лицу стало известно о принятии решения, акта или совершении действия (бездействии), и рассматривается вышестоящим прокурором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z273" w:id="235"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z273" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок рассмотрения жалобы составляет двадцать рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z274" w:id="236"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z274" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае пропуска по уважительной причине срока для обжалования срок по ходатайству лица, подавшего жалобу, может быть восстановлен органом прокуратуры, рассматривающим жалобу, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z275" w:id="237"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z275" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Результаты рассмотрения жалобы в досудебном порядке являются основанием для обжалования решения, акта и действия (бездействия) прокурора в суд в порядке, предусмотренном Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z276" w:id="238"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z276" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи не распространяются на жалобы, порядок рассмотрения которых установлен уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, уголовно-исполнительным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях, законодательством Республики Казахстан в сферах контрразведывательной и оперативно-розыскной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z430" w:id="239"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z430" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Требования настоящей статьи не распространяются на жалобы, поданные в соответствии с Законом Республики Казахстан "О возврате государству незаконно приобретенных активов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6867,3349 +7652,4433 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Статья 25-1. Досудебное урегулирование споров с участием инвесторов </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z446" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для досудебного урегулирования споров между инвесторами и государственными органами, местными исполнительными органами, учреждениями, субъектами квазигосударственного сектора (далее – досудебное урегулирование споров с участием инвесторов) ведомство органов прокуратуры по защите прав инвесторов вправе создавать Комиссию по досудебному урегулированию споров (далее – Комиссия) в порядке, определяемом Генеральным Прокурором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z447" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участие в процедуре урегулирования споров является добровольным и не ограничивает право на обращение в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z448" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заявление инвестора о досудебном урегулировании спора, связанного с инвестиционной деятельностью, подается в ведомство органов прокуратуры по защите прав инвесторов не позднее трех месяцев со дня, когда инвестору стало или должно было стать известно о нарушении его прав и законных интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z449" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заявление государственного органа, местного исполнительного органа, учреждения, субъекта квазигосударственного сектора, их должностных и приравненных к ним лиц, инвестиционных прокуроров о досудебном урегулировании споров с участием инвесторов подаются в ведомство органов прокуратуры по защите прав инвесторов не менее, чем за месяц до истечения установленного законодательством Республики Казахстан срока исковой давности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z450" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае подачи обращения позднее указанного срока ведомство органов прокуратуры по защите прав инвесторов вправе отказать в принятии обращения к рассмотрению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z451" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Решение Комиссии оформляется протоколом, на основании которого ведомством органов прокуратуры по защите прав инвесторов выносится заключение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z452" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении нарушений законности ведомство органов прокуратуры по защите прав инвесторов на основании заключения вправе внести акты прокурорского надзора и реагирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z453" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае неурегулирования споров в досудебном порядке стороны вправе обратиться в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 25-1 в соответствии с Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Статья 26. Правовые гарантии деятельности прокурора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="240"/>
+    <w:bookmarkStart w:name="z278" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Воздействие в какой бы то ни было форме на прокурора с целью воспрепятствования осуществлению им своих полномочий или принятия им незаконного решения влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z279" w:id="241"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z279" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Требования и запросы прокурора в рамках проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, рассматриваемых обращений и осуществления иных своих полномочий обязательны для исполнения физическими и юридическими лицами, в том числе государственными органами, учреждениями, организациями независимо от форм собственности, их должностными лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z280" w:id="242"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z280" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. По вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, и рассматриваемых обращений государственные, местные представительные и исполнительные органы, органы местного самоуправления, учреждения, их должностные лица, иные организации независимо от форм собственности обязаны по требованию прокурора с соблюдением установленных законами Республики Казахстан требований к разглашению государственных секретов, сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, предоставить в установленный прокурором срок, но не менее трех рабочих дней необходимую информацию, документы и иные материалы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z281" w:id="243"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z281" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокурор несет установленную законами Республики Казахстан ответственность за разглашение государственных секретов, сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="246"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z282" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В целях предотвращения необратимых последствий для жизни, здоровья человека, законных интересов субъектов частного предпринимательства, защиты прав инвесторов, интересов общества и государства, массового нарушения законности и правопорядка, угрозы социально-экономической стабильности региона либо безопасности Республики Казахстан запрашиваемая информация, документы и иные материалы предоставляются незамедлительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z283" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По требованию прокурора органы, организации и должностные лица обязаны выделять ученых, экспертов, специалистов для участия в проверке, даче заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z284" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Прокурор не дает каких-либо объяснений по существу находящихся в его производстве материалов, актов, судебных дел и обращений. Представление материалов кому-либо для ознакомления осуществляется только в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z285" w:id="247"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z285" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Никто не вправе разглашать материалы проверки соблюдения законности и дел без разрешения прокурора, в производстве которого они находятся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z286" w:id="248"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z286" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В рамках проводимой проверки соблюдения законности, оценки актов, вступивших в силу, рассматриваемых обращений по требованию прокурора в установленное им время физические и должностные лица, а также иные представители государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений, их должностных лиц, иных организаций независимо от форм собственности обязаны явиться для дачи объяснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z287" w:id="249"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z287" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Вызов в органы прокуратуры производится в сроки, достаточные для своевременной явки, за исключением случаев возникновения чрезвычайных ситуаций социального характера, кризисных ситуаций или непредотвратимых при данных условиях обстоятельств, путем направления уведомления (извещения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z288" w:id="250"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z288" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уведомление (извещение) направляется телефонограммой, текстовым сообщением по абонентскому номеру сотовой связи или адресу электронной почты, телеграммой или заказным письмом с уведомлением о его вручении либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z289" w:id="251"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z289" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. О причинах, препятствующих явке по вызову в назначенный срок, вызываемое лицо обязано уведомить вызывающего прокурора заблаговременно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z291" w:id="253"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z290" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае неявки без уважительных причин физические и должностные лица, а также иные представители государственных органов, учреждений и организаций независимо от форм собственности могут быть по мотивированному постановлению Генерального Прокурора, его заместителей, руководителей ведомства органов прокуратуры по защите прав инвесторов, ведомства органов прокуратуры в области государственной правовой статистики и специальных учетов и его территориальных и приравненных к ним органов, органов военной и транспортной прокуратур, прокуроров областей и приравненных к ним прокуроров (столицы и городов республиканского значения), их заместителей, районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуроров, их заместителей подвергнуты приводу (принудительному доставлению).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z291" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Постановление прокурора о приводе (принудительном доставлении) исполняется органом внутренних дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z292" w:id="254"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z292" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Привод (принудительное доставление) не может производиться в ночное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z294" w:id="256"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z293" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Не подлежат приводу несовершеннолетние в возрасте до четырнадцати лет, а лица, не достигшие восемнадцати лет, без уведомления их законного представителя, беременные женщины, а также лица, которые по состоянию здоровья не могут или не должны оставлять место своего пребывания, что подлежит удостоверению врачом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z294" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Неисполнение законных требований прокурора либо неявка по требованию прокурора без уважительных причин влечет ответственность, предусмотренную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 26 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 26 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Ответственность органов прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z296" w:id="257"/>
+    <w:bookmarkStart w:name="z296" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокуроры при осуществлении своей деятельности несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z297" w:id="258"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z297" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ущерб, причиненный действиями прокуроров и иных работников, возмещается в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z298" w:id="259"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z298" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ДЕЯТЕЛЬНОСТЬ ПРОКУРАТУРЫ ПО КООРДИНАЦИИ И ВЗАИМОДЕЙСТВИЮ. КОЛЛЕГИИ В ОРГАНАХ ПРОКУРАТУРЫ. УЧАСТИЕ В НОРМОТВОРЧЕСКОЙ ДЕЯТЕЛЬНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Координация деятельности по обеспечению законности, правопорядка и борьбы с преступностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="260"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="261"/>
+    <w:bookmarkStart w:name="z300" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Координация деятельности правоохранительных и иных государственных органов по обеспечению законности, правопорядка и борьбы с преступностью осуществляется органами прокуратуры в целях обеспечения взаимодействия этих органов, взаимного обмена информацией и согласованности их действий при реализации общих задач. Указанная деятельность осуществляется органами прокуратуры в рамках постоянно действующих координационных советов, образуемых при Генеральной прокуратуре, главных военной и транспортной прокуратурах, прокуратурах областей и приравненных к ним прокуратурах (столицы и городов республиканского значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z301" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решения координационных советов реализуются государственными органами – участниками путем издания совместных, ведомственных правовых актов и (или) осуществления соответствующих мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z302" w:id="262"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z302" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Положение о Координационном совете Республики Казахстан по обеспечению законности, правопорядка и борьбы с преступностью утверждается Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 28 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Взаимодействие прокуратуры по защите и восстановлению нарушенных прав и свобод человека и гражданина</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="263"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z305" w:id="264"/>
+    <w:bookmarkStart w:name="z304" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях защиты и восстановления нарушенных прав и свобод человека и гражданина, охраняемых законами Республики Казахстан интересов юридических лиц, инвесторов, общества и государства прокуратура взаимодействует:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z305" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с государственными, местными представительными и исполнительными органами, органами местного самоуправления, учреждениями, их должностными лицами, субъектами квазигосударственного сектора и иными организациями независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z306" w:id="265"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z306" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с Уполномоченным по правам человека в Республике Казахстан и оказывает содействие его деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z307" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Взаимодействие органов прокуратуры с компетентными органами иностранных государств и международными организациями осуществляется в рамках уголовно-правового сотрудничества, а также в рамках представления интересов государства по вопросам возврата активов, защиты прав инвесторов, в том числе вне уголовного процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 29 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 29 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Коллегии в органах прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="267"/>
+    <w:bookmarkStart w:name="z309" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В органах прокуратуры образуются коллегии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z310" w:id="268"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z310" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Регламент работы коллегии, ее состав определяются первыми руководителями органов прокуратуры. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z311" w:id="269"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z311" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На заседаниях коллегии рассматриваются вопросы деятельности органов прокуратуры, а также иные вопросы, связанные с выявленными нарушениями законности, требующие по усмотрению Генерального Прокурора, первых руководителей органов прокуратуры коллегиального рассмотрения с участием заинтересованных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z312" w:id="270"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z312" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решения коллегии принимаются большинством голосов от общего числа ее членов и являются обязательными для подчиненных прокуроров и иных работников. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Участие в нормотворческой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z314" w:id="271"/>
+    <w:bookmarkStart w:name="z314" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы прокуратуры в целях обеспечения законности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z315" w:id="272"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z315" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в пределах своей компетенции вносят уполномоченным и иным государственным органам предложения о совершенствовании законодательства Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z316" w:id="273"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z316" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) согласовывают проекты нормативных правовых актов, затрагивающих компетенцию и функции прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z317" w:id="274"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) ведомство органов прокуратуры по защите прав инвесторов согласовывает и выдает заключения по проектам законов и иных нормативных правовых актов, связанным с ужесточением либо введением новых форм и средств государственного регулирования инвестиционной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z317" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выполняют иные функции в нормотворческой деятельности, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z318" w:id="275"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 31 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z318" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. АКТЫ ПРОКУРАТУРЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 32. Система актов прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="276"/>
+    <w:bookmarkStart w:name="z320" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Систему актов прокуратуры составляют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="278"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z321" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акты прокурорского надзора: протест, санкция, указание, представление, постановление, предписание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z322" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) акты прокурорского реагирования: ходатайство, заявление (иск), обращение, разъяснение о недопустимости нарушений законов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z323" w:id="279"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z323" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) акты, регулирующие вопросы организации и деятельности органов прокуратуры: приказы, распоряжения, положения, инструкции, регламенты и другие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="281"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z324" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Акты прокурорского надзора и реагирования вносятся по результатам проведения проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, рассмотрения обращения и выполнения иных функций, предусмотренных настоящим Конституционным законом, законами Республики Казахстан, актами Президента Республики Казахстан, и обязательны для рассмотрения, исполнения органами, организациями и должностными лицами, которым они адресованы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z325" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нерассмотрение, а равно ненадлежащее рассмотрение, неисполнение актов прокуратуры либо невыполнение законных требований прокурора влекут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z326" w:id="282"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z326" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. После внесения актов прокурорского надзора и реагирования сроки для привлечения к ответственности лиц, совершивших нарушения, приостанавливаются до принятия решения по данному акту в порядке, определяемом законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 32 с изменениями, внесенными Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 33. Протест</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="283"/>
+    <w:bookmarkStart w:name="z328" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Прокурор приносит протест на противоречащие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан, международным договорам, ратифицированным Республикой Казахстан, и актам Президента Республики Казахстан акты, вступившие в законную силу, решения и действия (бездействие) государственных органов, учреждений, организаций, должностных и иных уполномоченных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z329" w:id="284"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z329" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Протест приносится в государственный орган, учреждение, организацию, должностному или иному уполномоченному лицу, принявшим незаконные акт, решение, или в вышестоящий орган либо вышестоящему должностному лицу. В таком же порядке опротестовываются незаконные действия (бездействие) государственного органа, учреждения, организации, должностного или иного уполномоченного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z330" w:id="285"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z330" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Протест прокурора подлежит рассмотрению соответствующим органом или должностным лицом в течение десяти календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z331" w:id="286"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z331" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокурор вправе установить иной срок рассмотрения протеста, обусловленный необходимостью подготовки и принятия по нему решения, но не менее трех рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z332" w:id="287"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z332" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О результатах рассмотрения протеста незамедлительно сообщается прокурору в письменной форме. Протест до его рассмотрения может быть отозван принесшим его либо вышестоящим прокурором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z333" w:id="288"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z333" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орган или должностное лицо обязаны известить прокурора о времени и месте рассмотрения протеста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z334" w:id="289"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z334" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В протесте прокурор требует отмены незаконного акта либо приведения его в соответствие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан, нормативными правовыми актами, а также прекращения незаконного действия (бездействия) должностного лица и восстановления нарушенного права.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z337" w:id="292"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z335" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. До принятия решения по протесту Генеральный Прокурор, заместители Генерального Прокурора, руководители органов военной и транспортной прокуратур, областные и приравненные к ним прокуроры (столицы и городов республиканского значения), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуроры вправе приостановить исполнение опротестованного акта либо действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z336" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Опротестованию прокурорами не подлежат законы Республики Казахстан, акты Президента Республики Казахстан, Администрации Президента Республики Казахстан, Конституционного Суда Республики Казахстан, Высшей аудиторской палаты (по итогам проведенных проверок).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z337" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Основания, порядок, сроки принесения протестов на вступившие в законную силу судебные акты, а также приостановления их исполнения определяются уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях и законодательством Республики Казахстан об административном судопроизводстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 33 с изменениями, внесенными Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 34. Санкция (согласие)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z339" w:id="293"/>
+    <w:bookmarkStart w:name="z339" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокурор в установленных законом случаях дает санкцию (согласие) на совершение отдельных действий правоограничительного характера, получение сведений, содержащих охраняемую законом тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z340" w:id="294"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z340" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Санкция (согласие) либо отказ в ее (его) даче оформляется прокурором резолюцией и подписью на постановлении должностного лица после изучения материалов, на основании которых испрашивается санкция (согласие).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z341" w:id="295"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z341" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа в даче санкции (согласия) указываются его причины и основания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z342" w:id="296"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z342" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Санкция (согласие) на действия, указанные в настоящей статье, за исключением оперативно-розыскных, контрразведывательных мероприятий и негласных следственных действий, связанных с получением сведений, содержащих охраняемую законом тайну, также может быть удостоверена (удостоверено) посредством электронной цифровой подписи в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 35. Указание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="297"/>
+    <w:bookmarkStart w:name="z344" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокурор дает письменные указания по вопросам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z345" w:id="298"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z345" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) досудебного расследования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z346" w:id="299"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z346" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оперативно-розыскной деятельности и негласных следственных действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z347" w:id="300"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z347" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проведения дополнительной проверки по делу об административном правонарушении; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z348" w:id="301"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z348" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исполнительного производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z349" w:id="302"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z349" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) исполнения наказаний; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z350" w:id="303"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z350" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) проводимых по требованию прокуратуры проверок; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z351" w:id="304"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z351" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) государственной правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z352" w:id="305"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z454" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) защиты прав инвесторов и осуществления инвестиционной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z352" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) по иным вопросам, установленным законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z353" w:id="306"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z353" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Указания прокурора, данные в пределах его компетенции, обязательны для исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 35 с изменениями, внесенными Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 36. Представление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z355" w:id="307"/>
+    <w:bookmarkStart w:name="z355" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокурор в пределах своей компетенции вносит представление:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z356" w:id="308"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z356" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) об устранении нарушений законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z357" w:id="309"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z357" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об устранении причин и условий, способствующих совершению уголовных и иных правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z358" w:id="310"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z358" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в иных случаях, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z359" w:id="311"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z359" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Представление подлежит рассмотрению с принятием мер по устранению указанных в нем нарушений законности должностным лицом или органом в течение тридцати календарных дней, а в случаях, если могут наступить необратимые последствия для жизни и здоровья человека и гражданина, безопасности государства, – в срок, установленный прокурором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z360" w:id="312"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z360" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокурор вправе участвовать при рассмотрении представления. О времени и месте рассмотрения представления прокурор должен быть уведомлен государственным органом или должностным лицом не позднее трех рабочих дней до дня рассмотрения представления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z361" w:id="313"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z361" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О результатах рассмотрения представления и принятых мерах сообщается в прокуратуру в течение трех рабочих дней со дня рассмотрения представления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 37. Постановление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="314"/>
+    <w:bookmarkStart w:name="z363" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокурор выносит постановление:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z364" w:id="315"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z364" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в случаях, предусмотренных уголовно-процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z365" w:id="316"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z365" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) о возбуждении дисциплинарного производства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z366" w:id="317"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z366" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) о проведении оперативно-розыскных мероприятий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z367" w:id="318"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z367" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) о прекращении оперативно-розыскных мероприятий и негласных следственных действий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z368" w:id="319"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z368" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) о приостановлении действия акта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z369" w:id="320"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z369" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) о проведении проверки соблюдения законности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z370" w:id="321"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z370" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) об отмене действий и мер запретительного либо ограничительного характера, необоснованно осуществляемых государственными, местными представительными и исполнительными органами, органами местного самоуправления, организациями, субъектами квазигосударственного сектора, а также их должностными и иными лицами; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z371" w:id="322"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z371" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) об отмене дисциплинарных взысканий и поощрений, налагаемых органами уголовно-исполнительной системы в отношении лиц, содержащихся под стражей, отбывающих наказание в местах лишения свободы, а также подучетных службам пробации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z372" w:id="323"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z372" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) о приостановлении акта или действия должностного и иного лица на срок не более трех рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z373" w:id="324"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z373" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) об отмене незаконных актов судебных исполнителей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z374" w:id="325"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z374" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) о принудительном исполнении акта прокурорского надзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z375" w:id="326"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z375" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в иных случаях, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z376" w:id="327"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z376" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановление прокурора подлежит обязательному исполнению в установленные им сроки. Обжалование постановления не приостанавливает его действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Статья 37-1. Предписание</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z456" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предписание об устранении нарушения закона вносится прокурором государственному органу, местному исполнительному органу, органам местного самоуправления, субъектам квазигосударственного сектора, их должностным и приравненным к ним лицам, иным организациям независимо от формы собственности, допустившим нарушение закона либо правомочным устранить допущенное нарушение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z457" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предписание об устранении нарушения закона вносится прокурором в случае, если нарушение закона носит явный характер, может повлечь нарушение прав и законных интересов инвесторов либо негативно повлиять на осуществление инвестиционной деятельности, и не будет незамедлительно устранено.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z458" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предписание не может вноситься на нормативные правовые акты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z459" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В предписании должны содержаться указания на нормы Конституции, законов, актов Президента Республики Казахстан, которые нарушены, характер правонарушения и конкретные предложения о мерах по устранению нарушения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z460" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Предписание подлежит обязательному исполнению в срок, установленный прокурором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z461" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Об исполнении предписания незамедлительно сообщается прокурору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z462" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Неисполнение предписания прокурора влечет ответственность, предусмотренную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z463" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Предписание может быть обжаловано вышестоящему прокурору либо в суд. Обжалование предписания не приостанавливает его исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z464" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Вышестоящий прокурор или суд может приостановить исполнение предписания до принятия решения по жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 37-1 в соответствии с Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Статья 38. Ходатайство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z378" w:id="328"/>
+    <w:bookmarkStart w:name="z378" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ходатайство о пересмотре судебных актов, не вступивших в законную силу, вносится прокурором в порядке, установленном уголовно-процессуальным законодательством Республики Казахстан, гражданским процессуальным законодательством Республики Казахстан, законодательством Республики Казахстан об административных правонарушениях и законодательством Республики Казахстан об административном судопроизводстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 39. Заявление (иск)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z380" w:id="329"/>
+    <w:bookmarkStart w:name="z380" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокурор вправе обратиться с заявлением (иском) в суд в порядке и на основаниях, которые установлены законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z381" w:id="330"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z381" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При отклонении актов прокурорского надзора либо оставлении их без рассмотрения прокурор обращается с заявлением в суд о признании актов, решений и действий (бездействия) органов и должностных лиц незаконными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 40. Обращение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z383" w:id="331"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z384" w:id="332"/>
+    <w:bookmarkStart w:name="z383" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генеральный Прокурор и его заместители, руководители органов военной и транспортной прокуратур, прокуроры областей и приравненные к ним прокуроры (столицы и городов республиканского значения), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуроры вправе выступить с обращением к должностным лицам, государственным органам, физическим и юридическим лицам в целях обеспечения законности и общественной безопасности, предупреждения правонарушений, а также защиты прав и свобод человека и гражданина.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z384" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обращение распространяется с использованием средств массовой информации или иным публичным способом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 40 с изменениями, внесенными Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 41. Разъяснение о недопустимости нарушений закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z386" w:id="333"/>
+    <w:bookmarkStart w:name="z386" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях предупреждения правонарушений, обеспечения общественной безопасности, защиты прав и свобод человека и гражданина или при наличии сведений о готовящихся противоправных деяниях прокурор разъясняет в письменной или устной форме физическим лицам и представителям юридических лиц о недопустимости нарушений законов Республики Казахстан и предупреждает их об установленной законами Республики Казахстан ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 42. Опубликование актов прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z388" w:id="334"/>
+    <w:bookmarkStart w:name="z388" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нормативные правовые акты Генерального Прокурора, касающиеся прав, свобод и обязанностей граждан, подлежат официальному опубликованию с соблюдением требований законодательства Республики Казахстан о защите государственных секретов и иной охраняемой законом тайны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z389" w:id="335"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z389" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для обеспечения гласности своей деятельности органы прокуратуры могут публиковать в средствах массовой информации акты прокуратуры на незаконные действия (бездействие) и решения органов и должностных лиц, нарушающие конституционные и иные охраняемые законом права человека и гражданина, интересы юридических лиц и государства, с соблюдением требований законодательства Республики Казахстан о защите государственных секретов и иной охраняемой законом тайны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 43. Обжалование действий (бездействия) и актов прокурора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z391" w:id="336"/>
+    <w:bookmarkStart w:name="z391" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Действия (бездействие) и акты прокурора могут быть обжалованы вышестоящему прокурору либо в суд в случаях и порядке, которые установлены настоящим Конституционным законом и иными законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z392" w:id="337"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z392" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обжалование актов и действий прокурора не приостанавливает их исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z393" w:id="338"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z393" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Суд либо вышестоящий прокурор до вынесения решения по жалобе на акты прокурора или его действия вправе приостановить их исполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z394" w:id="339"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z394" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вышестоящий прокурор по жалобе физических и (или) юридических лиц либо по своей инициативе может отменить, отозвать, приостановить или изменить акты нижестоящего прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z431" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обжалование решений, действий (бездействия) и актов прокурора по вопросам возврата активов осуществляется в соответствии с Законом Республики Казахстан "О возврате государству незаконно приобретенных активов".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z395" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. КАДРЫ ОРГАНОВ ПРОКУРАТУРЫ И ИХ ПРАВОВОЕ ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 44. Состав кадров органов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кадры органов прокуратуры составляют прокуроры и иные работники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z398" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Прокурором является гражданин Республики Казахстан, состоящий на службе в системе органов прокуратуры, которому присвоен классный чин или воинское звание офицерского состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z399" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К иным работникам относятся административные государственные служащие, военнослужащие рядового и сержантского составов, гражданские служащие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z400" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Перечень должностей системы органов прокуратуры, которым присваиваются классные чины или воинские звания, а также соответствующие им предельные классные чины или воинские звания, утверждается Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z401" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Прокуроры проходят службу в соответствии с законодательством Республики Казахстан о правоохранительной службе с особенностями, предусмотренными настоящим Конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z402" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Прокуроры органов военной прокуратуры, военнослужащие рядового и сержантского составов проходят службу в соответствии с законодательством Республики Казахстан о воинской службе и статусе военнослужащих с особенностями, предусмотренными настоящим Конституционным законом, обладают статусом и пользуются правами и льготами, установленными для военнослужащих Вооруженных Сил Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z403" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Административные государственные служащие органов прокуратуры осуществляют деятельность в соответствии с законодательством Республики Казахстан о государственной службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z404" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Военнообязанные прокуроры состоят на специальном учете в органах прокуратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 45. Финансовое обеспечение органов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z406" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансовое обеспечение системы органов прокуратуры осуществляется за счет бюджетных средств, а также Специального государственного фонда в части деятельности, касающейся возврата активов, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z407" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Органы прокуратуры могут иметь соответствующие счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 45 с изменениями, внесенными Конституционными законами РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46. Материальное и социальное обеспечение прокуроров и иных работников</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z409" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Оплата труда прокуроров и иных работников устанавливается на основании единой системы финансирования и оплаты труда для всех органов, содержащихся за счет государственного бюджета, в порядке, предусмотренном в подпункте 8) статьи 65 Конституции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z410" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Пенсионное обеспечение прокуроров, выплата государственных социальных пособий по инвалидности и по случаю потери кормильца осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z411" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пенсионеры органов прокуратуры, уволенные из органов прокуратуры с правом на получение пенсионных выплат за выслугу лет, а также прокуроры, получившие увечье (ранение, травму, контузию) при исполнении служебных обязанностей и признанные не годными к службе, имеют право ношения форменной одежды на торжественных мероприятиях и официальных приемах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 47. Служебные удостоверения и печать</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z413" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Генеральному Прокурору, заместителям Генерального Прокурора, первым руководителям ведомств органов прокуратуры служебные удостоверения установленного образца выдаются Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z414" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Генеральный Прокурор, руководители органов прокуратуры выдают служебные удостоверения установленного образца подчиненным прокурорам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z415" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Служебное удостоверение является документом, подтверждающим личность прокурора, его классный чин или воинское звание, должность, право на ношение и хранение огнестрельного и иного оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z416" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Органы прокуратуры имеют печати с изображением Государственного Герба Республики Казахстан и своим наименованием на государственном и других языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 47 с изменениями, внесенными Конституционным законом РК от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z395" w:id="341"/>
+    <w:bookmarkStart w:name="z417" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. КАДРЫ ОРГАНОВ ПРОКУРАТУРЫ И ИХ ПРАВОВОЕ ПОЛОЖЕНИЕ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="341"/>
+        <w:t xml:space="preserve"> Глава 7. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 44. Состав кадров органов прокуратуры</w:t>
-[...588 lines deleted...]
-        </w:rPr>
         <w:t>Статья 48. Порядок введения в действие настоящего Конституционного закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z419" w:id="361"/>
+    <w:bookmarkStart w:name="z419" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Конституционный закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 16)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9, который вводится в действие с 1 января 2023 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z420" w:id="362"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z420" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Приостановить до 1 января 2023 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 11 настоящего Конституционного закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z421" w:id="363"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z421" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) внедрение информационно-коммуникационных технологий в процессы расследования уголовных дел, производства по делам об административных правонарушениях, регистрации и учета форм государственного контроля и надзора, предусмотренных законами Республики Казахстан;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z422" w:id="364"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z422" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 30 июня 2017 года "О прокуратуре".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -10353,55 +12222,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10727,31 +12596,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>