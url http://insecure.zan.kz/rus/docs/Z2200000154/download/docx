--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c1c641" w14:textId="6c1c641">
+    <w:p w14:paraId="245db12" w14:textId="245db12">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -459,91 +459,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный по правам человека в Республике Казахстан при осуществлении своих полномочий независим и неподотчетен государственным органам и должностным лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Уполномоченный по правам человека в Республике Казахстан в течение срока своих полномочий не может быть задержан, подвергнут содержанию под стражей, домашнему аресту, приводу, мерам административного взыскания, налагаемым в судебном порядке, привлечен к уголовной ответственности без согласия Сената Парламента Республики Казахстан, кроме случаев задержания на месте преступления либо совершения тяжких или особо тяжких преступлений.</w:t>
+      2. Уполномоченный по правам человека в Республике Казахстан в течение срока своих полномочий не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут домашнему аресту, приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Права Уполномоченного по правам человека в Республике Казахстан не подлежат ограничениям, кроме случаев, прямо предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Вмешательство либо воспрепятствование законной деятельности Уполномоченного по правам человека в Республике Казахстан влечет ответственность, установленную законами Республики Казахстан, и отражается в ежегодном докладе Уполномоченного по правам человека в Республике Казахстан.</w:t>
+      Вмешательство либо воспрепятствование законной деятельности Уполномоченного по правам человека в Республике Казахстан влечет ответственность, установленную настоящим Конституционным законом и иными законами Республики Казахстан, и отражается в ежегодном докладе Уполномоченного по правам человека в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченный по правам человека в Республике Казахстан не подлежит допросу в качестве свидетеля об обстоятельствах, ставших известными ему в связи с выполнением своих должностных обязанностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
@@ -607,100 +607,200 @@
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае введения режима чрезвычайного положения на всей территории Республики Казахстан или в отдельных ее местностях Уполномоченный по правам человека в Республике Казахстан осуществляет свою деятельность в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 4. Порядок избрания на должность Уполномоченного по правам человека в Республике Казахстан</w:t>
+        <w:t>Статья 4. Порядок назначения на должность Уполномоченного по правам человека в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 4 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Уполномоченный по правам человека в Республике Казахстан избирается на должность сроком на пять лет Сенатом Парламента Республики Казахстан по представлению Президента Республики Казахстан.</w:t>
+      1. Уполномоченный по правам человека в Республике Казахстан назначается на должность Президентом Республики Казахстан сроком на пять лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Лицо, избираемое на должность Уполномоченного по правам человека в Республике Казахстан, должно отвечать следующим требованиям:</w:t>
+      2. Лицо, назначаемое на должность Уполномоченного по правам человека в Республике Казахстан, должно отвечать следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обладать гражданством Республики Казахстан и постоянно проживать на ее территории последние десять лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
@@ -844,80 +944,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, иным законодательством Республики Казахстан, а также справедливостью и совестью. Обязуюсь действовать независимо, беспристрастно, объективно в интересах прав и свобод человека и гражданина.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Освобождение от должности Уполномоченного по правам человека в Республике Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Уполномоченный по правам человека в Республике Казахстан освобождается от должности Сенатом Парламента Республики Казахстан по представлению Президента Республики Казахстан.</w:t>
+      1. Уполномоченный по правам человека в Республике Казахстан освобождается от должности Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основаниями для освобождения от занимаемой должности Уполномоченного по правам человека в Республике Казахстан являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
@@ -1017,519 +1179,715 @@
         <w:t>
       5) признание его безвестно отсутствующим или объявление умершим решением суда, вступившим в законную силу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прекращение гражданства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      7) назначение, избрание на другую должность или переход на другую работу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выезд на постоянное место жительства за пределы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      8) выезд на постоянное место жительства за пределы Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) подача заявления об освобождении от должности по собственному желанию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...15 lines deleted...]
-      9) подача заявления об освобождении от должности по собственному желанию;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) истечение установленного настоящим Конституционным законом срока пребывания в должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
-[...15 lines deleted...]
-      10) истечение установленного Конституцией Республики Казахстан срока пребывания в должности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Ограничения, связанные с деятельностью Уполномоченного по правам человека в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный по правам человека в Республике Казахстан при осуществлении своей деятельности не вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...32 lines deleted...]
-      Уполномоченный по правам человека в Республике Казахстан при осуществлении своей деятельности не вправе:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заниматься политической деятельностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) быть депутатом представительного органа; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заниматься другой оплачиваемой деятельностью, кроме преподавательской, научной, творческой деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) заниматься предпринимательской деятельностью; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участвовать в управлении коммерческой организацией независимо от ее организационно-правовой формы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осуществлять должностные обязанности при наличии конфликта интересов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) использовать в неслужебных целях средства материально-технического, финансового и информационного обеспечения его служебной деятельности, другое государственное имущество и служебную информацию;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      7) использовать в неслужебных целях средства материально-технического, финансового и информационного обеспечения его служебной деятельности, другое государственное имущество и служебную информацию;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пользоваться в личных целях услугами граждан и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      8) пользоваться в личных целях услугами граждан и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) участвовать в действиях, препятствующих функционированию государственных органов и выполнению должностных обязанностей, в том числе в забастовках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      9) участвовать в действиях, препятствующих функционированию государственных органов и выполнению должностных обязанностей, в том числе в забастовках.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На период осуществления своих полномочий Уполномоченный по правам человека в Республике Казахстан прекращает свое членство в политической партии, профессиональном союзе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      На период осуществления своих полномочий Уполномоченный по правам человека в Республике Казахстан прекращает свое членство в политической партии, профессиональном союзе.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если Уполномоченный по правам человека в Республике Казахстан на момент его назначения на должность состоит в политической партии, профессиональном союзе, он обязан выйти из них в течение десяти дней со дня его назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...15 lines deleted...]
-      В случае, если Уполномоченный по правам человека в Республике Казахстан на момент его избрания на должность состоит в политической партии, профессиональном союзе, он должен прекратить свое членство в них в течение десяти дней со дня его назначения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. КОМПЕТЕНЦИЯ УПОЛНОМОЧЕННОГО ПО ПРАВАМ ЧЕЛОВЕКА В РЕСПУБЛИКЕ КАЗАХСТАН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. КОМПЕТЕНЦИЯ УПОЛНОМОЧЕННОГО ПО ПРАВАМ ЧЕЛОВЕКА В РЕСПУБЛИКЕ КАЗАХСТАН</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Компетенция Уполномоченного по правам человека в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный по правам человека в Республике Казахстан в своей деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...32 lines deleted...]
-      Уполномоченный по правам человека в Республике Казахстан в своей деятельности:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представляет Президенту Республики Казахстан, Курултаю Республики Казахстан и Правительству Республики Казахстан предложения по разработке проектов законов, совершенствованию законодательства Республики Казахстан по вопросам поощрения и защиты прав и свобод человека и гражданина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      1) представляет Президенту Республики Казахстан, Парламенту Республики Казахстан и Правительству Республики Казахстан предложения по разработке проектов законов, совершенствованию законодательства Республики Казахстан по вопросам поощрения и защиты прав и свобод человека и гражданина;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает подготовку и распространение ежегодного доклада о своей деятельности, а также специальных докладов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      2) обеспечивает подготовку и распространение ежегодного доклада о своей деятельности, а также специальных докладов;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) обеспечивает подготовку и распространение один раз в три года доклада о ситуации и принимаемых мерах в сфере противодействия торговле людьми в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) участвует по приглашению в совместных и раздельных заседаниях Палат Парламента Республики Казахстан в соответствии с Конституционным законом Республики Казахстан "О Парламенте Республики Казахстан и статусе его депутатов", заседаниях рабочих органов Парламента Республики Казахстан и его Палат и иных мероприятиях с участием депутатов Парламента Республики Казахстан;</w:t>
+      3) участвует по приглашению в заседаниях Курултая Республики Казахстан в соответствии с Конституционным законом Республики Казахстан "О Курултае Республики Казахстан и статусе его депутатов", заседаниях рабочих органов Курултая Республики Казахстан и иных мероприятиях с участием депутатов Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) вправе присутствовать на пленарных заседаниях сессии маслихатов областей, городов республиканского значения или столицы в соответствии с законами Республики Казахстан;</w:t>
+      4) вправе присутствовать на пленарных заседаниях сессии маслихатов столицы, областей, городов республиканского значения в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участвует по приглашению в заседаниях Правительства Республики Казахстан, Конституционного Суда Республики Казахстан, коллегиальных государственных органов и иных органов, образуемых в государственных органах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
@@ -1545,51 +1903,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет Правительству Республики Казахстан и иным государственным органам, органам местного государственного управления и самоуправления, иным организациям и должностным лицам рекомендации и предложения относительно мер, направленных на профилактику нарушений и восстановление прав и свобод человека и гражданина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) вносит предложения Президенту Республики Казахстан, Правительству Республики Казахстан, депутатам Парламента Республики Казахстан и государственным органам Республики Казахстан в соответствии с задачами, указанными в настоящем Конституционном законе;</w:t>
+      7) вносит предложения Президенту Республики Казахстан, Правительству Республики Казахстан, депутатам Курултая Республики Казахстан и государственным органам Республики Казахстан в соответствии с задачами, указанными в настоящем Конституционном законе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) координирует деятельность участников национального превентивного механизма по предупреждению пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
@@ -2061,2076 +2419,2502 @@
         <w:t>
       19) производит кино-, фото- и видеосъемки, интервьюирование, в том числе с использованием средств аудио- и видеотехники, с согласия лиц, находящихся в соответствующих организациях и учреждениях, оказывающих специальные социальные услуги, обеспечивающих временную изоляцию от общества или предназначенных для исполнения наказания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z90" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) участвует в общественном диалоге по урегулированию спора между государственными органами, органами местного государственного управления и самоуправления, иными организациями и гражданами Республики Казахстан и дает рекомендации, руководствуясь целями, задачами и принципами своей деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkStart w:name="z192" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) осуществляет функции Национального докладчика по вопросам противодействия торговле людьми в соответствии с Законом Республики Казахстан "О противодействии торговле людьми";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8. Доклады Уполномоченного по правам человека в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный по правам человека в Республике Казахстан ежегодно представляет на рассмотрение Президента Республики Казахстан доклад о своей деятельности, содержащий результаты анализа нормативных правовых актов, рассмотрения жалоб и реализации других полномочий в соответствии с настоящим Конституционным законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z193" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Уполномоченный по правам человека в Республике Казахстан обеспечивает подготовку и распространение один раз в три года доклада о ситуации и принимаемых мерах в сфере противодействия торговле людьми в Республике Казахстан с соответствующими рекомендациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По отдельным вопросам соблюдения прав и свобод человека и гражданина в Республике Казахстан Уполномоченный по правам человека в Республике Казахстан может готовить и распространять специальные доклады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Доклады Уполномоченного по правам человека в Республике Казахстан направляются уполномоченным государственным органам для рассмотрения по вопросам, входящим в их компетенцию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченные государственные органы в течение трех месяцев со дня получения доклада Уполномоченного по правам человека в Республике Казахстан в соответствии с законами Республики Казахстан информируют его о результатах рассмотрения доклада.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченный по правам человека в Республике Казахстан утверждает порядок подготовки и распространения докладов, указанных в настоящей статье.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченный по правам человека в Республике Казахстан вправе привлекать на договорной основе организации и специалистов к подготовке докладов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Доклады подлежат опубликованию на интернет-ресурсе Уполномоченного по правам человека в Республике Казахстан и распространению в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Национальный превентивный механизм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях координации деятельности участников национального превентивного механизма по предупреждению пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания Уполномоченный по правам человека в Республике Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z102" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимает меры по обеспечению необходимого потенциала и профессиональных знаний участников национального превентивного механизма путем организации их отбора, обучения и обмена опытом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает создание Координационного совета и его взаимодействие с Подкомитетом по предупреждению пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания Комитета против пыток Организации Объединенных Наций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z104" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взаимодействует с Уполномоченным по правам ребенка в Республике Казахстан и другими национальными правозащитными учреждениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекает специалистов и осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномоченный по правам человека в Республике Казахстан содействует подготовке и опубликованию ежегодного консолидированного доклада участников национального превентивного механизма, организует его обсуждение с уполномоченными государственными органами и мониторинг выполнения указанных в нем рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На основании отчетов участников национального превентивного механизма по результатам превентивных посещений Уполномоченный по правам человека в Республике Казахстан вправе обращаться к уполномоченным государственным органам или должностным лицам с ходатайством о возбуждении дисциплинарного или административного производства либо уголовного дела в отношении должностного лица, нарушившего права и свободы человека и гражданина Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Правовое просвещение в области прав и свобод человека и гражданина, взаимодействие с общественными объединениями, экспертами и специалистами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный по правам человека в Республике Казахстан содействует правовому просвещению в области прав и свобод человека и гражданина, участвует в разработке образовательных программ и повышении уровня знания населением законодательства Республики Казахстан, важнейших международных актов о правах и свободах человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномоченный по правам человека в Республике Казахстан может инициировать создание научно-образовательного центра и иных организаций в целях продвижения знаний о правах и свободах человека и гражданина, организации научно-прикладных исследований, а также регулярного повышения знаний и навыков в области защиты прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный по правам человека в Республике Казахстан взаимодействует с государственными органами, общественными объединениями и иными организациями в рамках информационных кампаний и проектов по продвижению и поощрению прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Предложения по совершенствованию законодательства и заключению международных договоров Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="90"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный по правам человека в Республике Казахстан в рамках своей деятельности по вопросам прав и свобод человека и гражданина и в порядке, установленном законами Республики Казахстан "О правовых актах" и "О международных договорах Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатывает и направляет в заинтересованные государственные органы предложения по совершенствованию законодательства или заключению международных договоров Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рассматривает предложения государственных органов, организаций и граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Консультативно-совещательные органы при Уполномоченном по правам человека в Республике Казахстан, а также его участие в консультативно-совещательных органах при государственных органах и организациях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="93"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При Уполномоченном по правам человека в Республике Казахстан создается экспертный совет с консультативно-аналитическими функциями, состоящий из лиц, имеющих опыт работы в сфере защиты прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z118" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z118" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При Уполномоченном по правам человека в Республике Казахстан создается Координационный совет в целях обеспечения эффективной координации деятельности участников национального превентивного механизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z119" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z119" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный по правам человека в Республике Казахстан может создавать рабочие группы и комиссии с участием представителей заинтересованных государственных органов и организаций, граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z120" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченный по правам человека в Республике Казахстан может участвовать самостоятельно или через своих представителей в консультативно-совещательных и наблюдательных органах при государственных органах и организациях по собственной инициативе или по приглашению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z121" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z121" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. СОДЕЙСТВИЕ УПОЛНОМОЧЕННОГО ПО ПРАВАМ ЧЕЛОВЕКА В РЕСПУБЛИКЕ КАЗАХСТАН ВОССТАНОВЛЕНИЮ НАРУШЕННЫХ ПРАВ ЧЕЛОВЕКА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Рассмотрение жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:bookmarkStart w:name="z123" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный по правам человека в Республике Казахстан в пределах своей компетенции рассматривает поданные лично и (или) через представителей жалобы граждан Республики Казахстан и находящихся на территории Республики Казахстан иностранцев и лиц без гражданства (далее – заявители) в течение пятнадцати рабочих дней со дня их поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z124" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z124" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях защиты прав гражданина и с его письменного согласия к Уполномоченному по правам человека в Республике Казахстан могут обращаться общественные объединения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z125" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z125" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномоченный по правам человека в Республике Казахстан не рассматривает жалобы на действия (бездействие) и решения Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z126" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Жалоба должна содержать сведения о фамилии, имени, отчестве (если оно указано в документе, удостоверяющем личность) и месте жительства или работы заявителя, изложение существа решений или действий (бездействия), нарушивших или нарушающих, по мнению заявителя, его права и свободы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К жалобе прилагаются документы и иные материалы, подтверждающие доводы заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z128" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Получив жалобу, Уполномоченный по правам человека в Республике Казахстан принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) принимает жалобу к рассмотрению в соответствии с правилами рассмотрения жалоб; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z130" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разъясняет способы и средства, которые заявитель может использовать для защиты своих прав и свобод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направляет в компетентные государственные органы или должностным лицам обращения о проведении проверки обстоятельств, подлежащих выяснению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отказывает в принятии жалобы к рассмотрению, что должно быть мотивировано. Отказ в принятии жалобы к рассмотрению обжалованию не подлежит.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Срок рассмотрения жалобы может продлеваться мотивированным решением Уполномоченного по правам человека в Республике Казахстан на разумный срок, но не более чем до двух месяцев, о чем извещается заявитель в течение трех рабочих дней со дня продления срока. О принятом решении Уполномоченный по правам человека в Республике Казахстан уведомляет заявителя и соответствующие государственные органы, органы местного государственного управления и самоуправления, должностных лиц, решения и (или) действия (бездействие) которых обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Права Уполномоченного по правам человека в Республике Казахстан при рассмотрении жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:bookmarkStart w:name="z135" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный по правам человека в Республике Казахстан при рассмотрении жалобы вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z136" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z136" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивать и получать от государственных органов, органов местного государственного управления и самоуправления, иных организаций и должностных лиц документы, материалы и сведения, необходимые для рассмотрения жалобы, за исключением дел и материалов, находящихся в производстве суда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получать доступ в установленном порядке к документам государственных организаций и общественных объединений, касающимся вопросов прав и свобод человека и гражданина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z138" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организовывать оперативный прием заявителей жалоб, в том числе с приглашением представителей государственных органов, органов местного государственного управления и самоуправления, а также иных организаций (совместные приемы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z139" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z139" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по собственной инициативе рассматривать вопросы, касающиеся нарушения прав и свобод человека и гражданина, если имеются сведения об их массовом нарушении либо такое нарушение имеет общественное значение или это связано с необходимостью защиты интересов таких лиц, которые не могут самостоятельно воспользоваться правовыми средствами защиты своих прав и свобод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z140" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z140" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) направлять в государственные органы, органы местного государственного управления и самоуправления и организаций, должностным лицам рекомендации и ходатайства по вопросам защиты прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z141" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z141" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Предоставление Уполномоченному по правам человека в Республике Казахстан информации, составляющей государственную либо иную охраняемую законом тайну, осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Особенности рассмотрения жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="116"/>
+    <w:bookmarkStart w:name="z143" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При рассмотрении жалобы Уполномоченный по правам человека в Республике Казахстан обязан предоставить государственному органу, органу местного государственного управления и самоуправления или должностному лицу, чьи решения или действия (бездействие) обжалуются, возможность дать свои объяснения по любым вопросам, подлежащим выяснению в процессе рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z144" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z144" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный по правам человека в Республике Казахстан вправе обратиться в государственный орган, орган местного государственного управления и самоуправления или к должностному лицу за содействием в выяснении обстоятельств, ставших предметом жалобы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z145" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z145" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рекомендации и ходатайства Уполномоченного по правам человека в Республике Казахстан подлежат рассмотрению в течение пятнадцати рабочих дней со дня их получения, о результатах рассмотрения сообщается Уполномоченному по правам человека в Республике Казахстан в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z146" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z146" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В тех случаях, когда необходимо проведение дополнительного изучения, срок рассмотрения рекомендации и ходатайства Уполномоченного по правам человека в Республике Казахстан продлевается субъектом, к которому они направлялись, не более чем на тридцать календарных дней, о чем сообщается Уполномоченному по правам человека в Республике Казахстан в течение трех рабочих дней со дня продления срока рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z147" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z147" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Материалы, полученные при рассмотрении жалобы, до вынесения Уполномоченным по правам человека в Республике Казахстан окончательного решения разглашению не подлежат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z148" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z148" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченный по правам человека в Республике Казахстан не вправе разглашать ставшие ему известными в процессе рассмотрения жалобы сведения о частной жизни заявителя и других лиц без их письменного согласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Результаты рассмотрения жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="122"/>
+    <w:bookmarkStart w:name="z150" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения жалобы Уполномоченный по правам человека в Республике Казахстан в зависимости от принятого им решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z151" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z151" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направляет в государственные органы, органы местного государственного управления и самоуправления, должностным лицам, государственным служащим, действиями (бездействием) которых нарушены права и свободы заявителя, рекомендации относительно мер, которые надлежит принять для восстановления нарушенных прав и свобод человека и гражданина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z152" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z152" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращается в уполномоченный государственный орган или к должностному лицу с ходатайством об осуществлении дисциплинарного или административного производства либо производства по уголовному правонарушению в отношении лица, нарушившего права и свободы человека и гражданина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z153" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z153" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обращается в суд с исковым заявлением (иском) в защиту прав и свобод неограниченного круга лиц, нарушенных решениями или действиями (бездействием) государственных органов, органов местного государственного управления и самоуправления, должностных лиц, государственных служащих. Исковое заявление (иск), направляемое (направляемый) Уполномоченным по правам человека в Республике Казахстан, не облагается государственной пошлиной в соответствии с налоговым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Обобщение итогов рассмотрения жалоб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="126"/>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. По результатам обобщения итогов рассмотрения жалоб Уполномоченный по правам человека в Республике Казахстан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z156" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z156" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направляет в государственные органы, органы местного государственного управления и самоуправления, а также должностным лицам свои замечания и предложения общего характера, относящиеся к обеспечению прав и свобод человека и гражданина, совершенствованию административных процедур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z157" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z157" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращается к субъектам, принявшим (издавшим) правовые акты, с предложениями о внесении в них изменений и дополнений, если Уполномоченный по правам человека в Республике Казахстан полагает, что решения или действия (бездействие) государственных органов, органов местного государственного управления и самоуправления или должностных лиц, нарушающие права и свободы человека и гражданина, совершаются в силу их несовершенства или существующих в них пробелов либо противоречия законодательства Республики Казахстан международным договорам или иным обязательствам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z158" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z158" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В случаях, имеющих особое общественное значение либо связанных с массовым нарушением прав и свобод человека и гражданина, гарантированных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, Уполномоченный по правам человека в Республике Казахстан принимает следующие меры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z159" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) направляет обращение непосредственно Президенту Республики Казахстан, Курултаю Республики Казахстан или Правительству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z160" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращается в Верховный Суд Республики Казахстан с предложением дать разъяснения по вопросам судебной практики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z161" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иные меры в соответствии с настоящим Конституционным законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Обязанности государственных органов, органов местного государственного управления и самоуправления, организаций, их должностных лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="133"/>
+    <w:bookmarkStart w:name="z163" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственные органы, органы местного государственного управления и самоуправления, организации, их должностные лица обязаны в установленном законодательством Республики Казахстан порядке представлять Уполномоченному по правам человека в Республике Казахстан необходимые материалы, документы, сведения и разъяснения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z164" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z164" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Запрошенные Уполномоченным по правам человека в Республике Казахстан материалы, документы, сведения должны направляться ему в течение десяти рабочих дней с даты получения запроса, если в его запросе не указан другой срок. При этом срок, указанный в запросе, не может составлять менее двух рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z167" w:id="137"/>
+    <w:bookmarkStart w:name="z165" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный по правам человека в Республике Казахстан и его представители в столице, области, городе республиканского значения в рамках своих полномочий пользуются правом оперативного приема в государственных органах, органах местного государственного управления и самоуправления, организациях и должностными лицами. По требованию Уполномоченного по правам человека в Республике Казахстан указанные органы и должностные лица обязаны оказывать Уполномоченному по правам человека в Республике Казахстан или его представителям незамедлительное содействие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z166" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченные государственные органы, органы местного государственного управления и самоуправления, учреждения и организации, их должностные лица обязаны обеспечить Уполномоченному по правам человека в Республике Казахстан или его представителю в столице, области, городе республиканского значения возможность беспрепятственного посещения и общения с лицами, находящимися в соответствующих организациях и учреждениях, оказывающих специальные социальные услуги, обеспечивающих временную изоляцию от общества или предназначенных для исполнения наказания. Уполномоченный по правам человека в Республике Казахстан или его представитель в столице, области, городе республиканского значения проводит беседу с указанными лицами без свидетелей, лично или при необходимости через переводчика, а также с любым другим лицом, которое может предоставить соответствующую информацию. Проведение бесед с использованием аудиозаписи, фото- и видеосъемок осуществляется с согласия лиц, находящихся в соответствующих организациях и учреждениях. Прослушивание и аудиозапись бесед Уполномоченного по правам человека в Республике Казахстан иными лицами запрещены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ УПОЛНОМОЧЕННОГО ПО ПРАВАМ ЧЕЛОВЕКА В РЕСПУБЛИКЕ КАЗАХСТАН И ЕГО ПРЕДСТАВИТЕЛЯ В ОБЛАСТИ, ГОРОДЕ РЕСПУБЛИКАНСКОГО ЗНАЧЕНИЯ, СТОЛИЦЕ, НАЦИОНАЛЬНОГО ЦЕНТРА ПО ПРАВАМ ЧЕЛОВЕКА</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+        <w:t xml:space="preserve"> Глава 5. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ УПОЛНОМОЧЕННОГО ПО ПРАВАМ ЧЕЛОВЕКА В РЕСПУБЛИКЕ КАЗАХСТАН И ЕГО ПРЕДСТАВИТЕЛЯ В СТОЛИЦЕ, ОБЛАСТИ, ГОРОДЕ РЕСПУБЛИКАНСКОГО ЗНАЧЕНИЯ, НАЦИОНАЛЬНОГО ЦЕНТРА ПО ПРАВАМ ЧЕЛОВЕКА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 5 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 19. Представитель Уполномоченного по правам человека в Республике Казахстан в области, городе республиканского значения, столице</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="139"/>
+        <w:t>Статья 19. Представитель Уполномоченного по правам человека в Республике Казахстан в столице, области, городе республиканского значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 19 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уполномоченный по правам человека в Республике Казахстан имеет представителя в столице, области, городе республиканского значения (далее – представитель), назначает его на должность и освобождает от должности в соответствии с законодательством Республики Казахстан о государственной службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z170" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Представитель является государственным служащим и руководит деятельностью представительств Национального центра по правам человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z171" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z171" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функциональные обязанности представителя утверждаются Уполномоченным по правам человека в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z172" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z172" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представитель от имени Уполномоченного по правам человека в Республике Казахстан осуществляет полномочия в рамках своих функциональных обязанностей и по его поручению в пределах соответствующей административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Национальный центр по правам человека</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="142"/>
+    <w:bookmarkStart w:name="z174" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для обеспечения деятельности Уполномоченного по правам человека в Республике Казахстан создается рабочий орган – Национальный центр по правам человека (далее – Национальный центр), который является государственным учреждением, имеет печать и бланки с изображением Государственного Герба Республики Казахстан и указанием своего наименования на государственном и русском языках, а также соответствующие счета в банковских учреждениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z175" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z175" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Положение о Национальном центре утверждается Президентом Республики Казахстан по представлению Уполномоченного по правам человека в Республике Казахстан. Структура Национального центра и его представительств утверждается Уполномоченным по правам человека в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z176" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z176" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Руководитель Национального центра и его заместители назначаются на должности и освобождаются от должностей Уполномоченным по правам человека в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z177" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z177" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Национальный центр осуществляет информационно-аналитическое, организационно-правовое и иное обеспечение деятельности Уполномоченного по правам человека в Республике Казахстан, а также по его поручению оказывает содействие для осуществления деятельности Уполномоченного по правам человека в Республике Казахстан, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z178" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z178" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сотрудники Национального центра являются государственными служащими, осуществляющими свою деятельность на основании законодательства Республики Казахстан в сфере государственной службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Финансовое и материально-техническое обеспечение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="147"/>
+    <w:bookmarkStart w:name="z180" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Финансирование деятельности Уполномоченного по правам человека в Республике Казахстан, его представителей, а также рабочего органа осуществляется из средств республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z181" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z181" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Денежное содержание Уполномоченного по правам человека в Республике Казахстан, его медицинское и социально-бытовое обслуживание, а также материально-техническое обеспечение его деятельности определяются на уровне гарантий, установленных законами и иными нормативными правовыми актами Республики Казахстан для должностных лиц, занимающих государственные должности, но не ниже члена Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z182" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z182" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В республиканском бюджете ежегодно предусматриваются отдельной бюджетной программой средства, необходимые для обеспечения деятельности Уполномоченного по правам человека в Республике Казахстан, его представителей, а также рабочего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z183" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z183" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Финансовая отчетность представляется Национальным центром в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Акты Уполномоченного по правам человека в Республике Казахстан и руководителя Национального центра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="151"/>
+    <w:bookmarkStart w:name="z185" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях реализации настоящего Конституционного закона Уполномоченный по правам человека в Республике Казахстан и руководитель Национального центра издают приказы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z186" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z186" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномоченный по правам человека в Республике Казахстан имеет свой бланк установленного образца с изображением Государственного Герба Республики Казахстан, указанием наименования должности на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z187" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z187" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ЗАКЛЮЧИТЕЛЬНОЕ ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Порядок введения в действие настоящего Конституционного закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="154"/>
+    <w:bookmarkStart w:name="z189" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Конституционный закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7, который вводится в действие с 1 января 2023 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z190" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z190" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 29 декабря 2021 года "Об Уполномоченном по правам человека в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -4264,55 +5048,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>