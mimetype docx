--- v0 (2025-11-13)
+++ v1 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5be0fc8" w14:textId="5be0fc8">
+    <w:p w14:paraId="81014c3" w14:textId="81014c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -243,51 +243,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для удобства пользования ИЗПИ создано </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СОДЕРЖАНИЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слова "информационная система", "информационной системы", "информационные системы", "информационной системой", "информационную систему" предусматриваются заменить соответственно словами "цифровая система", "цифровой системы", "цифровые системы", "цифровой системой", "цифровую систему" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон определяет правовые основы государственного регулирования в области биологической безопасности Республики Казахстан и направлен на предотвращение биологических угроз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -5145,1499 +5221,1781 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Государственная информационная система в области биологической безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z229" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственная информационная система в области биологической безопасности создается в целях анализа ситуации, прогнозирования и моделирования биологических рисков, выработки скоординированных и оперативных мер реагирования посредством централизованного учета и мониторинга в области биологической безопасности, управления биологическими рисками, обмена информацией между государственными органами и местными исполнительными органами областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z230" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объектами информатизации в области биологической безопасности являются электронные информационные ресурсы, программное обеспечение, интернет-ресурс и информационно-коммуникационная инфраструктура в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субъектами информатизации в области биологической безопасности являются государственные органы (их подведомственные организации), осуществляющие государственное регулирование (деятельность) в сферах, затрагивающих вопросы биологической безопасности, а также субъекты, осуществляющие обращение с патогенными биологическими агентами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственная информационная система в области биологической безопасности формируется на основе статистической информации и иной учетной и отчетной документации (информации), предоставляемых субъектами информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Информация, поступающая в государственную информационную систему в области биологической безопасности, аккумулируется в унифицированном виде и образует единую национальную базу данных в области биологической безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z231" w:id="209"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="212"/>
+    <w:bookmarkStart w:name="z234" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Создание, совершенствование и эксплуатация государственной информационной системы в области биологической безопасности и обеспечение защиты хранимых и обрабатываемых в ней сведений осуществляются уполномоченным органом в области биологической безопасности в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Права и обязанности физических и юридических лиц в области биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="213"/>
+    <w:bookmarkStart w:name="z236" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Физические и юридические лица имеют право на: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z237" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) защиту от воздействия опасных биологических факторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z238" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получение информации о потенциальных биологических рисках, связанных с планируемым посещением зарубежных стран и эндемичных по инфекционной и (или) паразитарной заболеваемости регионов Республики Казахстан, и мерах по их профилактике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z239" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) получение достоверной и своевременной информации о санитарно-эпидемиологической и ветеринарно-санитарной ситуациях, а также принимаемых мерах, направленных на защиту населения и охрану отдельных компонентов природной среды от воздействия опасных биологических факторов, предотвращение биологических угроз, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z237" w:id="214"/>
-[...15 lines deleted...]
-      1) защиту от воздействия опасных биологических факторов;</w:t>
+    <w:bookmarkStart w:name="z240" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обращение по вопросам обеспечения биологической безопасности в соответствующие государственные органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z238" w:id="215"/>
-[...15 lines deleted...]
-      2) получение информации о потенциальных биологических рисках, связанных с планируемым посещением зарубежных стран и эндемичных по инфекционной и (или) паразитарной заболеваемости регионов Республики Казахстан, и мерах по их профилактике;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участие в мероприятиях, направленных на обеспечение биологической безопасности, с учетом выполнения требований к индивидуальной защите в случаях, установленных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z239" w:id="216"/>
-[...15 lines deleted...]
-      3) получение достоверной и своевременной информации о санитарно-эпидемиологической и ветеринарно-санитарной ситуациях, а также принимаемых мерах, направленных на защиту населения и охрану отдельных компонентов природной среды от воздействия опасных биологических факторов, предотвращение биологических угроз, в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные права в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z240" w:id="217"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="220"/>
+    <w:bookmarkStart w:name="z243" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Физические и юридические лица обязаны: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z244" w:id="221"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z244" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сообщать обо всех известных фактах противоправного (несанкционированного) использования патогенных биологических агентов либо свободного их обращения государственным органам, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 настоящего Закона, в соответствии с их компетенцией; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z245" w:id="222"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z245" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) не допускать распространения заведомо ложной информации, связанной с обращением с патогенными биологическими агентами; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z246" w:id="223"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z246" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае принятия ограничений, установленных законодательством Республики Казахстан о доступе к информации, выполнять требования в отношении информации ограниченного доступа, связанной с обращением с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z247" w:id="224"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z247" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не осуществлять действий, влекущих за собой нарушение прав других физических и юридических лиц на защиту от воздействия опасных биологических факторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z248" w:id="225"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z248" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деятельность по обращению с патогенными биологическими агентами без наличия разрешения на обращение с патогенными биологическими агентами и приложения к нему, предусмотренных Законом Республики Казахстан "О разрешениях и уведомлениях", запрещается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z249" w:id="226"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z249" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Помимо обязанностей, указанных в пункте 2 настоящей статьи, физические лица обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z250" w:id="227"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z250" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) своевременно обращаться в медицинские организации по месту нахождения по факту ухудшения состояния здоровья, сопровождающегося характерными для инфекционной и (или) паразитарной болезни признаками; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z251" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае обращения за медицинской помощью по поводу инфекционного и (или) паразитарного заболевания сообщить о предшествующем этому обращению пребывании за рубежом и (или) на эндемичной по инфекционной и (или) паразитарной заболеваемости территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z252" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае диагностирования инфекционного и (или) паразитарного заболевания, представляющего опасность для окружающих, своевременно сообщать в медицинские организации по месту нахождения информацию о контактах, предшествующих такому диагностированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Профилактика в области биологической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Профилактика в области биологической безопасности осуществляется в соответствии с законодательством Республики Казахстан и включает в себя комплекс противоэпидемических, ветеринарных, фитосанитарных мероприятий, мероприятий по карантину растений и иные меры, направленные на управление биологическими рисками, предотвращение и сдерживание биологических угроз.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z251" w:id="228"/>
-[...15 lines deleted...]
-      2) в случае обращения за медицинской помощью по поводу инфекционного и (или) паразитарного заболевания сообщить о предшествующем этому обращению пребывании за рубежом и (или) на эндемичной по инфекционной и (или) паразитарной заболеваемости территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственными органами профилактические мероприятия в области биологической безопасности осуществляются в пределах компетенции, установленной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z252" w:id="229"/>
-[...15 lines deleted...]
-      3) в случае диагностирования инфекционного и (или) паразитарного заболевания, представляющего опасность для окружающих, своевременно сообщать в медицинские организации по месту нахождения информацию о контактах, предшествующих такому диагностированию.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Профилактика в области биологической безопасности подразделяется на следующие профилактические мероприятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Профилактика в области биологической безопасности осуществляется в соответствии с законодательством Республики Казахстан и включает в себя комплекс противоэпидемических, ветеринарных, фитосанитарных мероприятий, мероприятий по карантину растений и иные меры, направленные на управление биологическими рисками, предотвращение и сдерживание биологических угроз.</w:t>
+    <w:bookmarkStart w:name="z257" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z255" w:id="231"/>
-[...15 lines deleted...]
-      Государственными органами профилактические мероприятия в области биологической безопасности осуществляются в пределах компетенции, установленной законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z258" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направленные на источник биологической угрозы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z256" w:id="232"/>
-[...15 lines deleted...]
-      2. Профилактика в области биологической безопасности подразделяется на следующие профилактические мероприятия:</w:t>
+    <w:bookmarkStart w:name="z259" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направленные на опасный биологический фактор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z257" w:id="233"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="236"/>
+    <w:bookmarkStart w:name="z260" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) направленные на восприимчивый организм. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z261" w:id="237"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z261" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Общие профилактические мероприятия включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z262" w:id="238"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z262" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мониторинг и анализ биологических рисков, в том числе прогнозирование инфекционной и (или) паразитарной заболеваемости, мониторинг отдельных компонентов природной среды, нейтрализацию или снижение уровня биологических угроз; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z263" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение готовности соответствующих служб к проведению мероприятий, направленных на выявление и локализацию источника биологической угрозы, управление ситуацией, формирование протоколов (сценариев) реагирования в области биологической безопасности в рамках планов действий по ликвидации чрезвычайных ситуаций глобального, регионального и местного масштабов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z264" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соблюдение требований в области биологической безопасности лицами, осуществляющими в рамках своей деятельности взаимодействие с патогенными биологическими агентами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z265" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соблюдение требований в области биологической безопасности при размещении, проектировании, строительстве, реконструкции, проведении технического перевооружения, расширения, капитального ремонта и вводе в эксплуатацию объектов, размещаемых на территории и в непосредственной близости от потенциально опасных биологических объектов, природных очагов инфекционных заболеваний и (или) очагов распространения болезней растений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z263" w:id="239"/>
-[...15 lines deleted...]
-      2) обеспечение готовности соответствующих служб к проведению мероприятий, направленных на выявление и локализацию источника биологической угрозы, управление ситуацией, формирование протоколов (сценариев) реагирования в области биологической безопасности в рамках планов действий по ликвидации чрезвычайных ситуаций глобального, регионального и местного масштабов;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мобилизацию кадровых ресурсов из кадрового резерва специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z264" w:id="240"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z267" w:id="243"/>
+    <w:bookmarkStart w:name="z267" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) мобилизацию резервов лекарственных средств и медицинских изделий, перепрофилирование объектов под нужды профилактических мероприятий в области биологической безопасности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z268" w:id="244"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z268" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществление государственного контроля и надзора за соблюдением требований в области биологической безопасности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z269" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мероприятия, направленные на повышение уровня информированности населения и его готовности к реагированию на воздействие опасных биологических факторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z270" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) включение изучения вопросов биологической безопасности в общеобразовательные учебные программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z271" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мероприятия, направленные на источник биологической угрозы, включают в себя:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z269" w:id="245"/>
-[...15 lines deleted...]
-      8) мероприятия, направленные на повышение уровня информированности населения и его готовности к реагированию на воздействие опасных биологических факторов;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременное выявление инфицированных и контактировавших с ними людей, животных, выявление поврежденных (зараженных) растений, их учет и регистрацию, изоляцию (обсервацию), диагностику, лечение, а также изъятие, уничтожение растений и животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z270" w:id="246"/>
-[...15 lines deleted...]
-      9) включение изучения вопросов биологической безопасности в общеобразовательные учебные программы.</w:t>
+    <w:bookmarkStart w:name="z273" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявление, локализацию, обследование и ликвидацию очагов инфекций и (или) очагов распространения болезней растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z271" w:id="247"/>
-[...15 lines deleted...]
-      4. Мероприятия, направленные на источник биологической угрозы, включают в себя:</w:t>
+    <w:bookmarkStart w:name="z274" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предупреждение возникновения, ввоза, распространения на всей территории Республики Казахстан инфекционных и (или) паразитарных заболеваний людей и животных, болезней растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z272" w:id="248"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z275" w:id="251"/>
+    <w:bookmarkStart w:name="z275" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) разработку и совершенствование методик раннего выявления (экспресс-диагностики) биологических угроз, в том числе путем использования коллекций патогенных и промышленных микроорганизмов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z276" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) государственную регистрацию лекарственного средства или медицинского изделия по ускоренной процедуре проведения экспертизы в соответствии с Кодексом Республики Казахстан "О здоровье народа и системе здравоохранения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z277" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение мер биологической защиты на потенциально опасных биологических объектах в соответствии с правилами обеспечения биологической защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z278" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) межведомственное взаимодействие, в том числе в целях оперативного реагирования на возникновение биологических угроз, включая принятие мер по предотвращению незаконного (несанкционированного) обращения с патогенными биологическими агентами, их утери, хищения, сокрытия (непредоставления) информации о незаконном обращении с ними, а также актов терроризма и (или) диверсий с использованием патогенных биологических агентов и (или) в отношении потенциально опасных биологических объектов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z276" w:id="252"/>
-[...15 lines deleted...]
-      5) государственную регистрацию лекарственного средства или медицинского изделия по ускоренной процедуре проведения экспертизы в соответствии с Кодексом Республики Казахстан "О здоровье народа и системе здравоохранения";</w:t>
+    <w:bookmarkStart w:name="z279" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мероприятия, направленные на опасный биологический фактор, включают в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z277" w:id="253"/>
-[...15 lines deleted...]
-      6) обеспечение мер биологической защиты на потенциально опасных биологических объектах в соответствии с правилами обеспечения биологической защиты;</w:t>
+    <w:bookmarkStart w:name="z280" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) введение ограничительных мероприятий, в том числе карантина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z278" w:id="254"/>
-[...15 lines deleted...]
-      7) межведомственное взаимодействие, в том числе в целях оперативного реагирования на возникновение биологических угроз, включая принятие мер по предотвращению незаконного (несанкционированного) обращения с патогенными биологическими агентами, их утери, хищения, сокрытия (непредоставления) информации о незаконном обращении с ними, а также актов терроризма и (или) диверсий с использованием патогенных биологических агентов и (или) в отношении потенциально опасных биологических объектов.</w:t>
+    <w:bookmarkStart w:name="z281" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соблюдение индивидуальной и общественной мер защиты, включая применение средств индивидуальной защиты, соблюдение личной гигиены, социальной дистанции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z279" w:id="255"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="258"/>
+    <w:bookmarkStart w:name="z282" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проведение дезинфекции, дезинсекции и дератизации, обработки средствами защиты растений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z283" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) санитарно-профилактические мероприятия и улучшение социально-бытовых условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z284" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведение противоэпидемических, противоэпизоотических и фитосанитарных мероприятий, мероприятий по карантину растений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z285" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мероприятия, направленные на восприимчивый организм, включают в себя:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z283" w:id="259"/>
-[...15 lines deleted...]
-      4) санитарно-профилактические мероприятия и улучшение социально-бытовых условий;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение профилактических медицинских осмотров населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z284" w:id="260"/>
-[...15 lines deleted...]
-      5) проведение противоэпидемических, противоэпизоотических и фитосанитарных мероприятий, мероприятий по карантину растений.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) содействие в формировании здорового образа жизни и здорового питания населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z285" w:id="261"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z288" w:id="264"/>
+    <w:bookmarkStart w:name="z288" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) иммунопрофилактику и химиопрофилактику в целях предотвращения распространения инфекций человека и (или) животного, применение средств защиты растений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z289" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение средствами индивидуальной защиты в соответствии с требованиями в области биологической безопасности лиц, осуществляющих в рамках медицинской, ветеринарной и научной деятельности взаимодействие с патогенными биологическими агентами, вызывающими особо опасные инфекционные заболевания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z290" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ГОСУДАРСТВЕННЫЙ КОНТРОЛЬ И НАДЗОР ЗА СОБЛЮДЕНИЕМ ТРЕБОВАНИЙ В ОБЛАСТИ БИОЛОГИЧЕСКОЙ БЕЗОПАСНОСТИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Государственный контроль и надзор за соблюдением требований в области биологической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z292" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственный контроль и надзор за соблюдением требований в области биологической безопасности (далее – государственный контроль и надзор) направлены на предупреждение, выявление, пресечение и устранение их нарушений и осуществляются в соответствии с Предпринимательским кодексом Республики Казахстан с учетом особенностей, предусмотренных настоящим Законом, законодательством Республики Казахстан в сфере санитарно-эпидемиологического благополучия населения, в области ветеринарии, защиты растений, карантина растений, противодействия терроризму.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z289" w:id="265"/>
-[...15 lines deleted...]
-      4) обеспечение средствами индивидуальной защиты в соответствии с требованиями в области биологической безопасности лиц, осуществляющих в рамках медицинской, ветеринарной и научной деятельности взаимодействие с патогенными биологическими агентами, вызывающими особо опасные инфекционные заболевания.</w:t>
+    <w:bookmarkStart w:name="z293" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субъектами или объектами государственного контроля и надзора являются юридические лица, осуществляющие обращение с патогенными биологическими агентами, или объекты, на которых осуществляется обращение с патогенными биологическими агентами (далее – субъекты (объекты) контроля и надзора).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z290" w:id="266"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. ГОСУДАРСТВЕННЫЙ КОНТРОЛЬ И НАДЗОР ЗА СОБЛЮДЕНИЕМ ТРЕБОВАНИЙ В ОБЛАСТИ БИОЛОГИЧЕСКОЙ БЕЗОПАСНОСТИ</w:t>
+    <w:bookmarkStart w:name="z294" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Объекты государственного контроля и надзора, на которых осуществляется обращение с патогенными биологическими агентами, относятся к объектам высокой эпидемической, эпизоотической, эпифитотической степени риска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Государственный контроль и надзор за соблюдением требований в области биологической безопасности (далее – государственный контроль и надзор) направлены на предупреждение, выявление, пресечение и устранение их нарушений и осуществляются в соответствии с Предпринимательским кодексом Республики Казахстан с учетом особенностей, предусмотренных настоящим Законом, законодательством Республики Казахстан в сфере санитарно-эпидемиологического благополучия населения, в области ветеринарии, защиты растений, карантина растений, противодействия терроризму.</w:t>
+    <w:bookmarkStart w:name="z295" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объекты высокой эпидемической, эпизоотической, эпифитотической степени риска делятся на две группы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z293" w:id="268"/>
-[...15 lines deleted...]
-      2. Субъектами или объектами государственного контроля и надзора являются юридические лица, осуществляющие обращение с патогенными биологическими агентами, или объекты, на которых осуществляется обращение с патогенными биологическими агентами (далее – субъекты (объекты) контроля и надзора).</w:t>
+    <w:bookmarkStart w:name="z296" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) потенциально опасные биологические объекты, на которых осуществляется обращение с патогенными биологическими агентами I и (или) II групп патогенности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z294" w:id="269"/>
-[...15 lines deleted...]
-      3. Объекты государственного контроля и надзора, на которых осуществляется обращение с патогенными биологическими агентами, относятся к объектам высокой эпидемической, эпизоотической, эпифитотической степени риска.</w:t>
+    <w:bookmarkStart w:name="z297" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) потенциально опасные биологические объекты, на которых осуществляется обращение с патогенными биологическими агентами III и (или) IV групп патогенности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z295" w:id="270"/>
-[...15 lines deleted...]
-      Объекты высокой эпидемической, эпизоотической, эпифитотической степени риска делятся на две группы:</w:t>
+    <w:bookmarkStart w:name="z298" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отнесение объектов государственного контроля и надзора к указанным группам осуществляется на основании критериев отнесения патогенных биологических агентов к вызывающим особо опасные инфекционные заболевания и перечня патогенных биологических агентов с учетом классификации патогенных биологических агентов по патогенности и степени опасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z296" w:id="271"/>
-[...15 lines deleted...]
-      1) потенциально опасные биологические объекты, на которых осуществляется обращение с патогенными биологическими агентами I и (или) II групп патогенности;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В отношении субъектов (объектов) контроля и надзора государственный контроль осуществляется в формах, предусмотренных Предпринимательским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z297" w:id="272"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z300" w:id="275"/>
+    <w:bookmarkStart w:name="z300" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В рамках государственного контроля и надзора к субъектам (объектам) контроля и надзора могут применяться меры оперативного реагирования в соответствии с Предпринимательским </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6673,1369 +7031,1369 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 21. Порядок применения мер оперативного реагирования </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z302" w:id="276"/>
+    <w:bookmarkStart w:name="z302" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 21 исключена Законом РК от 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z341" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. КОЛЛЕКЦИИ МИКРООРГАНИЗМОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Коллекционная деятельность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z343" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для изучения и определения уникальности патогенных микроорганизмов, их научной, образовательной и практической ценности, возможности прикладного использования в научной, исследовательской и производственной деятельности, проведения в их отношении международной и национальной патентных процедур осуществляется коллекционная деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z344" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекционная деятельность осуществляется путем сбора, идентификации, изучения, учета, паспортизации, хранения (депонирования) и содержания патогенных и промышленных микроорганизмов в национальных и рабочих коллекциях патогенных и промышленных микроорганизмов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z341" w:id="277"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z345" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ответственность за сохранность национальных и рабочих коллекций патогенных и промышленных микроорганизмов несут первые руководители организаций, осуществляющих коллекционную деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...37 lines deleted...]
-      1. Для изучения и определения уникальности патогенных микроорганизмов, их научной, образовательной и практической ценности, возможности прикладного использования в научной, исследовательской и производственной деятельности, проведения в их отношении международной и национальной патентных процедур осуществляется коллекционная деятельность.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Национальные коллекции патогенных и промышленных микроорганизмов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z347" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В национальных коллекциях патогенных и промышленных микроорганизмов осуществляются формирование, пополнение, учет и централизованное хранение уникальных патогенных и промышленных микроорганизмов, в том числе используемых в качестве эталонных, изолированных из различных источников, тест-штаммов для стандартизации и контроля иммунобиологических препаратов и питательных сред, производственных, депонированных, запатентованных и референтных штаммов микроорганизмов, а также других штаммов микроорганизмов, представляющих научную, образовательную и практическую ценность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z344" w:id="279"/>
-[...15 lines deleted...]
-      2. Коллекционная деятельность осуществляется путем сбора, идентификации, изучения, учета, паспортизации, хранения (депонирования) и содержания патогенных и промышленных микроорганизмов в национальных и рабочих коллекциях патогенных и промышленных микроорганизмов.</w:t>
+    <w:bookmarkStart w:name="z348" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Национальные коллекции патогенных и промышленных микроорганизмов содержат штаммы микроорганизмов, состав которых формируется по признакам происхождения, видового родства, способу воздействия на организм человека, животного или растения и поддерживается в жизнеспособном состоянии с сохранением исходных характеристик.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z345" w:id="280"/>
-[...15 lines deleted...]
-      3. Ответственность за сохранность национальных и рабочих коллекций патогенных и промышленных микроорганизмов несут первые руководители организаций, осуществляющих коллекционную деятельность.</w:t>
+    <w:bookmarkStart w:name="z349" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Штаммы микроорганизмов, являющиеся уникальными, а также используемые при производстве лекарственных средств и иммунобиологических препаратов, зарегистрированных в установленном порядке и допущенных к обращению, подлежат обязательному депонированию в национальные коллекции патогенных и промышленных микроорганизмов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:p>
-[...32 lines deleted...]
-      1. В национальных коллекциях патогенных и промышленных микроорганизмов осуществляются формирование, пополнение, учет и централизованное хранение уникальных патогенных и промышленных микроорганизмов, в том числе используемых в качестве эталонных, изолированных из различных источников, тест-штаммов для стандартизации и контроля иммунобиологических препаратов и питательных сред, производственных, депонированных, запатентованных и референтных штаммов микроорганизмов, а также других штаммов микроорганизмов, представляющих научную, образовательную и практическую ценность.</w:t>
+    <w:bookmarkStart w:name="z350" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок отнесения штаммов патогенных и промышленных микроорганизмов к национальным коллекциям по признакам их патогенности, степени опасности и предназначению определяется правилами формирования, ведения и содержания национальных коллекций патогенных и промышленных микроорганизмов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z348" w:id="282"/>
-[...15 lines deleted...]
-      2. Национальные коллекции патогенных и промышленных микроорганизмов содержат штаммы микроорганизмов, состав которых формируется по признакам происхождения, видового родства, способу воздействия на организм человека, животного или растения и поддерживается в жизнеспособном состоянии с сохранением исходных характеристик.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субъекты, осуществляющие обращение с патогенными биологическими агентами, при выделении, приобретении и (или) ввозе на территорию Республики Казахстан образцов особо опасных патогенных микроорганизмов обязаны представить их образцы в национальную коллекцию патогенных или промышленных микроорганизмов в соответствии с правилами формирования, ведения и содержания национальных коллекций патогенных и промышленных микроорганизмов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z349" w:id="283"/>
-[...15 lines deleted...]
-      3. Штаммы микроорганизмов, являющиеся уникальными, а также используемые при производстве лекарственных средств и иммунобиологических препаратов, зарегистрированных в установленном порядке и допущенных к обращению, подлежат обязательному депонированию в национальные коллекции патогенных и промышленных микроорганизмов.</w:t>
+    <w:bookmarkStart w:name="z352" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальные коллекции патогенных и промышленных микроорганизмов являются собственностью государства и не подлежат приватизации. Финансовое обеспечение национальных коллекций патогенных и промышленных микроорганизмов осуществляется за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z350" w:id="284"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z353" w:id="287"/>
+    <w:bookmarkStart w:name="z353" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Организации, уполномоченные на формирование, ведение и содержание национальных коллекций патогенных и промышленных микроорганизмов, оказывают консультативную и научно-методическую помощь физическим и юридическим лицам по вопросам систематизации, изучения, поиска и подбора штаммов микроорганизмов по установленным критериям с учетом требований, предусмотренных для распространения информации ограниченного доступа в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z354" w:id="288"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z354" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Организации, уполномоченные на формирование, ведение и содержание национальных коллекций микроорганизмов, идентифицируют образец особо опасного патогенного микроорганизма, осуществляют его депонирование либо направляют по принадлежности в соответствующую национальную коллекцию микроорганизмов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z355" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Биологическая защита национальных коллекций патогенных и промышленных микроорганизмов осуществляется в соответствии с правилами обеспечения биологической защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Рабочие коллекции патогенных и промышленных микроорганизмов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z357" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Рабочие коллекции патогенных и промышленных микроорганизмов создаются по необходимости субъектами, осуществляющими обращение с патогенными биологическими агентами, в научных, производственных, диагностических, исследовательских целях и поддерживаются в жизнеспособном состоянии с сохранением исходных характеристик.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z358" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок формирования, ведения и содержания рабочих коллекций патогенных и (или) промышленных микроорганизмов определяется законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z355" w:id="289"/>
-[...15 lines deleted...]
-      8. Биологическая защита национальных коллекций патогенных и промышленных микроорганизмов осуществляется в соответствии с правилами обеспечения биологической защиты.</w:t>
+    <w:bookmarkStart w:name="z359" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. СОЦИАЛЬНАЯ ЗАЩИТА СПЕЦИАЛИСТОВ И ВСПОМОГАТЕЛЬНОГО ПЕРСОНАЛА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 24. Рабочие коллекции патогенных и промышленных микроорганизмов</w:t>
-[...18 lines deleted...]
-      1. Рабочие коллекции патогенных и промышленных микроорганизмов создаются по необходимости субъектами, осуществляющими обращение с патогенными биологическими агентами, в научных, производственных, диагностических, исследовательских целях и поддерживаются в жизнеспособном состоянии с сохранением исходных характеристик.</w:t>
+        <w:t xml:space="preserve">Статья 25. Социальная защита специалистов и вспомогательного персонала, осуществляющих обращение (выполняющих вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z361" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Специалисты и вспомогательный персонал государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющие обращение (выполняющие вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности, подлежат социальной защите с учетом вредных и (или) опасных условий труда и наличия риска приобретения профессиональных заболеваний, а также особенностей, предусмотренных настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z358" w:id="291"/>
-[...15 lines deleted...]
-      2. Порядок формирования, ведения и содержания рабочих коллекций патогенных и (или) промышленных микроорганизмов определяется законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z362" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Специалисты и вспомогательный персонал государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющие обращение (выполняющие вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности, имеют право на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z359" w:id="292"/>
+    <w:bookmarkStart w:name="z363" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оплату труда с учетом уровня биологических рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z364" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) охрану здоровья и условия работы, отвечающие требованиям в области биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z365" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возмещение вреда, причиненного жизни и здоровью при исполнении должностных обязанностей, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z366" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иные права, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z367" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оплата труда специалистов и вспомогательного персонала государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющих обращение (выполняющих вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности в сфере санитарно-эпидемиологического благополучия населения, в области ветеринарии и науки, включает в себя должностной оклад, надбавки и доплаты с учетом вредных и (или) опасных условий труда, повышенного риска приобретения профессиональных заболеваний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z368" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При предоставлении основного ежегодного трудового отпуска специалистам и вспомогательному персоналу государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющим обращение (выполняющим вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности, выплачивается пособие для оздоровления в размере не менее двух должностных окладов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z369" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Специалистам и вспомогательному персоналу государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющим обращение (выполняющим вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности, при выполнении задач по отбору и транспортировке переносчиков и носителей инфекционных и (или) паразитарных заболеваний (в том числе продуктов их жизнедеятельности), потенциально опасных веществ и материалов, в том числе из отдельных компонентов природной среды, в целях обнаружения патогенных биологических агентов и их фрагментов осуществляется оплата, предусмотренная для работников, направляемых в служебные командировки, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z370" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицам, предусмотренным частью первой настоящего пункта, при выполнении в полевых условиях задач по отбору и исследованию переносчиков и носителей инфекционных и (или) паразитарных заболеваний (в том числе продуктов их жизнедеятельности), потенциально опасных веществ и материалов, в том числе из отдельных компонентов природной среды, в целях обнаружения патогенных биологических агентов и их фрагментов при невозможности представления документов, подтверждающих затраты по найму жилища, возмещение затрат по найму жилища осуществляется в соответствии с нормами, установленными законодательством Республики Казахстан, без подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 26. Кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности, условия их мобилизации </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z372" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях обеспечения достаточных кадровых ресурсов в области биологической безопасности, готовности к адекватному реагированию на биологические угрозы, в том числе в условиях чрезвычайных ситуаций, создается кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z373" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Специалисты, включенные в кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности, имеют приоритетное право на трудоустройство в государственные предприятия и государственные учреждения, а также в юридические лица, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, для осуществления деятельности по обращению с патогенными биологическими агентами I и II групп патогенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z374" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Специалисты, включенные в кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности, в случае необходимости могут быть привлечены к проведению профилактических мероприятий в области биологической безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z375" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Реестр специалистов, осуществляющих обращение с патогенными биологическими агентами I и II групп патогенности, включает кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z376" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. СОЦИАЛЬНАЯ ЗАЩИТА СПЕЦИАЛИСТОВ И ВСПОМОГАТЕЛЬНОГО ПЕРСОНАЛА</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="292"/>
+        <w:t xml:space="preserve"> Глава 7. НАУЧНАЯ И ОБРАЗОВАТЕЛЬНАЯ ДЕЯТЕЛЬНОСТЬ В ОБЛАСТИ БИОЛОГИЧЕСКОЙ БЕЗОПАСНОСТИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 25. Социальная защита специалистов и вспомогательного персонала, осуществляющих обращение (выполняющих вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности </w:t>
-[...330 lines deleted...]
-        </w:rPr>
         <w:t>Статья 27. Приоритетные направления науки в области биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z378" w:id="308"/>
+    <w:bookmarkStart w:name="z378" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Приоритетные научно-исследовательские направления в области биологической безопасности определяются в документах Системы государственного планирования Республики Казахстан, разрабатываемых и принимаемых в реализацию государственной политики в области биологической безопасности. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z379" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Приоритетные научно-исследовательские направления в области биологической безопасности в том числе должны предусматривать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z380" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработку и реализацию целевых научных, научно-технических проектов и программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z381" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) внедрение передовых международных инновационных технологий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z379" w:id="309"/>
-[...15 lines deleted...]
-      2. Приоритетные научно-исследовательские направления в области биологической безопасности в том числе должны предусматривать:</w:t>
+    <w:bookmarkStart w:name="z382" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработку и внедрение национальных стандартов в области биологической безопасности в соответствии с законодательством Республики Казахстан в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z380" w:id="310"/>
-[...15 lines deleted...]
-      1) разработку и реализацию целевых научных, научно-технических проектов и программ;</w:t>
+    <w:bookmarkStart w:name="z383" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разработку и производство иммунобиологических, лекарственных и диагностических препаратов для профилактики, лечения и диагностики инфекционных и (или) паразитарных заболеваний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z381" w:id="311"/>
-[...15 lines deleted...]
-      2) внедрение передовых международных инновационных технологий;</w:t>
+    <w:bookmarkStart w:name="z384" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Разработка и производство иммунобиологических, лекарственных и диагностических препаратов для профилактики, лечения и диагностики инфекционных и (или) паразитарных заболеваний должны быть научно обоснованны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z382" w:id="312"/>
-[...15 lines deleted...]
-      3) разработку и внедрение национальных стандартов в области биологической безопасности в соответствии с законодательством Республики Казахстан в сфере стандартизации;</w:t>
+    <w:bookmarkStart w:name="z385" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Научные исследования в области биологической безопасности, передача, публикация их результатов и прикладное использование осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z383" w:id="313"/>
-[...15 lines deleted...]
-      4) разработку и производство иммунобиологических, лекарственных и диагностических препаратов для профилактики, лечения и диагностики инфекционных и (или) паразитарных заболеваний.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 28. Обучение в области биологической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z387" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обучение в области биологической безопасности включает в себя подготовку кадров в рамках технического и профессионального, дополнительного, послесреднего, высшего и (или) послевузовского образования, их профессиональную подготовку, переподготовку, повышение квалификации и направлено на развитие и укрепление кадрового потенциала в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z384" w:id="314"/>
-[...15 lines deleted...]
-      3. Разработка и производство иммунобиологических, лекарственных и диагностических препаратов для профилактики, лечения и диагностики инфекционных и (или) паразитарных заболеваний должны быть научно обоснованны.</w:t>
+    <w:bookmarkStart w:name="z388" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Профессиональная подготовка, переподготовка, повышение квалификации кадров в области биологической безопасности организуются субъектами, осуществляющими обращение с патогенными биологическими агентами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z385" w:id="315"/>
-[...15 lines deleted...]
-      4. Научные исследования в области биологической безопасности, передача, публикация их результатов и прикладное использование осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z389" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае возникновения чрезвычайной ситуации обеспечиваются профессиональная подготовка и переподготовка необходимых кадров в области биологической безопасности, предусматривающие обучение по обращению с патогенным биологическим агентом, вызвавшим чрезвычайную ситуацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkStart w:name="z390" w:id="319"/>
+    <w:bookmarkStart w:name="z390" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Обучение, профессиональную подготовку, переподготовку и повышение квалификации кадров в области биологической безопасности проводят организации, аккредитованные в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 29. Государственная поддержка научно-технического потенциала и ресурсов в области биологической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z392" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Приоритетными направлениями государственной поддержки научно-технического потенциала в области биологической безопасности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z393" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поддержка отечественных научных исследований, направленных на обеспечение биологической безопасности Республики Казахстан, включая предупреждение биологических угроз и управление биологическими рисками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z394" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поддержка развития производства иммунобиологических, лекарственных и диагностических препаратов, средств дезинфекции, дезинсекции, дератизации, защиты растений и индивидуальной защиты, лабораторного оборудования в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z395" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение трансферта результатов научно-исследовательских работ в области биологической безопасности для практического применения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z396" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В целях сохранения научно-кадрового потенциала государственная поддержка прикладных научных исследований и программ, направленных на обеспечение биологической безопасности Республики Казахстан, осуществляется с учетом стабильности и непрерывности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z397" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная поддержка фундаментальных и прикладных научных исследований и программ направлена на обеспечение биологической безопасности Республики Казахстан, решение стратегически важных государственных задач и осуществляется на основе программно-целевого финансирования на конкурсной основе или по решению Правительства Республики Казахстан вне конкурсных процедур, а также в иных формах, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z398" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...80 lines deleted...]
-      3) обеспечение трансферта результатов научно-исследовательских работ в области биологической безопасности для практического применения.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z396" w:id="324"/>
-[...15 lines deleted...]
-      2. В целях сохранения научно-кадрового потенциала государственная поддержка прикладных научных исследований и программ, направленных на обеспечение биологической безопасности Республики Казахстан, осуществляется с учетом стабильности и непрерывности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 30. Ответственность за нарушение законодательства Республики Казахстан в области биологической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z400" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан в области биологической безопасности влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z397" w:id="325"/>
-[...24 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...52 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="328"/>
+    <w:bookmarkStart w:name="z402" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Субъекты, осуществляющие обращение с патогенными биологическими агентами и имеющие разрешения на работу с микроорганизмами I – IV группы патогенности и гельминтами, обязаны переоформить разрешения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 15 настоящего Закона в течение шести месяцев после дня введения в действие настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z403" w:id="329"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z403" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Разрешения на работу с микроорганизмами I – IV группы патогенности и гельминтами, не переоформленные в срок, указанный в пункте 1 настоящей статьи, прекращают свое действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 32. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="330"/>
+    <w:bookmarkStart w:name="z405" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении шести месяцев после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -8179,55 +8537,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>