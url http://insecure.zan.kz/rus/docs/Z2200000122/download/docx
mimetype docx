--- v1 (2026-04-19)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81014c3" w14:textId="81014c3">
+    <w:p w14:paraId="1674afa" w14:textId="1674afa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -517,90 +517,262 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченный орган в области биологической безопасности – государственный орган, осуществляющий руководство и межотраслевую координацию в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 5-1)  в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) биологическая защита – комплекс мер по обеспечению биологической безопасности, реализуемый посредством физической защиты от неправомерного использования патогенных биологических агентов (совокупность организационных мероприятий, инженерно-технических средств и действий по их охране), контроля, учета и обеспечения безопасного обращения с патогенными биологическими агентами, принятия мер по предотвращению их утери, хищения, несанкционированного доступа к ним или обращения с ними, а также актов терроризма и (или) диверсий с использованием патогенных биологических агентов и (или) в отношении потенциально опасных биологических объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) биологический риск – вероятность причинения вреда здоровью людей, животных, растениям патогенными биологическими агентами, а также вероятность их попадания в отдельные компоненты природной среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 7-1)  в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) вспомогательный персонал – работники субъектов, осуществляющих обращение с патогенными биологическими агентами, выполняющие вспомогательную функцию при обращении с патогенными биологическими агентами; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2776,51 +2948,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Служба государственной охраны Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z409" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) государственный орган, обеспечивающий деятельность Президента Республики Казахстан, Парламента Республики Казахстан, Правительства Республики Казахстан.</w:t>
+      14) государственный орган, обеспечивающий деятельность Президента Республики Казахстан, Курултая Республики Казахстан, Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z115" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обеспечение биологической безопасности осуществляется в пределах установленной законодательством Республики Казахстан компетенции государственными органами, указанными в пункте 1 настоящей статьи, в том числе посредством:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z116" w:id="101"/>
     <w:p>
@@ -3245,121 +3417,179 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 10 с изменением, внесенным Законом РК от 23.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными Законами РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 11. Компетенция местных исполнительных органов областей, городов республиканского значения, столицы в области биологической безопасности</w:t>
+        <w:t>Статья 11. Компетенция местных исполнительных органов столицы, областей, городов республиканского значения в области биологической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местные исполнительные органы областей, городов республиканского значения, столицы в пределах установленной законодательством Республики Казахстан компетенции:</w:t>
+      Местные исполнительные органы столицы, областей, городов республиканского значения в пределах установленной законодательством Республики Казахстан компетенции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимают меры и организуют работу по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
@@ -3403,50 +3633,112 @@
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Международное сотрудничество в области биологической безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z144" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5188,80 +5480,166 @@
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z227" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Порядок формирования и ведения реестров, указанных в подпункте 1) пункта 2 настоящей статьи, виды статистической информации и иной учетной и отчетной документации (информации) в области биологической безопасности, порядок формирования и ведения государственной информационной системы в области биологической безопасности, а также порядок сбора, обработки, хранения и передачи информации определяются правилами ведения учета, мониторинга и прогнозирования (моделирования) в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 16 предусматривается дополнить пунктом 4 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Государственная информационная система в области биологической безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z229" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Государственная информационная система в области биологической безопасности создается в целях анализа ситуации, прогнозирования и моделирования биологических рисков, выработки скоординированных и оперативных мер реагирования посредством централизованного учета и мониторинга в области биологической безопасности, управления биологическими рисками, обмена информацией между государственными органами и местными исполнительными органами областей, городов республиканского значения, столицы.</w:t>
+      1. Государственная информационная система в области биологической безопасности создается в целях анализа ситуации, прогнозирования и моделирования биологических рисков, выработки скоординированных и оперативных мер реагирования посредством централизованного учета и мониторинга в области биологической безопасности, управления биологическими рисками, обмена информацией между государственными органами и местными исполнительными органами столицы, областей, городов республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5607,50 +5985,112 @@
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z234" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Создание, совершенствование и эксплуатация государственной информационной системы в области биологической безопасности и обеспечение защиты хранимых и обрабатываемых в ней сведений осуществляются уполномоченным органом в области биологической безопасности в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Права и обязанности физических и юридических лиц в области биологической безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z236" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6717,50 +7157,136 @@
         <w:t xml:space="preserve">
       3) иммунопрофилактику и химиопрофилактику в целях предотвращения распространения инфекций человека и (или) животного, применение средств защиты растений; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z289" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение средствами индивидуальной защиты в соответствии с требованиями в области биологической безопасности лиц, осуществляющих в рамках медицинской, ветеринарной и научной деятельности взаимодействие с патогенными биологическими агентами, вызывающими особо опасные инфекционные заболевания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Закон предусматривается дополнить главой 3-1 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z290" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ГОСУДАРСТВЕННЫЙ КОНТРОЛЬ И НАДЗОР ЗА СОБЛЮДЕНИЕМ ТРЕБОВАНИЙ В ОБЛАСТИ БИОЛОГИЧЕСКОЙ БЕЗОПАСНОСТИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8537,55 +9063,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>