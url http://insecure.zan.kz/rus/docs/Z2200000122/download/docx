--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1674afa" w14:textId="1674afa">
+    <w:p w14:paraId="7cf0b98" w14:textId="7cf0b98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -271,86 +271,58 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "информационная система", "информационной системы", "информационные системы", "информационной системой", "информационную систему" заменены соответственно словами "цифровая система", "цифровой системы", "цифровые системы", "цифровой системой", "цифровую систему" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -534,117 +506,67 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченный орган в области биологической безопасности – государственный орган, осуществляющий руководство и межотраслевую координацию в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) Национальный холдинг в области биологической безопасности – юридическое лицо со стопроцентным участием государства, определенное Правительством Республики Казахстан для осуществления деятельности в области биологической безопасности в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) биологическая защита – комплекс мер по обеспечению биологической безопасности, реализуемый посредством физической защиты от неправомерного использования патогенных биологических агентов (совокупность организационных мероприятий, инженерно-технических средств и действий по их охране), контроля, учета и обеспечения безопасного обращения с патогенными биологическими агентами, принятия мер по предотвращению их утери, хищения, несанкционированного доступа к ним или обращения с ними, а также актов терроризма и (или) диверсий с использованием патогенных биологических агентов и (или) в отношении потенциально опасных биологических объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
@@ -660,117 +582,67 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) биологический риск – вероятность причинения вреда здоровью людей, животных, растениям патогенными биологическими агентами, а также вероятность их попадания в отдельные компоненты природной среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) биофармацевтическая продукция – лекарственные средства, изделия медицинского назначения и ветеринарные препараты, предназначенные для обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) вспомогательный персонал – работники субъектов, осуществляющих обращение с патогенными биологическими агентами, выполняющие вспомогательную функцию при обращении с патогенными биологическими агентами; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
@@ -913,50 +785,112 @@
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) потенциально опасный биологический объект – недвижимый (стационарный) или развертываемый мобильный объект, на котором осуществляется деятельность по обращению с патогенными биологическими агентами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 2. Законодательство Республики Казахстан в области биологической безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1588,51 +1522,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Основные проблемы и угрозы, стратегические цели, основные направления, целевые индикаторы, задачи и показатели результатов, межведомственное взаимодействие в области биологической безопасности определяются Стратегией национальной безопасности Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Обеспечение оперативного межведомственного обмена информацией и принятие скоординированных мер в области биологической безопасности осуществляются посредством государственной информационной системы в области биологической безопасности и иными способами в соответствии с законодательством Республики Казахстан.</w:t>
+      2. Обеспечение оперативного межведомственного обмена информацией и принятие скоординированных мер в области биологической безопасности осуществляются посредством государственной цифровой системы в области биологической безопасности и иными способами в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное регулирование в области биологической безопасности осуществляется путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
@@ -2209,51 +2143,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) формирование и реализация государственной политики в области биологической безопасности и организация ее осуществления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) ведение государственной информационной системы в области биологической безопасности; </w:t>
+      2) ведение государственной цифровой системы в области биологической безопасности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработка и утверждение правил ведения учета, мониторинга и прогнозирования (моделирования) в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
@@ -4913,51 +4847,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в порядке, определенном правилами ведения учета, мониторинга и прогнозирования (моделирования) в области биологической безопасности: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z203" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      интегрировать информационные системы, применяемые при осуществлении деятельности, с государственной информационной системой в области биологической безопасности;</w:t>
+      интегрировать цифровые системы, применяемые при осуществлении деятельности, с государственной цифровой системой в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z204" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставить информацию о специалистах, осуществляющих обращение с патогенными биологическими агентами I и (или) II групп патогенности, в государственный орган в сфере санитарно-эпидемиологического благополучия населения, уполномоченные органы в области ветеринарии, науки для включения в соответствующий реестр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z205" w:id="185"/>
     <w:p>
@@ -5472,2056 +5406,2027 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сбора, обобщения и анализа информации из открытых источников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z227" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Порядок формирования и ведения реестров, указанных в подпункте 1) пункта 2 настоящей статьи, виды статистической информации и иной учетной и отчетной документации (информации) в области биологической безопасности, порядок формирования и ведения государственной информационной системы в области биологической безопасности, а также порядок сбора, обработки, хранения и передачи информации определяются правилами ведения учета, мониторинга и прогнозирования (моделирования) в области биологической безопасности.</w:t>
+      3. Порядок формирования и ведения реестров, указанных в подпункте 1) пункта 2 настоящей статьи, виды статистической информации и иной учетной и отчетной документации (информации) в области биологической безопасности, порядок формирования и ведения государственной цифровой системы в области биологической безопасности, а также порядок сбора, обработки, хранения и передачи информации определяются правилами ведения учета, мониторинга и прогнозирования (моделирования) в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Государственные органы, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 настоящего Закона, в случае угрозы распространения инфекционных и паразитарных заболеваний в соответствии с перечнем инфекционных заболеваний, при угрозе возникновения и распространения которых вводятся ограничительные мероприятия, в том числе карантин, обязаны представлять по запросу государственного органа в сфере санитарно-эпидемиологического благополучия населения и его территориальных подразделений данные о лицах, въезжающих на территорию Республики Казахстан, без согласия указанных лиц или их законных представителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Государственная цифровая система в области биологической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственная цифровая система в области биологической безопасности создается в целях анализа ситуации, прогнозирования и моделирования биологических рисков, выработки скоординированных и оперативных мер реагирования посредством централизованного учета и мониторинга в области биологической безопасности, управления биологическими рисками, обмена информацией между государственными органами и местными исполнительными органами столицы, областей, городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z230" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Цифровыми объектами в области биологической безопасности являются цифровые ресурсы, программное обеспечение, интернет-ресурс и цифровая инфраструктура в области биологической безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z231" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субъектами цифровой среды в области биологической безопасности являются государственные органы (их подведомственные организации), осуществляющие государственное регулирование (деятельность) в сферах, затрагивающих вопросы биологической безопасности, а также субъекты, осуществляющие обращение с патогенными биологическими агентами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z232" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственная цифровая система в области биологической безопасности формируется на основе статистической информации и иной учетной и отчетной документации (информации), предоставляемых субъектами цифровой среды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z233" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Информация, поступающая в государственную цифровую систему в области биологической безопасности, аккумулируется в унифицированном виде и образует единую национальную базу данных в области биологической безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z234" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Создание, совершенствование и эксплуатация государственной цифровой системы в области биологической безопасности и обеспечение защиты хранимых и обрабатываемых в ней сведений осуществляются уполномоченным органом в области биологической безопасности в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Статью 16 предусматривается дополнить пунктом 4 в соответствии с Законом РК от 07.07.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменениями, внесенными законами РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 334-VIII</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 17. Государственная информационная система в области биологической безопасности</w:t>
-[...479 lines deleted...]
-        </w:rPr>
         <w:t>Статья 18. Права и обязанности физических и юридических лиц в области биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="210"/>
+    <w:bookmarkStart w:name="z236" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Физические и юридические лица имеют право на: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z237" w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z237" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) защиту от воздействия опасных биологических факторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z238" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z238" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получение информации о потенциальных биологических рисках, связанных с планируемым посещением зарубежных стран и эндемичных по инфекционной и (или) паразитарной заболеваемости регионов Республики Казахстан, и мерах по их профилактике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z239" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z239" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) получение достоверной и своевременной информации о санитарно-эпидемиологической и ветеринарно-санитарной ситуациях, а также принимаемых мерах, направленных на защиту населения и охрану отдельных компонентов природной среды от воздействия опасных биологических факторов, предотвращение биологических угроз, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z240" w:id="214"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z240" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обращение по вопросам обеспечения биологической безопасности в соответствующие государственные органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z241" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z241" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участие в мероприятиях, направленных на обеспечение биологической безопасности, с учетом выполнения требований к индивидуальной защите в случаях, установленных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z242" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z242" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) иные права в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z243" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z243" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Физические и юридические лица обязаны: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z244" w:id="218"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z244" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сообщать обо всех известных фактах противоправного (несанкционированного) использования патогенных биологических агентов либо свободного их обращения государственным органам, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 настоящего Закона, в соответствии с их компетенцией; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z245" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z245" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) не допускать распространения заведомо ложной информации, связанной с обращением с патогенными биологическими агентами; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z246" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z246" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае принятия ограничений, установленных законодательством Республики Казахстан о доступе к информации, выполнять требования в отношении информации ограниченного доступа, связанной с обращением с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z247" w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z247" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не осуществлять действий, влекущих за собой нарушение прав других физических и юридических лиц на защиту от воздействия опасных биологических факторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z248" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z248" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деятельность по обращению с патогенными биологическими агентами без наличия разрешения на обращение с патогенными биологическими агентами и приложения к нему, предусмотренных Законом Республики Казахстан "О разрешениях и уведомлениях", запрещается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z249" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z249" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Помимо обязанностей, указанных в пункте 2 настоящей статьи, физические лица обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z250" w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z250" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) своевременно обращаться в медицинские организации по месту нахождения по факту ухудшения состояния здоровья, сопровождающегося характерными для инфекционной и (или) паразитарной болезни признаками; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z251" w:id="225"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z251" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае обращения за медицинской помощью по поводу инфекционного и (или) паразитарного заболевания сообщить о предшествующем этому обращению пребывании за рубежом и (или) на эндемичной по инфекционной и (или) паразитарной заболеваемости территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z252" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z252" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае диагностирования инфекционного и (или) паразитарного заболевания, представляющего опасность для окружающих, своевременно сообщать в медицинские организации по месту нахождения информацию о контактах, предшествующих такому диагностированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Профилактика в области биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="227"/>
+    <w:bookmarkStart w:name="z254" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Профилактика в области биологической безопасности осуществляется в соответствии с законодательством Республики Казахстан и включает в себя комплекс противоэпидемических, ветеринарных, фитосанитарных мероприятий, мероприятий по карантину растений и иные меры, направленные на управление биологическими рисками, предотвращение и сдерживание биологических угроз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z255" w:id="228"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z255" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственными органами профилактические мероприятия в области биологической безопасности осуществляются в пределах компетенции, установленной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z256" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z256" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Профилактика в области биологической безопасности подразделяется на следующие профилактические мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z257" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z257" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z258" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z258" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направленные на источник биологической угрозы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z259" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z259" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направленные на опасный биологический фактор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z260" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z260" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) направленные на восприимчивый организм. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z261" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z261" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Общие профилактические мероприятия включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z262" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z262" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мониторинг и анализ биологических рисков, в том числе прогнозирование инфекционной и (или) паразитарной заболеваемости, мониторинг отдельных компонентов природной среды, нейтрализацию или снижение уровня биологических угроз; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z263" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z263" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение готовности соответствующих служб к проведению мероприятий, направленных на выявление и локализацию источника биологической угрозы, управление ситуацией, формирование протоколов (сценариев) реагирования в области биологической безопасности в рамках планов действий по ликвидации чрезвычайных ситуаций глобального, регионального и местного масштабов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z264" w:id="237"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z264" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдение требований в области биологической безопасности лицами, осуществляющими в рамках своей деятельности взаимодействие с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z265" w:id="238"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z265" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соблюдение требований в области биологической безопасности при размещении, проектировании, строительстве, реконструкции, проведении технического перевооружения, расширения, капитального ремонта и вводе в эксплуатацию объектов, размещаемых на территории и в непосредственной близости от потенциально опасных биологических объектов, природных очагов инфекционных заболеваний и (или) очагов распространения болезней растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z266" w:id="239"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z266" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мобилизацию кадровых ресурсов из кадрового резерва специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z267" w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z267" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) мобилизацию резервов лекарственных средств и медицинских изделий, перепрофилирование объектов под нужды профилактических мероприятий в области биологической безопасности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z268" w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z268" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществление государственного контроля и надзора за соблюдением требований в области биологической безопасности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z269" w:id="242"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z269" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мероприятия, направленные на повышение уровня информированности населения и его готовности к реагированию на воздействие опасных биологических факторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z270" w:id="243"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z270" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) включение изучения вопросов биологической безопасности в общеобразовательные учебные программы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z271" w:id="244"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z271" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мероприятия, направленные на источник биологической угрозы, включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z272" w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z272" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременное выявление инфицированных и контактировавших с ними людей, животных, выявление поврежденных (зараженных) растений, их учет и регистрацию, изоляцию (обсервацию), диагностику, лечение, а также изъятие, уничтожение растений и животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z273" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z273" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление, локализацию, обследование и ликвидацию очагов инфекций и (или) очагов распространения болезней растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z274" w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z274" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предупреждение возникновения, ввоза, распространения на всей территории Республики Казахстан инфекционных и (или) паразитарных заболеваний людей и животных, болезней растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z275" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z275" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) разработку и совершенствование методик раннего выявления (экспресс-диагностики) биологических угроз, в том числе путем использования коллекций патогенных и промышленных микроорганизмов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z276" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z276" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) государственную регистрацию лекарственного средства или медицинского изделия по ускоренной процедуре проведения экспертизы в соответствии с Кодексом Республики Казахстан "О здоровье народа и системе здравоохранения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z277" w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z277" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечение мер биологической защиты на потенциально опасных биологических объектах в соответствии с правилами обеспечения биологической защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z278" w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z278" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) межведомственное взаимодействие, в том числе в целях оперативного реагирования на возникновение биологических угроз, включая принятие мер по предотвращению незаконного (несанкционированного) обращения с патогенными биологическими агентами, их утери, хищения, сокрытия (непредоставления) информации о незаконном обращении с ними, а также актов терроризма и (или) диверсий с использованием патогенных биологических агентов и (или) в отношении потенциально опасных биологических объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z279" w:id="252"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z279" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мероприятия, направленные на опасный биологический фактор, включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z280" w:id="253"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z280" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) введение ограничительных мероприятий, в том числе карантина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z281" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z281" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдение индивидуальной и общественной мер защиты, включая применение средств индивидуальной защиты, соблюдение личной гигиены, социальной дистанции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z282" w:id="255"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z282" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проведение дезинфекции, дезинсекции и дератизации, обработки средствами защиты растений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z283" w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z283" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) санитарно-профилактические мероприятия и улучшение социально-бытовых условий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z284" w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z284" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проведение противоэпидемических, противоэпизоотических и фитосанитарных мероприятий, мероприятий по карантину растений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z285" w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z285" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мероприятия, направленные на восприимчивый организм, включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z286" w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z286" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение профилактических медицинских осмотров населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z287" w:id="260"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z287" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие в формировании здорового образа жизни и здорового питания населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z288" w:id="261"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z288" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) иммунопрофилактику и химиопрофилактику в целях предотвращения распространения инфекций человека и (или) животного, применение средств защиты растений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z289" w:id="262"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z289" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение средствами индивидуальной защиты в соответствии с требованиями в области биологической безопасности лиц, осуществляющих в рамках медицинской, ветеринарной и научной деятельности взаимодействие с патогенными биологическими агентами, вызывающими особо опасные инфекционные заболевания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 3-1. НАЦИОНАЛЬНЫЙ ХОЛДИНГ В ОБЛАСТИ БИОЛОГИЧЕСКОЙ БЕЗОПАСНОСТИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Закон дополнен главой 3-1 в соответствии с Законом РК от 07.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Закон предусматривается дополнить главой 3-1 в соответствии с Законом РК от 07.07.2026 </w:t>
+        <w:t>№ 334-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 334-VIII</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z290" w:id="263"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-1. Национальный холдинг в области биологической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z415" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Национальный холдинг в области биологической безопасности осуществляет деятельность в области биологической безопасности в пределах функций и полномочий, определенных настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z416" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Национальный холдинг в области биологической безопасности осуществляет деятельность по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z417" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечению потребности государства в биофармацевтической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z418" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализации отдельных проектов в области биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z419" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реализации согласованных мероприятий по содействию обеспечению биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z420" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содействию устойчивому развитию и совершенствованию инфраструктуры биофармацевтического рынка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z421" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) стимулированию развития биофармацевтической науки и промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-2. Обеспечение потребности государства в биофармацевтической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z423" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Биофармацевтическая продукция для потребности государства приобретается у Национального холдинга в области биологической безопасности в случае, если он является единственным производителем биофармацевтической продукции. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z424" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Биофармацевтическая продукция, предназначенная для обеспечения потребности государства в соответствии с настоящей статьей, определяется уполномоченным органом в области биологической безопасности в целях реализации государственных мер в области биологической безопасности в соответствии с настоящим Законом и законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z290" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ГОСУДАРСТВЕННЫЙ КОНТРОЛЬ И НАДЗОР ЗА СОБЛЮДЕНИЕМ ТРЕБОВАНИЙ В ОБЛАСТИ БИОЛОГИЧЕСКОЙ БЕЗОПАСНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Государственный контроль и надзор за соблюдением требований в области биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="264"/>
+    <w:bookmarkStart w:name="z292" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль и надзор за соблюдением требований в области биологической безопасности (далее – государственный контроль и надзор) направлены на предупреждение, выявление, пресечение и устранение их нарушений и осуществляются в соответствии с Предпринимательским кодексом Республики Казахстан с учетом особенностей, предусмотренных настоящим Законом, законодательством Республики Казахстан в сфере санитарно-эпидемиологического благополучия населения, в области ветеринарии, защиты растений, карантина растений, противодействия терроризму.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z293" w:id="265"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z293" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъектами или объектами государственного контроля и надзора являются юридические лица, осуществляющие обращение с патогенными биологическими агентами, или объекты, на которых осуществляется обращение с патогенными биологическими агентами (далее – субъекты (объекты) контроля и надзора).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z294" w:id="266"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z294" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Объекты государственного контроля и надзора, на которых осуществляется обращение с патогенными биологическими агентами, относятся к объектам высокой эпидемической, эпизоотической, эпифитотической степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z295" w:id="267"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z295" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объекты высокой эпидемической, эпизоотической, эпифитотической степени риска делятся на две группы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z296" w:id="268"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z296" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) потенциально опасные биологические объекты, на которых осуществляется обращение с патогенными биологическими агентами I и (или) II групп патогенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z297" w:id="269"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z297" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) потенциально опасные биологические объекты, на которых осуществляется обращение с патогенными биологическими агентами III и (или) IV групп патогенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z298" w:id="270"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z298" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отнесение объектов государственного контроля и надзора к указанным группам осуществляется на основании критериев отнесения патогенных биологических агентов к вызывающим особо опасные инфекционные заболевания и перечня патогенных биологических агентов с учетом классификации патогенных биологических агентов по патогенности и степени опасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z299" w:id="271"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z299" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В отношении субъектов (объектов) контроля и надзора государственный контроль осуществляется в формах, предусмотренных Предпринимательским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z300" w:id="272"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z300" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В рамках государственного контроля и надзора к субъектам (объектам) контроля и надзора могут применяться меры оперативного реагирования в соответствии с Предпринимательским </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7557,1369 +7462,1369 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 21. Порядок применения мер оперативного реагирования </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z302" w:id="273"/>
+    <w:bookmarkStart w:name="z302" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 21 исключена Законом РК от 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z341" w:id="274"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z341" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. КОЛЛЕКЦИИ МИКРООРГАНИЗМОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Коллекционная деятельность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="275"/>
+    <w:bookmarkStart w:name="z343" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для изучения и определения уникальности патогенных микроорганизмов, их научной, образовательной и практической ценности, возможности прикладного использования в научной, исследовательской и производственной деятельности, проведения в их отношении международной и национальной патентных процедур осуществляется коллекционная деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z344" w:id="276"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z344" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекционная деятельность осуществляется путем сбора, идентификации, изучения, учета, паспортизации, хранения (депонирования) и содержания патогенных и промышленных микроорганизмов в национальных и рабочих коллекциях патогенных и промышленных микроорганизмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z345" w:id="277"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z345" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ответственность за сохранность национальных и рабочих коллекций патогенных и промышленных микроорганизмов несут первые руководители организаций, осуществляющих коллекционную деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Национальные коллекции патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="278"/>
+    <w:bookmarkStart w:name="z347" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В национальных коллекциях патогенных и промышленных микроорганизмов осуществляются формирование, пополнение, учет и централизованное хранение уникальных патогенных и промышленных микроорганизмов, в том числе используемых в качестве эталонных, изолированных из различных источников, тест-штаммов для стандартизации и контроля иммунобиологических препаратов и питательных сред, производственных, депонированных, запатентованных и референтных штаммов микроорганизмов, а также других штаммов микроорганизмов, представляющих научную, образовательную и практическую ценность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z348" w:id="279"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z348" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Национальные коллекции патогенных и промышленных микроорганизмов содержат штаммы микроорганизмов, состав которых формируется по признакам происхождения, видового родства, способу воздействия на организм человека, животного или растения и поддерживается в жизнеспособном состоянии с сохранением исходных характеристик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z349" w:id="280"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z349" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Штаммы микроорганизмов, являющиеся уникальными, а также используемые при производстве лекарственных средств и иммунобиологических препаратов, зарегистрированных в установленном порядке и допущенных к обращению, подлежат обязательному депонированию в национальные коллекции патогенных и промышленных микроорганизмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z350" w:id="281"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z350" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок отнесения штаммов патогенных и промышленных микроорганизмов к национальным коллекциям по признакам их патогенности, степени опасности и предназначению определяется правилами формирования, ведения и содержания национальных коллекций патогенных и промышленных микроорганизмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z351" w:id="282"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z351" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Субъекты, осуществляющие обращение с патогенными биологическими агентами, при выделении, приобретении и (или) ввозе на территорию Республики Казахстан образцов особо опасных патогенных микроорганизмов обязаны представить их образцы в национальную коллекцию патогенных или промышленных микроорганизмов в соответствии с правилами формирования, ведения и содержания национальных коллекций патогенных и промышленных микроорганизмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z352" w:id="283"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z352" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Национальные коллекции патогенных и промышленных микроорганизмов являются собственностью государства и не подлежат приватизации. Финансовое обеспечение национальных коллекций патогенных и промышленных микроорганизмов осуществляется за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z353" w:id="284"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z353" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Организации, уполномоченные на формирование, ведение и содержание национальных коллекций патогенных и промышленных микроорганизмов, оказывают консультативную и научно-методическую помощь физическим и юридическим лицам по вопросам систематизации, изучения, поиска и подбора штаммов микроорганизмов по установленным критериям с учетом требований, предусмотренных для распространения информации ограниченного доступа в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z354" w:id="285"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z354" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Организации, уполномоченные на формирование, ведение и содержание национальных коллекций микроорганизмов, идентифицируют образец особо опасного патогенного микроорганизма, осуществляют его депонирование либо направляют по принадлежности в соответствующую национальную коллекцию микроорганизмов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z355" w:id="286"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z355" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Биологическая защита национальных коллекций патогенных и промышленных микроорганизмов осуществляется в соответствии с правилами обеспечения биологической защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Рабочие коллекции патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z357" w:id="287"/>
+    <w:bookmarkStart w:name="z357" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Рабочие коллекции патогенных и промышленных микроорганизмов создаются по необходимости субъектами, осуществляющими обращение с патогенными биологическими агентами, в научных, производственных, диагностических, исследовательских целях и поддерживаются в жизнеспособном состоянии с сохранением исходных характеристик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z358" w:id="288"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z358" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Порядок формирования, ведения и содержания рабочих коллекций патогенных и (или) промышленных микроорганизмов определяется законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z359" w:id="289"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z359" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. СОЦИАЛЬНАЯ ЗАЩИТА СПЕЦИАЛИСТОВ И ВСПОМОГАТЕЛЬНОГО ПЕРСОНАЛА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 25. Социальная защита специалистов и вспомогательного персонала, осуществляющих обращение (выполняющих вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z361" w:id="290"/>
+    <w:bookmarkStart w:name="z361" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Специалисты и вспомогательный персонал государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющие обращение (выполняющие вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности, подлежат социальной защите с учетом вредных и (или) опасных условий труда и наличия риска приобретения профессиональных заболеваний, а также особенностей, предусмотренных настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z362" w:id="291"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z362" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Специалисты и вспомогательный персонал государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющие обращение (выполняющие вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности, имеют право на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z363" w:id="292"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z363" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оплату труда с учетом уровня биологических рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z364" w:id="293"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z364" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) охрану здоровья и условия работы, отвечающие требованиям в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z365" w:id="294"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z365" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возмещение вреда, причиненного жизни и здоровью при исполнении должностных обязанностей, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z366" w:id="295"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z366" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z367" w:id="296"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z367" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оплата труда специалистов и вспомогательного персонала государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющих обращение (выполняющих вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности в сфере санитарно-эпидемиологического благополучия населения, в области ветеринарии и науки, включает в себя должностной оклад, надбавки и доплаты с учетом вредных и (или) опасных условий труда, повышенного риска приобретения профессиональных заболеваний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z368" w:id="297"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z368" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При предоставлении основного ежегодного трудового отпуска специалистам и вспомогательному персоналу государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющим обращение (выполняющим вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности, выплачивается пособие для оздоровления в размере не менее двух должностных окладов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z369" w:id="298"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z369" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Специалистам и вспомогательному персоналу государственных предприятий и государственных учреждений, а также юридических лиц, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, осуществляющим обращение (выполняющим вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и (или) II групп патогенности, при выполнении задач по отбору и транспортировке переносчиков и носителей инфекционных и (или) паразитарных заболеваний (в том числе продуктов их жизнедеятельности), потенциально опасных веществ и материалов, в том числе из отдельных компонентов природной среды, в целях обнаружения патогенных биологических агентов и их фрагментов осуществляется оплата, предусмотренная для работников, направляемых в служебные командировки, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z370" w:id="299"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z370" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицам, предусмотренным частью первой настоящего пункта, при выполнении в полевых условиях задач по отбору и исследованию переносчиков и носителей инфекционных и (или) паразитарных заболеваний (в том числе продуктов их жизнедеятельности), потенциально опасных веществ и материалов, в том числе из отдельных компонентов природной среды, в целях обнаружения патогенных биологических агентов и их фрагментов при невозможности представления документов, подтверждающих затраты по найму жилища, возмещение затрат по найму жилища осуществляется в соответствии с нормами, установленными законодательством Республики Казахстан, без подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 26. Кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности, условия их мобилизации </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="300"/>
+    <w:bookmarkStart w:name="z372" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях обеспечения достаточных кадровых ресурсов в области биологической безопасности, готовности к адекватному реагированию на биологические угрозы, в том числе в условиях чрезвычайных ситуаций, создается кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z373" w:id="301"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z373" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Специалисты, включенные в кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности, имеют приоритетное право на трудоустройство в государственные предприятия и государственные учреждения, а также в юридические лица, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат национальному холдингу, для осуществления деятельности по обращению с патогенными биологическими агентами I и II групп патогенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z374" w:id="302"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z374" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Специалисты, включенные в кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности, в случае необходимости могут быть привлечены к проведению профилактических мероприятий в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z375" w:id="303"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z375" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Реестр специалистов, осуществляющих обращение с патогенными биологическими агентами I и II групп патогенности, включает кадровый резерв специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z376" w:id="304"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z376" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. НАУЧНАЯ И ОБРАЗОВАТЕЛЬНАЯ ДЕЯТЕЛЬНОСТЬ В ОБЛАСТИ БИОЛОГИЧЕСКОЙ БЕЗОПАСНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Приоритетные направления науки в области биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z378" w:id="305"/>
+    <w:bookmarkStart w:name="z378" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Приоритетные научно-исследовательские направления в области биологической безопасности определяются в документах Системы государственного планирования Республики Казахстан, разрабатываемых и принимаемых в реализацию государственной политики в области биологической безопасности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z379" w:id="306"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z379" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Приоритетные научно-исследовательские направления в области биологической безопасности в том числе должны предусматривать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z380" w:id="307"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z380" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработку и реализацию целевых научных, научно-технических проектов и программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z381" w:id="308"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z381" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внедрение передовых международных инновационных технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z382" w:id="309"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z382" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработку и внедрение национальных стандартов в области биологической безопасности в соответствии с законодательством Республики Казахстан в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z383" w:id="310"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z383" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разработку и производство иммунобиологических, лекарственных и диагностических препаратов для профилактики, лечения и диагностики инфекционных и (или) паразитарных заболеваний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z384" w:id="311"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z384" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Разработка и производство иммунобиологических, лекарственных и диагностических препаратов для профилактики, лечения и диагностики инфекционных и (или) паразитарных заболеваний должны быть научно обоснованны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z385" w:id="312"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z385" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Научные исследования в области биологической безопасности, передача, публикация их результатов и прикладное использование осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Обучение в области биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z387" w:id="313"/>
+    <w:bookmarkStart w:name="z387" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Обучение в области биологической безопасности включает в себя подготовку кадров в рамках технического и профессионального, дополнительного, послесреднего, высшего и (или) послевузовского образования, их профессиональную подготовку, переподготовку, повышение квалификации и направлено на развитие и укрепление кадрового потенциала в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z388" w:id="314"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z388" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Профессиональная подготовка, переподготовка, повышение квалификации кадров в области биологической безопасности организуются субъектами, осуществляющими обращение с патогенными биологическими агентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z389" w:id="315"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z389" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае возникновения чрезвычайной ситуации обеспечиваются профессиональная подготовка и переподготовка необходимых кадров в области биологической безопасности, предусматривающие обучение по обращению с патогенным биологическим агентом, вызвавшим чрезвычайную ситуацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z390" w:id="316"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z390" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Обучение, профессиональную подготовку, переподготовку и повышение квалификации кадров в области биологической безопасности проводят организации, аккредитованные в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Государственная поддержка научно-технического потенциала и ресурсов в области биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="317"/>
+    <w:bookmarkStart w:name="z392" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Приоритетными направлениями государственной поддержки научно-технического потенциала в области биологической безопасности являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z393" w:id="318"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z393" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поддержка отечественных научных исследований, направленных на обеспечение биологической безопасности Республики Казахстан, включая предупреждение биологических угроз и управление биологическими рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z394" w:id="319"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z394" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поддержка развития производства иммунобиологических, лекарственных и диагностических препаратов, средств дезинфекции, дезинсекции, дератизации, защиты растений и индивидуальной защиты, лабораторного оборудования в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z395" w:id="320"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z395" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение трансферта результатов научно-исследовательских работ в области биологической безопасности для практического применения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z396" w:id="321"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z396" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях сохранения научно-кадрового потенциала государственная поддержка прикладных научных исследований и программ, направленных на обеспечение биологической безопасности Республики Казахстан, осуществляется с учетом стабильности и непрерывности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z397" w:id="322"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z397" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная поддержка фундаментальных и прикладных научных исследований и программ направлена на обеспечение биологической безопасности Республики Казахстан, решение стратегически важных государственных задач и осуществляется на основе программно-целевого финансирования на конкурсной основе или по решению Правительства Республики Казахстан вне конкурсных процедур, а также в иных формах, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z398" w:id="323"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z398" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Ответственность за нарушение законодательства Республики Казахстан в области биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z400" w:id="324"/>
+    <w:bookmarkStart w:name="z400" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан в области биологической безопасности влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="325"/>
+    <w:bookmarkStart w:name="z402" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Субъекты, осуществляющие обращение с патогенными биологическими агентами и имеющие разрешения на работу с микроорганизмами I – IV группы патогенности и гельминтами, обязаны переоформить разрешения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 15 настоящего Закона в течение шести месяцев после дня введения в действие настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z403" w:id="326"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z403" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Разрешения на работу с микроорганизмами I – IV группы патогенности и гельминтами, не переоформленные в срок, указанный в пункте 1 настоящей статьи, прекращают свое действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 32. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="327"/>
+    <w:bookmarkStart w:name="z405" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении шести месяцев после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -9063,55 +8968,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>