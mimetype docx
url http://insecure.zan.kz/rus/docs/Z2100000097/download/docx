--- v0 (2025-11-13)
+++ v1 (2026-04-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e4824c6" w14:textId="e4824c6">
+    <w:p w14:paraId="2726c8e" w14:textId="2726c8e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2473,241 +2473,139 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">2) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 2) предусматривается исключить Законом РК от 17.07.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">3) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...130 lines deleted...]
-      3) организуют информационное обеспечение деятельности приютов для животных и социальную рекламу, направленную на передачу животных новым владельцам, розыск владельцев потерявшихся животных, информирование о необходимости стерилизации домашних животных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организуют учет домашних животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2739,1095 +2637,1189 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">6) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...60 lines deleted...]
-      6) организуют регулирование численности бродячих животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ведут учет приютов для животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z110" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z276" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Местные исполнительные органы городов республиканского значения, столицы, в области ответственного обращения с животными:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z277" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяют места, в которых запрещены выгул домашних животных либо нахождение с животными с иной целью, а также при необходимости оборудуют места для выгула домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z278" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организуют информационное обеспечение деятельности приютов для животных и социальную рекламу, направленную на передачу животных новым владельцам, розыск владельцев потерявшихся животных, информирование о необходимости стерилизации домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z279" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют регулирование численности бродячих животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z280" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Местные исполнительные органы районов (городов областного значения):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z281" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяют места, в которых запрещены выгул домашних животных либо нахождение с животными с иной целью, а также при необходимости оборудуют места для выгула домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z282" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организуют информационное обеспечение деятельности приютов для животных и социальную рекламу, направленную на передачу животных новым владельцам, розыск владельцев потерявшихся животных, информирование о необходимости стерилизации домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z283" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют регулирование численности бродячих животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Местные исполнительные органы вправе организовать строительство и содержание приютов для животных, осуществлять софинансирование частных приютов для животных в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="92"/>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ОСНОВНЫЕ ТРЕБОВАНИЯ ПО СОДЕРЖАНИЮ И ОБРАЩЕНИЮ С ЖИВОТНЫМИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Общие требования по содержанию животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К общим требованиям по содержанию животных относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) условия содержания животных, которые должны соответствовать их биологическим, видовым и индивидуальным особенностям, удовлетворять их естественные потребности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обеспечение профилактики, диагностики, лечения и ликвидации болезней животных в соответствии с требованиями законодательства Республики Казахстан в области ветеринарии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Содержание отдельных категорий животных регулируется настоящим Законом и иным законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Не допускаются содержание и разведение в жилищах животных, включенных в перечень животных, запрещенных к содержанию в жилищах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Службы отлова, приюты для животных, пункты временного содержания животных осуществляют вакцинацию бродячих животных за счет бюджетных средств в соответствии с законодательством Республики Казахстан, а также иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Учет домашних животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Домашние животные, включенные в перечень домашних животных, подлежащих учету, принадлежащие физическим и юридическим лицам на праве собственности и иных вещных правах, в том числе находящиеся в приютах для животных, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках, подлежат обязательному учету, в случае смены владельца животного обязательному переучету в базе данных, предусмотренной правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z122" w:id="100"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учет домашних животных осуществляется государственными ветеринарными организациями, созданными местными исполнительными органами областей, городов республиканского значения, столицы, физическими или негосударственными юридическими лицами, осуществляющими лечебно-профилактическую предпринимательскую деятельность в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z123" w:id="101"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обращение с информацией, содержащей персональные данные владельцев животных, осуществляется в соответствии с законодательством Республики Казахстан о персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z124" w:id="102"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учет домашних животных производится на платной основе с использованием изделий (средств) учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z125" w:id="103"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет домашних животных, владельцы которых относятся к социально уязвимым слоям населения, проводится за счет бюджетных средств в соответствии с правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z126" w:id="104"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При учете домашнего животного ему присваивается индивидуальный номер домашнего животного в порядке, определенном правилами учета домашних животных. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z127" w:id="105"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственные ветеринарные организации, созданные местными исполнительными органами областей, городов республиканского значения, столицы, физические или негосударственные юридические лица, осуществляющие лечебно-профилактическую предпринимательскую деятельность в области ветеринарии, обязаны ежеквартально не позднее 20 числа месяца, следующего за отчетным кварталом, предоставлять в местные исполнительные органы областей, городов республиканского значения, столицы информацию об учтенных домашних животных в соответствии с правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z128" w:id="106"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы областей, городов республиканского значения, столицы ежеквартально не позднее 30 числа месяца, следующего за отчетным кварталом, предоставляют в уполномоченный орган в области ответственного обращения с животными информацию об учтенных домашних животных в соответствии с правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z129" w:id="107"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Владельцы учтенных домашних животных в срок не более десяти суток с момента гибели домашних животных обязаны известить об этом государственные ветеринарные организации, созданные местными исполнительными органами областей, городов республиканского значения, столицы, либо физических или негосударственных юридических лиц, осуществляющих лечебно-профилактическую предпринимательскую деятельность в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Общие требования к перевозке животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При перевозке животных должны быть удовлетворены их потребности в корме, воде, воздухе, движении, отправлении естественных потребностей, а также обеспечивается защита животных от вредных для них внешних воздействий. Объем пространства транспорта должен соответствовать биологическим, видовым и индивидуальным особенностям перевозимых животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z132" w:id="109"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Транспортное средство, используемое для перевозки животных, должно быть оборудовано так, чтобы исключить увечье или иной вред здоровью животных или гибель животных при их погрузке, перевозке и выгрузке, а также произвольное покидание ими транспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z133" w:id="110"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Перевозка животных осуществляется с соблюдением правил перевозки животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Общие требования к разведению животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="111"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При разведении животных должны учитываться общие требования к содержанию животных, предусмотренные настоящим Законом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z136" w:id="112"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При невозможности создания необходимых условий для потомства животных владельцы животного и (или) ответственные лица обеспечивают их стерилизацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Особенности обращения с животными при оказании ветеринарных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Владелец животного и (или) ответственное лицо обязаны обеспечить своевременное предоставление животному ветеринарной помощи в соответствии с законодательством Республики Казахстан в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z139" w:id="114"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z139" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Процедуры с животными, вызывающие острую боль, проводят лица, имеющие высшее, послесреднее или техническое и профессиональное образование по специальностям ветеринарии, которые обязаны в случае отсутствия противопоказаний применить обезболивание или анестезию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z140" w:id="115"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z140" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ветеринарные процедуры и манипуляции, относящиеся к сложным хирургическим операциям, в том числе с использованием сильнодействующих анестезирующих препаратов, могут проводить лица, имеющие высшее образование по специальностям ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Умерщвление и обращение с трупами животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Умерщвление животных допускается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z143" w:id="117"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для прекращения физических страданий животных, если они не могут быть прекращены иным способом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z144" w:id="118"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при получении нежизнеспособного новорожденного приплода животных с явно выраженными признаками аномалий и уродств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z145" w:id="119"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при регулировании численности диких животных и производстве охоты, рыболовства и ведении рыбного хозяйства, аквакультуры в порядке, определенном законодательством Республики Казахстан в области охраны, воспроизводства и использования животного мира и аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z146" w:id="120"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в случае нападения животного (животных) на человека, животных и (или) иных случаях, когда животные представляют угрозу жизни или здоровью человека, животных, а также общественному порядку и безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z147" w:id="121"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при ликвидации особо опасных и заразных болезней животных, представляющих опасность для здоровья человека и животных, в соответствии с законодательством Республики Казахстан в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z148" w:id="122"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При умерщвлении животных должны соблюдаться следующие требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z149" w:id="123"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) помещение, где проводится умерщвление, должно быть отделено от помещения, где содержатся другие животные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z150" w:id="124"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) умерщвление проводится методами, исключающими предсмертные физические страдания животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z151" w:id="125"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) запрещается применять негуманные методы умерщвления животных, приводящие к гибели от удушья, электрического тока, термического воздействия, отравления, в том числе пестицидами, и другие болевые методы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z152" w:id="126"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Требования пункта 2 настоящей статьи не распространяются на случаи умерщвления животных при устранении реальной угрозы жизни или здоровью человека и (или) животного, а также общественному порядку и безопасности, предусмотренные подпунктом 4) пункта 1 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При умерщвлении и обращении с трупами животных должны соблюдаться требования законодательства Республики Казахстан в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3866,219 +3858,219 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="128"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ОСОБЕННОСТИ ПРИ ОБРАЩЕНИИ, СОДЕРЖАНИИ И ИСПОЛЬЗОВАНИИ ЖИВОТНЫХ ОТДЕЛЬНЫХ КАТЕГОРИЙ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Требования при обращении с дикими животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="129"/>
+    <w:bookmarkStart w:name="z156" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования при обращении с дикими животными в целях предотвращения жестокого обращения с ними устанавливаются настоящим Законом и законодательством Республики Казахстан в области охраны, воспроизводства и использования животного мира.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Требования при обращении с сельскохозяйственными животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="130"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Содержание, перевозка сельскохозяйственных животных, в том числе к месту убоя, осуществляются в соответствии с требованиями настоящего Закона и законодательства Республики Казахстан в области ветеринарии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z159" w:id="131"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Убой сельскохозяйственных животных осуществляется с соблюдением требований законодательства Республики Казахстан в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Требования при обращении с животными при их использовании в культурно-зрелищных целях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Использованием животных в культурно-зрелищных целях является использование животных при осуществлении деятельности в области культуры, отдыха и развлечений, в том числе в зоопарках, цирках, спортивных соревнованиях, процессе производства рекламы, при создании произведений кинематографии, для производства фото- и видеопродукции, на телевидении, в просветительской деятельности, в целях демонстрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z162" w:id="133"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Использование и содержание животных в культурно-зрелищных целях осуществляются с учетом соблюдения необходимых мер безопасности для предотвращения причинения вреда жизни и здоровью человека и (или) животного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4149,130 +4141,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Не допускается использовать животных в стационарных океанариумах, если их содержание не позволяет обеспечивать наиболее эффективное использование животных в соответствии с биологическими, видовыми и индивидуальными особенностями, не причиняя вреда их жизни и здоровью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="134"/>
+    <w:bookmarkStart w:name="z164" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Применение лекарственных и иных препаратов, ухудшающих состояние здоровья животного, в целях повышения эффективности его использования в культурных, развлекательных и демонстрационных целях запрещено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z165" w:id="135"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z165" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осуществление деятельности, предусматривающей использование животных в культурно-зрелищных целях, допускается в местах их содержания, специально предназначенных для этого зданиях, сооружениях, помещениях или на обособленных территориях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z166" w:id="136"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z166" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Не допускается осуществление деятельности, предусматривающей использование животных в культурно-зрелищных целях, путем предоставления зрителям или посетителям физического контакта с животными, в том числе для коммерческого использования и предоставления к ним доступа неопределенного круга лиц для фото- и видеосъемок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z167" w:id="137"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z167" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Запрещается деятельность передвижных зверинцев, контактных зоопарков, передвижных океанариумов, передвижных выставок животных, за исключением выставок сельскохозяйственных животных и домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4343,2086 +4335,2086 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Запрещается деятельность дельфинариев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="138"/>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Запрещается создание дельфинариев, передвижных зверинцев, контактных зоопарков, передвижных океанариумов, передвижных выставок животных, за исключением выставок сельскохозяйственных животных и домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Требования при обращении с экспериментальными (лабораторными) животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="139"/>
+    <w:bookmarkStart w:name="z171" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Использование животных, предусматривающее жестокое обращение с экспериментальными (лабораторными) животными при проведении научных исследований, биологического тестирования, учебного процесса, в медицинских целях, а также при получении биомедицинских препаратов, может осуществляться только в тех случаях, когда для этих целей не могут использоваться альтернативные объекты и модели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z172" w:id="140"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z172" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проведение на экспериментальных (лабораторных) животных процедур, при которых они испытывают острую боль, осуществляется с применением обезболивания или анестезии для сведения к минимуму боли, физических страданий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z173" w:id="141"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z173" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При работе с экспериментальными (лабораторными) животными должно использоваться минимальное количество животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z174" w:id="142"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z174" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Не допускаются лишение экспериментальных (лабораторных) животных хирургическим путем возможности издавать звуки, применение травмирующих методов и приемов при извлечении животных из мест содержания, за исключением случаев, предусмотренных заключением ветеринарного врача.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z175" w:id="143"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z175" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При обращении с экспериментальными (лабораторными) животными запрещаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z176" w:id="144"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z176" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение в учебных целях демонстраций, предусматривающих жестокое обращение с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z177" w:id="145"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z177" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение в учебных целях демонстраций хорошо известных явлений рефлекторной деятельности, если они предусматривают жестокое обращение с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z178" w:id="146"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z178" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использование животного для проведения болезненных процедур более одного раза, за исключением животных, используемых при производстве биологических препаратов с целью контроля их качества, а также при изучении схем иммунизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z179" w:id="147"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z179" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение опытов, связанных с хирургическим и иными болезненными методами воздействия на экспериментальных (лабораторных) животных, при участии или в присутствии лиц, не достигших четырнадцатилетнего возраста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z180" w:id="148"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z180" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Содержание и разведение экспериментальных (лабораторных) животных, используемых для проведения научных исследований, биологического тестирования, учебного процесса, в медицинских целях, а также при получении биомедицинских препаратов, осуществляются с соблюдением ветеринарных (ветеринарно-санитарных) правил, ветеринарных нормативов и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z181" w:id="149"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z181" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Животные могут использоваться лицами в опытах только при наличии у них оборудованных согласно санитарным правилам и иным специальным требованиям помещений для содержания и разведения животных, а также сотрудников, обеспечивающих уход за животными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z182" w:id="150"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z182" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Умерщвление экспериментального (лабораторного) животного производится лицом, наделяемым таким правом владельцем животного и (или) ответственным лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z183" w:id="151"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z183" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Утилизация трупа экспериментального (лабораторного) животного может производиться только после констатации его смерти.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Требования при обращении со служебными животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="152"/>
+    <w:bookmarkStart w:name="z185" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Подготовка (дрессировка) служебных животных осуществляется соответствующими специалистами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z186" w:id="153"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z186" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При подготовке (дрессировке) служебных животных запрещается принуждение животных к выполнению действий, систематически приводящих к травмам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Требования при обращении и содержании домашних животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="154"/>
+    <w:bookmarkStart w:name="z188" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Владелец животного или ответственное лицо обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z189" w:id="155"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z189" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдать требования ветеринарных (ветеринарно-санитарных) правил, ветеринарных и гигиенических нормативов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z190" w:id="156"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z190" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производить учет домашних животных в соответствии с правилами учета домашних животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z191" w:id="157"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z191" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять ответственное обращение с домашними животными, не нарушая права, свободы и законные интересы других лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z192" w:id="158"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z192" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принимать необходимые меры безопасности для предотвращения причинения домашним животным вреда жизни и здоровью человека и (или) животного, а также имуществу физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z193" w:id="159"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z193" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивать своевременное оказание домашнему животному ветеринарной помощи и своевременное проведение профилактических ветеринарных мероприятий, в том числе вакцинации, в соответствии с законодательством Республики Казахстан о ветеринарии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z194" w:id="160"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z194" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) немедленно сообщать подразделениям местных исполнительных органов, осуществляющим деятельность в области ветеринарии, государственным ветеринарным организациям, созданным местными исполнительными органами областей, городов республиканского значения, столицы, органам государственного ветеринарно-санитарного контроля и надзора о подозрении на особо опасные и заразные болезни домашних животных, а также о гибели домашнего животного вследствие особо опасных и заразных болезней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z195" w:id="161"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z195" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) принимать меры по предотвращению нежелательного потомства у домашних животных путем стерилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z196" w:id="162"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z196" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) немедленно сообщать в организацию здравоохранения и подразделения местных исполнительных органов, осуществляющие деятельность в области ветеринарии, государственным ветеринарным организациям, созданным местными исполнительными органами областей, городов республиканского значения, столицы, органам государственного ветеринарно-санитарного контроля и надзора о случаях нанесения его животным телесных повреждений физическим лицам или животным и доставлять свое животное в государственную ветеринарную организацию, созданную местными исполнительными органами областей, городов республиканского значения, столицы, физическим или негосударственным юридическим лицам, осуществляющим лечебно-профилактическую предпринимательскую деятельность в области ветеринарии, для осмотра и проведения необходимых клинических и (или) лабораторно-диагностических исследований либо ветеринарных наблюдений с целью выявления возможного наличия особо опасных и заразных болезней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z197" w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z197" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) не допускать загрязнения домашними животными жилых и нежилых помещений, в том числе объектов кондоминиума, общественных мест, а также нанесения домашними животными вреда окружающей среде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z198" w:id="164"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z198" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) соблюдать иные требования, предусмотренные настоящим Законом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z199" w:id="165"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z199" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Купирование ушей и хвостов домашних животных проводится только в случае, если это является обязательным по стандарту породы. Удаление рудиментарных пальцев, если они не являются обязательными по стандарту породы, причиняют неудобство или боль домашнему животному, допускается. Указанные процедуры с домашними животными должны проводиться с обезболиванием или анестезией. Ампутация частей тела животного проводится в целях оказания необходимой помощи домашнему животному.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Требования к выгулу домашних животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="166"/>
+    <w:bookmarkStart w:name="z201" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Выгул домашних животных должен осуществляться при условии обеспечения безопасности физических лиц и животных, а также защиты имущества физических или юридических лиц от нанесения вреда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z202" w:id="167"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z202" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Владелец животного и (или) ответственное лицо в целях обеспечения общественного порядка и безопасности обязаны соблюдать правила содержания и выгула домашних животных. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z203" w:id="168"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z203" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Запрещается самовыгул собак. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z204" w:id="169"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z204" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Запрещается выгул домашних животных лицами, не способными контролировать их поведение, в том числе находящимися в состоянии алкогольного, наркотического и (или) токсикоманического опьянения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z205" w:id="170"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z205" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Выгул домашних животных, требующих особой ответственности владельца животного, без намордника и поводка независимо от места выгула запрещается, за исключением случаев, если домашнее животное, требующее особой ответственности владельца животного, находится на огороженной территории, принадлежащей владельцу животного и (или) ответственному лицу на праве собственности или ином законном основании. О наличии домашнего животного, требующего особой ответственности владельца животного, должна быть сделана предупредительная надпись при входе на данную территорию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z206" w:id="171"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z206" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Выгул домашних животных, требующих особой ответственности владельца животного, запрещается лицам, не достигшим шестнадцатилетнего возраста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z207" w:id="172"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z207" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ТРЕБОВАНИЯ К ОСУЩЕСТВЛЕНИЮ ДЕЯТЕЛЬНОСТИ ПО ОБРАЩЕНИЮ С БЕЗНАДЗОРНЫМИ И БРОДЯЧИМИ ЖИВОТНЫМИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Деятельность по обращению с безнадзорными и бродячими животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="173"/>
+    <w:bookmarkStart w:name="z209" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Деятельность по обращению с безнадзорными и бродячими животными осуществляется в целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z210" w:id="174"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z210" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предупреждения возникновения ситуаций, связанных с распространением особо опасных и заразных болезней животных, в том числе общих для человека и животных, носителями возбудителей которых могут быть животные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z211" w:id="175"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z211" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предотвращения причинения вреда здоровью и (или) имуществу физических лиц, имуществу юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z212" w:id="176"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z212" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предотвращения нанесения ущерба объектам животного мира и среде их обитания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z213" w:id="177"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z213" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оказания помощи животным, находящимся в опасном для их жизни состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z214" w:id="178"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z214" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) возврата потерявшихся животных их владельцам или ответственным лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z215" w:id="179"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z215" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) регулирования численности бродячих животных путем стерилизации за счет бюджетных средств и иных источников, не запрещенных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z216" w:id="180"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z216" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вакцинации бродячих животных за счет бюджетных средств и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z217" w:id="181"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z217" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мероприятия при осуществлении деятельности по обращению с безнадзорными и бродячими животными включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z218" w:id="182"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z218" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) отлов безнадзорных и бродячих животных службами отлова; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z219" w:id="183"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z219" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содержание безнадзорных и бродячих животных в пунктах временного содержания животных либо в приютах для животных в соответствии с общими требованиями к содержанию животных, предусмотренными настоящим Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z220" w:id="184"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z220" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поиск владельцев безнадзорных животных, а также подбор владельцев для бродячих животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Отлов, временное содержание и умерщвление животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="185"/>
+    <w:bookmarkStart w:name="z222" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отлов, временное содержание и умерщвление животных осуществляются службой отлова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z223" w:id="186"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z223" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отлов, временное содержание и умерщвление животных могут осуществлять индивидуальные предприниматели и негосударственные юридические лица за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z224" w:id="187"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z224" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отлов, временное содержание и умерщвление животных осуществляются в соответствии с настоящим Законом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Регулирование численности бродячих животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="188"/>
+    <w:bookmarkStart w:name="z226" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Регулирование численности бродячих животных представляет собой комплекс мер, предпринимаемых государством, индивидуальными предпринимателями и негосударственными юридическими лицами, занимающимися отловом, временным содержанием и умерщвлением животных, для уменьшения количества бродячих животных путем стерилизации, обустройства животных, проведения образовательных мероприятий и разъяснительных работ с населением. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z227" w:id="189"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z227" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Регулирование численности бродячих животных путем умерщвления любыми способами, включая использование ядов, иных химических препаратов, запрещается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Приюты для животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="190"/>
+    <w:bookmarkStart w:name="z229" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Приюты для животных осуществляют свою деятельность в соответствии с правилами деятельности приютов для животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z230" w:id="191"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z230" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Приюты для животных могут быть государственными и частными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z231" w:id="192"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z231" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Приюты для животных могут осуществлять деятельность по временному содержанию (размещению) домашних животных по соглашению с владельцем животного или ответственным лицом, а также оказанию ветеринарных и иных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z232" w:id="193"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z232" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Приюты для животных имеют право получить от владельца животного или ответственного лица возмещение расходов, связанных с содержанием животного, а также стоимость ветеринарных услуг, если животное в них нуждалось.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z233" w:id="194"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z233" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Должностные лица приютов для животных обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z234" w:id="195"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z234" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) возвратить животное по требованию владельца животного и (или) ответственного лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z235" w:id="196"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z235" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечить возможность посещения физическими лицами приюта для животных в рабочее время, за исключением дней санитарной обработки, в порядке, установленном приютом для животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z236" w:id="197"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z236" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимать меры по недопущению размножения животных, находящихся в приюте для животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z237" w:id="198"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z237" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проводить стерилизацию бродячих животных в порядке, определенном уполномоченным органом в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z238" w:id="199"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z238" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечить лечение заболевшего или травмированного животного, а также проведение профилактических мероприятий, включая вакцинацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z239" w:id="200"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z239" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проводить розыск владельцев безнадзорных животных и подбор владельцев для бродячих животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z240" w:id="201"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z240" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вести документальный учет поступления в приют для животных и выбытия из него животных с фиксацией индивидуальных характеристик животных, позволяющих осуществить их идентификацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z241" w:id="202"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z241" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ОБЩЕСТВЕННЫЙ КОНТРОЛЬ ЗА СОБЛЮДЕНИЕМ ЗАКОНОДАТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН В ОБЛАСТИ ОТВЕТСТВЕННОГО ОБРАЩЕНИЯ С ЖИВОТНЫМИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Общественный контроль за соблюдением законодательства Республики Казахстан в области ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="203"/>
+    <w:bookmarkStart w:name="z243" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общественный контроль в области ответственного обращения с животными осуществляется общественными инспекторами и некоммерческими организациями, уставом которых предусмотрено осуществление деятельности по проведению общественного контроля в области ответственного обращения с животными, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z244" w:id="204"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z244" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Общественный контроль в области ответственного обращения с животными осуществляется на добровольной и безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Права общественных инспекторов и некоммерческих организаций в области ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="205"/>
+    <w:bookmarkStart w:name="z246" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общественные инспекторы имеют право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z247" w:id="206"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z247" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) фиксировать с помощью средств аудио-, фото- и видеотехники нарушения в области ответственного обращения с животными и направлять соответствующие материалы в государственные органы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z248" w:id="207"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z248" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействовать государственным органам в предупреждении и выявлении нарушений требований законодательства Республики Казахстан в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z249" w:id="208"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z249" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвовать в работе по просвещению населения в области ответственного обращения с животными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z250" w:id="209"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z250" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Некоммерческие организации в области ответственного обращения с животными имеют право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z251" w:id="210"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z251" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) получать от государственных органов информацию, необходимую для реализации ими своих уставных целей и задач; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z252" w:id="211"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z252" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносить предложения по результатам общественного контроля в области ответственного обращения с животными в государственные органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z253" w:id="212"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z253" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) запрашивать и получать информацию об использовании бюджетных средств, выделенных на нужды животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z254" w:id="213"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z254" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При осуществлении общественного контроля в области ответственного обращения с животными общественным инспекторам и некоммерческим организациям в области ответственного обращения с животными должен быть обеспечен доступ на территорию и в помещения пунктов временного содержания животных, приютов для животных и иных организаций, осуществляющих деятельность по обращению с животными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z255" w:id="214"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z255" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Ответственность за нарушение законодательства Республики Казахстан в области ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="215"/>
+    <w:bookmarkStart w:name="z257" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан в области ответственного обращения с животными влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="216"/>
+    <w:bookmarkStart w:name="z259" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Приостановить до 1 января 2025 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 настоящего Закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z260" w:id="217"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z260" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) разрабатывает и утверждает правила содержания животных в приютах для животных, зоологических гостиницах, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках, контактных зоопарках, передвижных зверинцах;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z261" w:id="218"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z261" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Приостановить до 1 января 2029 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, установив, что в период приостановления данный пункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z262" w:id="219"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z262" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) со дня введения в действие настоящего Закона до 1 января 2025 года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z263" w:id="220"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z263" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Не допускается использовать животных в передвижных зверинцах, передвижных выставках животных, за исключением выставок сельскохозяйственных животных и домашних животных, а также дельфинариях, передвижных и стационарных океанариумах и контактных зоопарках, если их содержание, перевозка не позволяют обеспечивать наиболее эффективное использование животных в соответствии с биологическими, видовыми и индивидуальными особенностями, не причиняя вреда их жизни и здоровью.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z264" w:id="221"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z264" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с 1 января 2025 года до 1 января 2029 года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z265" w:id="222"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z265" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Не допускается использовать животных в дельфинариях, стационарных океанариумах, если их содержание, перевозка не позволяют обеспечивать наиболее эффективное использование животных в соответствии с биологическими, видовыми и индивидуальными особенностями, не причиняя вреда их жизни и здоровью.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z266" w:id="223"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z266" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Передвижные зверинцы, контактные зоопарки, передвижные океанариумы, передвижные выставки животных, за исключением выставок сельскохозяйственных животных и домашних животных, созданные до введения в действие настоящего Закона, подлежат ликвидации или реорганизации до 1 января 2025 года в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z267" w:id="224"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z267" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дельфинарии, созданные до введения в действие настоящего Закона, подлежат ликвидации или реорганизации до 1 января 2029 года в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z268" w:id="225"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z268" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. По истечении указанных сроков лица, указанные в пунктах 3 и 4 настоящей статьи, не прекратившие свою деятельность и (или) не приведшие свои учредительные документы в соответствие с требованиями настоящего Закона, ликвидируются в судебном порядке по обращению местных исполнительных органов областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="226"/>
+    <w:bookmarkStart w:name="z270" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z271" w:id="227"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z271" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6457,131 +6449,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 21 настоящего Закона, которые вводятся в действие с 1 сентября 2023 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z272" w:id="228"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z272" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, который вводится в действие с 1 января 2025 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z273" w:id="229"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z273" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, который вводится в действие с 1 января 2029 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -6725,55 +6717,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>