--- v1 (2026-04-21)
+++ v2 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2726c8e" w14:textId="2726c8e">
+    <w:p w14:paraId="ee14aba" w14:textId="ee14aba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -235,1317 +235,2293 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту предусматриваются изменения на казахском языке, текст на русском языке не изменяется, в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбулу предусматривается исключить Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон регулирует общественные отношения в области ответственного обращения с животными в целях их защиты, обеспечения безопасности, укрепления нравственности и соблюдения принципов гуманности общества при обращении с животными, а также защиты прав и законных интересов физических и юридических лиц при обращении с животными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 1. Основные понятия, используемые в настоящем Законе </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящем Законе используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...40 lines deleted...]
-      В настоящем Законе используются следующие основные понятия:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) служба отлова – государственная ветеринарная организация, созданная местными исполнительными органами областей, городов республиканского значения, столицы, а также индивидуальные предприниматели и негосударственные юридические лица, занимающиеся отловом, временным содержанием и умерщвлением животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дикие животные – животные, естественной средой обитания которых является дикая природа, в том числе содержащиеся в неволе и (или) полувольных условиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
-[...15 lines deleted...]
-      1) служба отлова – государственная ветеринарная организация, созданная местными исполнительными органами областей, городов республиканского значения, столицы, а также индивидуальные предприниматели и негосударственные юридические лица, занимающиеся отловом, временным содержанием и умерщвлением животных;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жестокое обращение с животным – умышленное деяние, которое привело или может привести к гибели, увечью или иному вреду для здоровья животного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) эвтаназия животного (далее – эвтаназия) – медикаментозное умерщвление животного, исключающее причинение животному боли и физических страданий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) владелец животного – физическое или юридическое лицо, которому животное принадлежит на праве собственности или ином вещном праве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) животные – позвоночные животные; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) реабилитационный центр для животных – имущественный комплекс, предназначенный и оборудованный для ограниченного приема, лечения, временного содержания, реабилитации и адаптации животных, подлежащих или не подлежащих возврату владельцу животного и (или) ответственному лицу либо в естественную среду обитания, оказавшихся в положении, угрожающем их жизни и здоровью, неспособных существовать в естественных условиях, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных-компаньонов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) приют для животных – имущественный комплекс, предназначенный и оборудованный для содержания животных, оказавшихся в положении, угрожающем их жизни и здоровью, безнадзорных и бродячих животных, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных-компаньонов);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      7) реабилитационный центр для животных – имущественный комплекс, предназначенный и оборудованный для ограниченного приема, лечения, временного содержания, реабилитации и адаптации животных, подлежащих или не подлежащих возврату владельцу животного и (или) ответственному лицу либо в естественную среду обитания, оказавшихся в положении, угрожающем их жизни и здоровью, неспособных существовать в естественных условиях, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных-компаньонов);</w:t>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) общественный инспектор в области ответственного обращения с животными (далее – общественный инспектор) – физическое лицо, осуществляющее общественный контроль в области ответственного обращения с животными в соответствии с правилами проведения общественного контроля в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...15 lines deleted...]
-      8) приют для животных – имущественный комплекс, предназначенный и оборудованный для содержания животных, оказавшихся в положении, угрожающем их жизни и здоровью, безнадзорных и бродячих животных, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных-компаньонов);</w:t>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный орган в области ответственного обращения с животными – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...15 lines deleted...]
-      9) общественный инспектор в области ответственного обращения с животными (далее – общественный инспектор) – физическое лицо, осуществляющее общественный контроль в области ответственного обращения с животными в соответствии с правилами проведения общественного контроля в области ответственного обращения с животными;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции Закона РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пункт временного содержания животных – имущественный комплекс, специально предназначенный и оборудованный для временного содержания найденных, отловленных безнадзорных и бродячих животных, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных-компаньонов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бой животных – схватка двух и более животных, возникшая в результате натравливания их друг на друга либо вследствие их породных характеристик, при намеренном непринятии владельцем животного и (или) ответственным лицом мер по ее предотвращению или прекращению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...15 lines deleted...]
-      10) уполномоченный орган в области ответственного обращения с животными – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области ответственного обращения с животными;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ответственное лицо – лицо, которое несет права и обязанности владельца животного, установленные настоящим Законом, по письменному поручению владельца животного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...15 lines deleted...]
-      11) пункт временного содержания животных – имущественный комплекс, специально предназначенный и оборудованный для временного содержания найденных, отловленных безнадзорных и бродячих животных, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных-компаньонов);</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) передвижной зверинец – специально оборудованные передвижные конструкции, в том числе клетки, используемые для публичной демонстрации животных в цирковой, эстрадной, развлекательной деятельности, не имеющей научного значения, путем содержания и транспортировки животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      12) бой животных – схватка двух и более животных, возникшая в результате натравливания их друг на друга либо вследствие их породных характеристик, при намеренном непринятии владельцем животного и (или) ответственным лицом мер по ее предотвращению или прекращению;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) зоологическая гостиница – имущественный комплекс, созданный индивидуальным предпринимателем или негосударственным юридическим лицом, предназначенный и оборудованный для временного содержания или передержки домашних животных (животных-компаньонов) по согласованию с владельцами животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      13) ответственное лицо – лицо, которое несет права и обязанности владельца животного, установленные настоящим Законом, по письменному поручению владельца животного;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) зоологический питомник – имущественный комплекс, созданный индивидуальным предпринимателем, государственным либо негосударственным юридическим лицом, специально оборудованный и предназначенный для содержания и разведения животных с племенной ценностью или специальным назначением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      14) передвижной зверинец – специально оборудованные передвижные конструкции, в том числе клетки, используемые для публичной демонстрации животных в цирковой, эстрадной, развлекательной деятельности, не имеющей научного значения, путем содержания и транспортировки животных;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 16-1) в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) контактный зоопарк – специально оборудованные сооружения, помещения, транспорт, клетки, ограждения и другие конструкции, используемые для содержания животных с целью их публичной демонстрации и предоставления физического контакта с посетителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      15) зоологическая гостиница – имущественный комплекс, созданный индивидуальным предпринимателем или негосударственным юридическим лицом, предназначенный и оборудованный для временного содержания или передержки домашних животных (животных-компаньонов) по согласованию с владельцами животных;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 18) предусматривается исключить Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) бродячие животные – собаки и кошки, которые не имеют владельца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) безнадзорные животные – животные, которые находятся вне места содержания и за которыми утрачен контроль со стороны владельца животного и (или) ответственного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      16) зоологический питомник – имущественный комплекс, созданный индивидуальным предпринимателем, государственным либо негосударственным юридическим лицом, специально оборудованный и предназначенный для содержания и разведения животных с племенной ценностью или специальным назначением;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) служебные животные – животные, специально подготовленные и используемые (применяемые) в розыскных, сторожевых, патрульно-постовых, защитно-караульных, поисково-спасательных и иных служебных целях, установленных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      17) контактный зоопарк – специально оборудованные сооружения, помещения, транспорт, клетки, ограждения и другие конструкции, используемые для содержания животных с целью их публичной демонстрации и предоставления физического контакта с посетителями;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) увечье – тяжкий вред здоровью животного, повлекший полную или частичную утрату функции какого-либо органа, а также нарушение анатомической целостности животного, за исключением случаев, определенных законодательством Республики Казахстан в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      18) бродячие животные – собаки и кошки, которые не имеют владельца;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) стерилизация – лишение животного способности к воспроизведению потомства хирургическим, медикаментозным либо иными способами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) место содержания – используемые владельцем животного и (или) ответственным лицом здания, строения, сооружения, помещения или земельные участки, где животное содержится; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) домашние животные (животные-компаньоны) (далее – домашние животные) – животные вне зависимости от вида, которые традиционно содержатся и разводятся человеком для удовлетворения эстетических потребностей и потребностей в общении; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) учет домашних животных – обязательная регистрация сведений о присвоении индивидуального номера домашнему животному, его владельце с местом жительства и проведенных ветеринарных мероприятиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 26) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) изделия (средства) учета домашних животных – болюсы, чипы и другие изделия (средства), используемые для учета домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) выгул домашних животных – действия владельца животного и (или) ответственного лица, предполагающие выведение животного за пределы места его содержания и направленные на удовлетворение физиологических потребностей животного в двигательной активности, отправление естественных потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) самовыгул домашних животных – самостоятельное пребывание домашних животных вне места содержания без присутствия владельца животного и (или) ответственного лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 28-1) в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) экспериментальные (лабораторные) животные – животные, разводимые, содержащиеся и используемые для проведения научных исследований, биологического тестирования, учебного процесса, в медицинских целях, а также для получения биомедицинских препаратов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      25) учет домашних животных – обязательная регистрация сведений о присвоении индивидуального номера домашнему животному, его владельце с местом жительства и проведенных ветеринарных мероприятиях;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2. Законодательство Республики Казахстан в области ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Законодательство Республики Казахстан в области ответственного обращения с животными основывается на Конституции Республики Казахстан, состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...15 lines deleted...]
-      26) изделия (средства) учета домашних животных – болюсы, чипы и другие изделия (средства), используемые для учета домашних животных;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в настоящем Законе, то применяются правила международного договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...15 lines deleted...]
-      27) выгул домашних животных – действия владельца животного и (или) ответственного лица, предполагающие выведение животного за пределы места его содержания и направленные на удовлетворение физиологических потребностей животного в двигательной активности, отправление естественных потребностей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 3 предусматривается в редакции Закона РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Принципы регулирования ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принципами регулирования ответственного обращения с животными являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...15 lines deleted...]
-      28) самовыгул домашних животных – самостоятельное пребывание домашних животных вне места содержания без присутствия владельца животного и (или) ответственного лица;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отношение к животным как к существам, способным испытывать боль и физические страдания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...15 lines deleted...]
-      29) экспериментальные (лабораторные) животные – животные, разводимые, содержащиеся и используемые для проведения научных исследований, биологического тестирования, учебного процесса, в медицинских целях, а также для получения биомедицинских препаратов.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) персональная ответственность владельца за жизнь, здоровье и благополучие животного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) защита животных от жестокого обращения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) воспитание у населения нравственного и гуманного отношения к животным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 2. Законодательство Республики Казахстан в области ответственного обращения с животными</w:t>
-[...75 lines deleted...]
-      Принципами регулирования ответственного обращения с животными являются:</w:t>
+        <w:t>Статья 4. Защита животных от жестокого обращения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жестокое обращение с животными запрещается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...116 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. При обращении с животными запрещаются: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) побои, истязания животного, в том числе голодом, жаждой, и иные насильственные действия путем расчленения, сожжения, утопления, удушения, забивания животного, которые привели или могут привести к гибели, увечью или иному вреду для здоровья животного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение на животных ветеринарных и иных процедур, при которых показано применение обезболивания или анестезии, без обязательного применения соответствующих средств, за исключением случаев, когда применение обезболивающих препаратов и анестетиков может нанести урон здоровью животного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) натравливание животных на человека и (или) других животных из хулиганских побуждений либо в целях, не связанных с исполнением служебных обязанностей или охотой, осуществляемой в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 4) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отказ владельцев животных или ответственных лиц от исполнения ими обязанностей по содержанию животных и (или) их потомства до определения их в приюты для животных или отчуждения иным законным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) неоказание помощи животному, находящемуся в опасном для жизни и здоровья состоянии, владельцем животного и (или) ответственным лицом, если эти лица имели возможность оказать помощь животному или сами поставили его в опасное для жизни и здоровья состояние;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация и проведение боев животных;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      1) побои, истязания животного, в том числе голодом, жаждой, и иные насильственные действия путем расчленения, сожжения, утопления, удушения, забивания животного, которые привели или могут привести к гибели, увечью или иному вреду для здоровья животного;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация и проведение зрелищных мероприятий, влекущих за собой нанесение увечий или иного вреда здоровью животного либо гибель животных, за исключением спортивных мероприятий по национальным видам спорта с использованием животных в соответствии с Законом Республики Казахстан "О физической культуре и спорте";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      2) проведение на животных ветеринарных и иных процедур, при которых показано применение обезболивания или анестезии, без обязательного применения соответствующих средств, за исключением случаев, когда применение обезболивающих препаратов и анестетиков может нанести урон здоровью животного;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) использование инвентаря и иных приспособлений, влекущих увечье или иной вред здоровью животного либо гибель животного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) разведение, содержание, использование собак и кошек для употребления их в пищу, получения продукции и сырья из этих животных путем убоя или причинения увечий или иного вреда здоровью, а также реализация такой продукции, за исключением получения шерсти собак и кошек способом вычесывания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проведение эвтаназии лицом, не являющимся ветеринарным врачом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) скрещивание домашних и диких животных, за исключением их гибридизации в научных целях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции Закона РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Если дальнейшее использование животного по целевому назначению невозможно, владелец животного и (или) ответственное лицо обязаны обеспечить содержание такого животного до его естественной смерти либо передать его в приют для животных, физическим или юридическим лицам, способным создать необходимые условия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если состояние здоровья животного в силу возрастных изменений, наличия хронических заболеваний, посттравматического состояния подразумевает ухудшение качества жизни животного, связанное с регулярными болевыми ощущениями либо нарушением систем органов или тяжелыми функциональными нарушениями опорно-двигательного аппарата, по заключению ветеринарного врача владелец животного вправе принять решение об эвтаназии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Не являются жестоким обращением с животным:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обращение с животным в случае нападения животного на человека и (или) животного и иных случаях, когда животное представляет угрозу жизни или здоровью человека, животных, а также общественному порядку и безопасности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) дератизация; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использование животных для кормления других животных, содержащихся в неволе и (или) полувольных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляемые в соответствии с требованиями настоящего Закона и иных нормативных правовых актов Республики Казахстан охота, рыболовство или ведение рыбного хозяйства, аквакультуры, регулирование численности диких животных, убой сельскохозяйственных животных, ветеринарные мероприятия, эвтаназия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) убой животных при проведении религиозных обрядов последователями религиозных объединений, зарегистрированных в Республике Казахстан, если это предусматривается их вероучением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1601,887 +2577,1623 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Просвещение и воспитание населения в области ответственного обращения с животными, запрещение пропаганды жестокого обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В целях воспитания у населения нравственного и гуманного отношения к животным, недопущения жестокого обращения с животными осуществляются просвещение и воспитание населения в области ответственного обращения с животными. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Просвещение и воспитание населения в области ответственного обращения с животными осуществляются государственными органами, местными исполнительными органами, организациями образования и здравоохранения, природоохранными организациями, общественными объединениями, иными юридическими лицами, а также физическими лицами путем информирования о законодательстве Республики Казахстан в области ответственного обращения с животными, преподавания курса биоэтики или ведения внеклассной работы по гуманному обращению с животными в системе образования, проведения выставок, семинаров, конференций, конкурсов, соревнований и других мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрещаются пропаганда жестокого обращения с животными и (или) призывы к нему, в том числе путем производства, демонстрации, распространения и иного использования печатных, аудиовизуальных и иных сообщений и материалов с целью извлечения прибыли или без такового.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Освещение фактов жестокого обращения с животными осуществляется в соответствии с требованиями Закона Республики Казахстан "О масс-медиа".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ И УПРАВЛЕНИЕ В ОБЛАСТИ ОТВЕТСТВЕННОГО ОБРАЩЕНИЯ С ЖИВОТНЫМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Компетенция Правительства Республики Казахстан в области ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан разрабатывает основные направления государственной политики в области ответственного обращения с животными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 - в редакции Закона РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Компетенция уполномоченного органа в области ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области ответственного обращения с животными:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции Закона РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует и реализует государственную политику в области ответственного обращения с животными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 7 предусматривается дополнить подпунктом 1-1) в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и утверждает правила содержания животных в приютах для животных, зоологических гостиницах, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрабатывает и утверждает правила использования животных в культурно-зрелищных целях и их содержания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      Просвещение и воспитание населения в области ответственного обращения с животными осуществляются государственными органами, местными исполнительными органами, организациями образования и здравоохранения, природоохранными организациями, общественными объединениями, иными юридическими лицами, а также физическими лицами путем информирования о законодательстве Республики Казахстан в области ответственного обращения с животными, преподавания курса биоэтики или ведения внеклассной работы по гуманному обращению с животными в системе образования, проведения выставок, семинаров, конференций, конкурсов, соревнований и других мероприятий.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает и утверждает правила обращения с дикими животными в неволе и (или) полувольных условиях, возврат которых в среду их обитания невозможен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      2. Запрещаются пропаганда жестокого обращения с животными и (или) призывы к нему, в том числе путем производства, демонстрации, распространения и иного использования печатных, аудиовизуальных и иных сообщений и материалов с целью извлечения прибыли или без такового.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разрабатывает и утверждает типовые правила отлова, временного содержания и умерщвления животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 5 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции Закона РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...258 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) разрабатывает и утверждает правила деятельности приютов для животных; </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается исключить Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разрабатывает и утверждает правила учета приютов для животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разрабатывает и утверждает правила перевозки животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разрабатывает и утверждает правила учета домашних животных и перечень домашних животных, подлежащих учету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции Закона РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разрабатывает и утверждает перечень животных, запрещенных к содержанию в жилищах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разрабатывает и утверждает перечень домашних животных, требующих особой ответственности владельца животного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z91" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) разрабатывает и утверждает типовые правила содержания и выгула домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) разрабатывает и утверждает правила проведения общественного контроля в области ответственного обращения с животными, а также выдачи физическим лицам удостоверений общественных инспекторов в области ответственного обращения с животными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14) предусматривается в редакции Закона РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) разрабатывает и утверждает правила вакцинации и стерилизации бродячих животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) разрабатывает и утверждает перечень животных, используемых для кормления других животных, содержащихся в неволе и (или) полувольных условиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 7 предусматривается дополнить подпунктом 15-1) в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7с изменением, внесенным Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Компетенция местных представительных органов областей, городов республиканского значения, столицы в области ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные представительные органы областей, городов республиканского значения, столицы в области ответственного обращения с животными:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждают правила содержания и выгула домашних животных;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
-[...15 lines deleted...]
-      7) разрабатывает и утверждает правила учета приютов для животных;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждают правила отлова, временного содержания и умерщвления животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
-[...15 lines deleted...]
-      8) разрабатывает и утверждает правила перевозки животных;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляют иные полномочия по обеспечению прав и законных интересов граждан в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
-[...15 lines deleted...]
-      9) разрабатывает и утверждает правила учета домашних животных и перечень домашних животных, подлежащих учету;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 9. Компетенция местных исполнительных органов в области ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Местные исполнительные органы областей, городов республиканского значения, столицы в области ответственного обращения с животными:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 7с изменением, внесенным Законом РК от 19.04.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="87"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатывают правила содержания и выгула домашних животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2582,70 +4294,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организуют учет домашних животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 5) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) разрабатывают правила отлова, временного содержания и умерщвления животных; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2673,271 +4479,519 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z109" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 7) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ведут учет приютов для животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z110" w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z276" w:id="91"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z276" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Местные исполнительные органы городов республиканского значения, столицы, в области ответственного обращения с животными:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z277" w:id="92"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z277" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяют места, в которых запрещены выгул домашних животных либо нахождение с животными с иной целью, а также при необходимости оборудуют места для выгула домашних животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z278" w:id="93"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z278" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организуют информационное обеспечение деятельности приютов для животных и социальную рекламу, направленную на передачу животных новым владельцам, розыск владельцев потерявшихся животных, информирование о необходимости стерилизации домашних животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z279" w:id="94"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1-1 предусматривается дополнить подпунктом 2-1) в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z279" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организуют регулирование численности бродячих животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z280" w:id="95"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z280" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2. Местные исполнительные органы районов (городов областного значения):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z281" w:id="96"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z281" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяют места, в которых запрещены выгул домашних животных либо нахождение с животными с иной целью, а также при необходимости оборудуют места для выгула домашних животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z282" w:id="97"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z282" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организуют информационное обеспечение деятельности приютов для животных и социальную рекламу, направленную на передачу животных новым владельцам, розыск владельцев потерявшихся животных, информирование о необходимости стерилизации домашних животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z283" w:id="98"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1-2 предусматривается дополнить подпунктом 2-1) в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организуют регулирование численности бродячих животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z111" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Местные исполнительные органы вправе организовать строительство и содержание приютов для животных, осуществлять софинансирование частных приютов для животных в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2956,3465 +5010,5019 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ОСНОВНЫЕ ТРЕБОВАНИЯ ПО СОДЕРЖАНИЮ И ОБРАЩЕНИЮ С ЖИВОТНЫМИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Общие требования по содержанию животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К общим требованиям по содержанию животных относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z115" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) условия содержания животных, которые должны соответствовать их биологическим, видовым и индивидуальным особенностям, удовлетворять их естественные потребности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z116" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обеспечение профилактики, диагностики, лечения и ликвидации болезней животных в соответствии с требованиями законодательства Республики Казахстан в области ветеринарии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z117" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Содержание отдельных категорий животных регулируется настоящим Законом и иным законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции Закона РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Не допускаются содержание и разведение в жилищах животных, включенных в перечень животных, запрещенных к содержанию в жилищах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Службы отлова, приюты для животных, пункты временного содержания животных осуществляют вакцинацию бродячих животных за счет бюджетных средств в соответствии с законодательством Республики Казахстан, а также иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Учет домашних животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Домашние животные, включенные в перечень домашних животных, подлежащих учету, принадлежащие физическим и юридическим лицам на праве собственности и иных вещных правах, в том числе находящиеся в приютах для животных, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках, подлежат обязательному учету, в случае смены владельца животного обязательному переучету в базе данных, предусмотренной правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить частью второй в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учет домашних животных осуществляется государственными ветеринарными организациями, созданными местными исполнительными органами областей, городов республиканского значения, столицы, физическими или негосударственными юридическими лицами, осуществляющими лечебно-профилактическую предпринимательскую деятельность в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z123" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обращение с информацией, содержащей персональные данные владельцев животных, осуществляется в соответствии с законодательством Республики Казахстан о персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z124" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учет домашних животных производится на платной основе с использованием изделий (средств) учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z125" w:id="111"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z125" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет домашних животных, владельцы которых относятся к социально уязвимым слоям населения, проводится за счет бюджетных средств в соответствии с правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z126" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При учете домашнего животного ему присваивается индивидуальный номер домашнего животного в порядке, определенном правилами учета домашних животных. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z127" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Государственные ветеринарные организации, созданные местными исполнительными органами областей, городов республиканского значения, столицы, физические или негосударственные юридические лица, осуществляющие лечебно-профилактическую предпринимательскую деятельность в области ветеринарии, обязаны ежеквартально не позднее 20 числа месяца, следующего за отчетным кварталом, предоставлять в местные исполнительные органы областей, городов республиканского значения, столицы информацию об учтенных домашних животных в соответствии с правилами учета домашних животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы областей, городов республиканского значения, столицы ежеквартально не позднее 30 числа месяца, следующего за отчетным кварталом, предоставляют в уполномоченный орган в области ответственного обращения с животными информацию об учтенных домашних животных в соответствии с правилами учета домашних животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Владельцы учтенных домашних животных в срок не более десяти суток с момента гибели домашних животных обязаны известить об этом государственные ветеринарные организации, созданные местными исполнительными органами областей, городов республиканского значения, столицы, либо физических или негосударственных юридических лиц, осуществляющих лечебно-профилактическую предпринимательскую деятельность в области ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Общие требования к перевозке животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При перевозке животных должны быть удовлетворены их потребности в корме, воде, воздухе, движении, отправлении естественных потребностей, а также обеспечивается защита животных от вредных для них внешних воздействий. Объем пространства транспорта должен соответствовать биологическим, видовым и индивидуальным особенностям перевозимых животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z132" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Транспортное средство, используемое для перевозки животных, должно быть оборудовано так, чтобы исключить увечье или иной вред здоровью животных или гибель животных при их погрузке, перевозке и выгрузке, а также произвольное покидание ими транспортного средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z133" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Перевозка животных осуществляется с соблюдением правил перевозки животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В заголовок статьи 13 предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Общие требования к разведению животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При разведении животных должны учитываться общие требования к содержанию животных, предусмотренные настоящим Законом и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z136" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При невозможности создания необходимых условий для потомства животных владельцы животного и (или) ответственные лица обеспечивают их стерилизацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 13 предусматривается дополнить пунктом 3 в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Особенности обращения с животными при оказании ветеринарных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Владелец животного и (или) ответственное лицо обязаны обеспечить своевременное предоставление животному ветеринарной помощи в соответствии с законодательством Республики Казахстан в области ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z139" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Процедуры с животными, вызывающие острую боль, проводят лица, имеющие высшее, послесреднее или техническое и профессиональное образование по специальностям ветеринарии, которые обязаны в случае отсутствия противопоказаний применить обезболивание или анестезию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z140" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ветеринарные процедуры и манипуляции, относящиеся к сложным хирургическим операциям, в том числе с использованием сильнодействующих анестезирующих препаратов, могут проводить лица, имеющие высшее образование по специальностям ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Умерщвление и обращение с трупами животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Умерщвление животных допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z143" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для прекращения физических страданий животных, если они не могут быть прекращены иным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z144" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при получении нежизнеспособного новорожденного приплода животных с явно выраженными признаками аномалий и уродств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z145" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при регулировании численности диких животных и производстве охоты, рыболовства и ведении рыбного хозяйства, аквакультуры в порядке, определенном законодательством Республики Казахстан в области охраны, воспроизводства и использования животного мира и аквакультуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z146" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае нападения животного (животных) на человека, животных и (или) иных случаях, когда животные представляют угрозу жизни или здоровью человека, животных, а также общественному порядку и безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z147" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при ликвидации особо опасных и заразных болезней животных, представляющих опасность для здоровья человека и животных, в соответствии с законодательством Республики Казахстан в области ветеринарии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z127" w:id="113"/>
-[...15 lines deleted...]
-      6. Государственные ветеринарные организации, созданные местными исполнительными органами областей, городов республиканского значения, столицы, физические или негосударственные юридические лица, осуществляющие лечебно-профилактическую предпринимательскую деятельность в области ветеринарии, обязаны ежеквартально не позднее 20 числа месяца, следующего за отчетным кварталом, предоставлять в местные исполнительные органы областей, городов республиканского значения, столицы информацию об учтенных домашних животных в соответствии с правилами учета домашних животных.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить подпунктами 6) и 7) в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При умерщвлении животных должны соблюдаться следующие требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z128" w:id="114"/>
-[...15 lines deleted...]
-      Местные исполнительные органы областей, городов республиканского значения, столицы ежеквартально не позднее 30 числа месяца, следующего за отчетным кварталом, предоставляют в уполномоченный орган в области ответственного обращения с животными информацию об учтенных домашних животных в соответствии с правилами учета домашних животных.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) помещение, где проводится умерщвление, должно быть отделено от помещения, где содержатся другие животные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z129" w:id="115"/>
-[...15 lines deleted...]
-      7. Владельцы учтенных домашних животных в срок не более десяти суток с момента гибели домашних животных обязаны известить об этом государственные ветеринарные организации, созданные местными исполнительными органами областей, городов республиканского значения, столицы, либо физических или негосударственных юридических лиц, осуществляющих лечебно-профилактическую предпринимательскую деятельность в области ветеринарии.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) умерщвление проводится методами, исключающими предсмертные физические страдания животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z151" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрещается применять негуманные методы умерщвления животных, приводящие к гибели от удушья, электрического тока, термического воздействия, отравления, в том числе пестицидами, и другие болевые методы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z152" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Требования пункта 2 настоящей статьи не распространяются на случаи умерщвления животных при устранении реальной угрозы жизни или здоровью человека и (или) животного, а также общественному порядку и безопасности, предусмотренные подпунктом 4) пункта 1 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z153" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При умерщвлении и обращении с трупами животных должны соблюдаться требования законодательства Республики Казахстан в области ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...63 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ОСОБЕННОСТИ ПРИ ОБРАЩЕНИИ, СОДЕРЖАНИИ И ИСПОЛЬЗОВАНИИ ЖИВОТНЫХ ОТДЕЛЬНЫХ КАТЕГОРИЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 13. Общие требования к разведению животных</w:t>
-[...38 lines deleted...]
-      2. При невозможности создания необходимых условий для потомства животных владельцы животного и (или) ответственные лица обеспечивают их стерилизацию.</w:t>
+        <w:t>Статья 16. Требования при обращении с дикими животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования при обращении с дикими животными в целях предотвращения жестокого обращения с ними устанавливаются настоящим Законом и законодательством Республики Казахстан в области охраны, воспроизводства и использования животного мира.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 14. Особенности обращения с животными при оказании ветеринарных услуг</w:t>
-[...469 lines deleted...]
-        </w:rPr>
         <w:t>Статья 17. Требования при обращении с сельскохозяйственными животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:bookmarkStart w:name="z158" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Содержание, перевозка сельскохозяйственных животных, в том числе к месту убоя, осуществляются в соответствии с требованиями настоящего Закона и законодательства Республики Казахстан в области ветеринарии. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z159" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Убой сельскохозяйственных животных осуществляется с соблюдением требований законодательства Республики Казахстан в области ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Требования при обращении с животными при их использовании в культурно-зрелищных целях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Использованием животных в культурно-зрелищных целях является использование животных при осуществлении деятельности в области культуры, отдыха и развлечений, в том числе в зоопарках, цирках, спортивных соревнованиях, процессе производства рекламы, при создании произведений кинематографии, для производства фото- и видеопродукции, на телевидении, в просветительской деятельности, в целях демонстрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z162" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Использование и содержание животных в культурно-зрелищных целях осуществляются с учетом соблюдения необходимых мер безопасности для предотвращения причинения вреда жизни и здоровью человека и (или) животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 3 приостановлено до 01.01.2029 настоящим Законом РК и в период приостановления данный пункт действует в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ст.30 настоящего Закона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается использовать животных в стационарных океанариумах, если их содержание не позволяет обеспечивать наиболее эффективное использование животных в соответствии с биологическими, видовыми и индивидуальными особенностями, не причиняя вреда их жизни и здоровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Применение лекарственных и иных препаратов, ухудшающих состояние здоровья животного, в целях повышения эффективности его использования в культурных, развлекательных и демонстрационных целях запрещено.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z165" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осуществление деятельности, предусматривающей использование животных в культурно-зрелищных целях, допускается в местах их содержания, специально предназначенных для этого зданиях, сооружениях, помещениях или на обособленных территориях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z166" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Не допускается осуществление деятельности, предусматривающей использование животных в культурно-зрелищных целях, путем предоставления зрителям или посетителям физического контакта с животными, в том числе для коммерческого использования и предоставления к ним доступа неопределенного круга лиц для фото- и видеосъемок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z167" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Запрещается деятельность передвижных зверинцев, контактных зоопарков, передвижных океанариумов, передвижных выставок животных, за исключением выставок сельскохозяйственных животных и домашних животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 вводится в действие с 01.01.2029 в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Запрещается деятельность дельфинариев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Запрещается создание дельфинариев, передвижных зверинцев, контактных зоопарков, передвижных океанариумов, передвижных выставок животных, за исключением выставок сельскохозяйственных животных и домашних животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Требования при обращении с экспериментальными (лабораторными) животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Использование животных, предусматривающее жестокое обращение с экспериментальными (лабораторными) животными при проведении научных исследований, биологического тестирования, учебного процесса, в медицинских целях, а также при получении биомедицинских препаратов, может осуществляться только в тех случаях, когда для этих целей не могут использоваться альтернативные объекты и модели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z172" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проведение на экспериментальных (лабораторных) животных процедур, при которых они испытывают острую боль, осуществляется с применением обезболивания или анестезии для сведения к минимуму боли, физических страданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z173" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При работе с экспериментальными (лабораторными) животными должно использоваться минимальное количество животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z174" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Не допускаются лишение экспериментальных (лабораторных) животных хирургическим путем возможности издавать звуки, применение травмирующих методов и приемов при извлечении животных из мест содержания, за исключением случаев, предусмотренных заключением ветеринарного врача.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z175" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При обращении с экспериментальными (лабораторными) животными запрещаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z176" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение в учебных целях демонстраций, предусматривающих жестокое обращение с животными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z177" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение в учебных целях демонстраций хорошо известных явлений рефлекторной деятельности, если они предусматривают жестокое обращение с животными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z178" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использование животного для проведения болезненных процедур более одного раза, за исключением животных, используемых при производстве биологических препаратов с целью контроля их качества, а также при изучении схем иммунизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z179" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение опытов, связанных с хирургическим и иными болезненными методами воздействия на экспериментальных (лабораторных) животных, при участии или в присутствии лиц, не достигших четырнадцатилетнего возраста.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z159" w:id="139"/>
-[...15 lines deleted...]
-      2. Убой сельскохозяйственных животных осуществляется с соблюдением требований законодательства Республики Казахстан в области ветеринарии.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Содержание и разведение экспериментальных (лабораторных) животных, используемых для проведения научных исследований, биологического тестирования, учебного процесса, в медицинских целях, а также при получении биомедицинских препаратов, осуществляются с соблюдением ветеринарных (ветеринарно-санитарных) правил, ветеринарных нормативов и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z181" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Животные могут использоваться лицами в опытах только при наличии у них оборудованных согласно санитарным правилам и иным специальным требованиям помещений для содержания и разведения животных, а также сотрудников, обеспечивающих уход за животными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z182" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Умерщвление экспериментального (лабораторного) животного производится лицом, наделяемым таким правом владельцем животного и (или) ответственным лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z183" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Утилизация трупа экспериментального (лабораторного) животного может производиться только после констатации его смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 18. Требования при обращении с животными при их использовании в культурно-зрелищных целях</w:t>
-[...192 lines deleted...]
-      5. Осуществление деятельности, предусматривающей использование животных в культурно-зрелищных целях, допускается в местах их содержания, специально предназначенных для этого зданиях, сооружениях, помещениях или на обособленных территориях.</w:t>
+        <w:t>Статья 20. Требования при обращении со служебными животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Подготовка (дрессировка) служебных животных осуществляется соответствующими специалистами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z166" w:id="144"/>
-[...15 lines deleted...]
-      6. Не допускается осуществление деятельности, предусматривающей использование животных в культурно-зрелищных целях, путем предоставления зрителям или посетителям физического контакта с животными, в том числе для коммерческого использования и предоставления к ним доступа неопределенного круга лиц для фото- и видеосъемок.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При подготовке (дрессировке) служебных животных запрещается принуждение животных к выполнению действий, систематически приводящих к травмам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z167" w:id="145"/>
-[...15 lines deleted...]
-      7. Запрещается деятельность передвижных зверинцев, контактных зоопарков, передвижных океанариумов, передвижных выставок животных, за исключением выставок сельскохозяйственных животных и домашних животных.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Требования при обращении и содержании домашних животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Владелец животного или ответственное лицо обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:p>
-[...129 lines deleted...]
-      9. Запрещается создание дельфинариев, передвижных зверинцев, контактных зоопарков, передвижных океанариумов, передвижных выставок животных, за исключением выставок сельскохозяйственных животных и домашних животных.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать требования ветеринарных (ветеринарно-санитарных) правил, ветеринарных и гигиенических нормативов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z190" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производить учет домашних животных в соответствии с правилами учета домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z191" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять ответственное обращение с домашними животными, не нарушая права, свободы и законные интересы других лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z192" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимать необходимые меры безопасности для предотвращения причинения домашним животным вреда жизни и здоровью человека и (или) животного, а также имуществу физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z193" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивать своевременное оказание домашнему животному ветеринарной помощи и своевременное проведение профилактических ветеринарных мероприятий, в том числе вакцинации, в соответствии с законодательством Республики Казахстан о ветеринарии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z194" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) немедленно сообщать подразделениям местных исполнительных органов, осуществляющим деятельность в области ветеринарии, государственным ветеринарным организациям, созданным местными исполнительными органами областей, городов республиканского значения, столицы, органам государственного ветеринарно-санитарного контроля и надзора о подозрении на особо опасные и заразные болезни домашних животных, а также о гибели домашнего животного вследствие особо опасных и заразных болезней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z195" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принимать меры по предотвращению нежелательного потомства у домашних животных путем стерилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z196" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) немедленно сообщать в организацию здравоохранения и подразделения местных исполнительных органов, осуществляющие деятельность в области ветеринарии, государственным ветеринарным организациям, созданным местными исполнительными органами областей, городов республиканского значения, столицы, органам государственного ветеринарно-санитарного контроля и надзора о случаях нанесения его животным телесных повреждений физическим лицам или животным и доставлять свое животное в государственную ветеринарную организацию, созданную местными исполнительными органами областей, городов республиканского значения, столицы, физическим или негосударственным юридическим лицам, осуществляющим лечебно-профилактическую предпринимательскую деятельность в области ветеринарии, для осмотра и проведения необходимых клинических и (или) лабораторно-диагностических исследований либо ветеринарных наблюдений с целью выявления возможного наличия особо опасных и заразных болезней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z197" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) не допускать загрязнения домашними животными жилых и нежилых помещений, в том числе объектов кондоминиума, общественных мест, а также нанесения домашними животными вреда окружающей среде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z198" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) соблюдать иные требования, предусмотренные настоящим Законом и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z199" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Купирование ушей и хвостов домашних животных проводится только в случае, если это является обязательным по стандарту породы. Удаление рудиментарных пальцев, если они не являются обязательными по стандарту породы, причиняют неудобство или боль домашнему животному, допускается. Указанные процедуры с домашними животными должны проводиться с обезболиванием или анестезией. Ампутация частей тела животного проводится в целях оказания необходимой помощи домашнему животному.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 19. Требования при обращении с экспериментальными (лабораторными) животными</w:t>
-[...218 lines deleted...]
-      7. Животные могут использоваться лицами в опытах только при наличии у них оборудованных согласно санитарным правилам и иным специальным требованиям помещений для содержания и разведения животных, а также сотрудников, обеспечивающих уход за животными.</w:t>
+        <w:t>Статья 22. Требования к выгулу домашних животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Выгул домашних животных должен осуществляться при условии обеспечения безопасности физических лиц и животных, а также защиты имущества физических или юридических лиц от нанесения вреда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z182" w:id="158"/>
-[...390 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="175"/>
+    <w:bookmarkStart w:name="z202" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Владелец животного и (или) ответственное лицо в целях обеспечения общественного порядка и безопасности обязаны соблюдать правила содержания и выгула домашних животных. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z203" w:id="176"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z203" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Запрещается самовыгул собак. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z204" w:id="177"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z204" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Запрещается выгул домашних животных лицами, не способными контролировать их поведение, в том числе находящимися в состоянии алкогольного, наркотического и (или) токсикоманического опьянения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z205" w:id="178"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z205" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Выгул домашних животных, требующих особой ответственности владельца животного, без намордника и поводка независимо от места выгула запрещается, за исключением случаев, если домашнее животное, требующее особой ответственности владельца животного, находится на огороженной территории, принадлежащей владельцу животного и (или) ответственному лицу на праве собственности или ином законном основании. О наличии домашнего животного, требующего особой ответственности владельца животного, должна быть сделана предупредительная надпись при входе на данную территорию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z206" w:id="179"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z206" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Выгул домашних животных, требующих особой ответственности владельца животного, запрещается лицам, не достигшим шестнадцатилетнего возраста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z207" w:id="180"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 22 предусматривается дополнить пунктом 7 в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ТРЕБОВАНИЯ К ОСУЩЕСТВЛЕНИЮ ДЕЯТЕЛЬНОСТИ ПО ОБРАЩЕНИЮ С БЕЗНАДЗОРНЫМИ И БРОДЯЧИМИ ЖИВОТНЫМИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Деятельность по обращению с безнадзорными и бродячими животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="181"/>
+    <w:bookmarkStart w:name="z209" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Деятельность по обращению с безнадзорными и бродячими животными осуществляется в целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z210" w:id="182"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z210" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предупреждения возникновения ситуаций, связанных с распространением особо опасных и заразных болезней животных, в том числе общих для человека и животных, носителями возбудителей которых могут быть животные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z211" w:id="183"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z211" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предотвращения причинения вреда здоровью и (или) имуществу физических лиц, имуществу юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z212" w:id="184"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z212" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предотвращения нанесения ущерба объектам животного мира и среде их обитания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z213" w:id="185"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z213" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оказания помощи животным, находящимся в опасном для их жизни состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z214" w:id="186"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z214" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) возврата потерявшихся животных их владельцам или ответственным лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z215" w:id="187"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 6) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) регулирования численности бродячих животных путем стерилизации за счет бюджетных средств и иных источников, не запрещенных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z216" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 7) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вакцинации бродячих животных за счет бюджетных средств и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z217" w:id="189"/>
+    <w:bookmarkStart w:name="z217" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мероприятия при осуществлении деятельности по обращению с безнадзорными и бродячими животными включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z218" w:id="190"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) отлов безнадзорных и бродячих животных службами отлова; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z219" w:id="191"/>
+    <w:bookmarkStart w:name="z219" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содержание безнадзорных и бродячих животных в пунктах временного содержания животных либо в приютах для животных в соответствии с общими требованиями к содержанию животных, предусмотренными настоящим Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z220" w:id="192"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктом 2-1) в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поиск владельцев безнадзорных животных, а также подбор владельцев для бродячих животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Отлов, временное содержание и умерщвление животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="193"/>
+    <w:bookmarkStart w:name="z222" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отлов, временное содержание и умерщвление животных осуществляются службой отлова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z223" w:id="194"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z223" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отлов, временное содержание и умерщвление животных могут осуществлять индивидуальные предприниматели и негосударственные юридические лица за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z224" w:id="195"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z224" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отлов, временное содержание и умерщвление животных осуществляются в соответствии с настоящим Законом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Регулирование численности бродячих животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Регулирование численности бродячих животных представляет собой комплекс мер, предпринимаемых государством, индивидуальными предпринимателями и негосударственными юридическими лицами, занимающимися отловом, временным содержанием и умерщвлением животных, для уменьшения количества бродячих животных путем стерилизации, обустройства животных, проведения образовательных мероприятий и разъяснительных работ с населением. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z227" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Регулирование численности бродячих животных путем умерщвления любыми способами, включая использование ядов, иных химических препаратов, запрещается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Приюты для животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Приюты для животных осуществляют свою деятельность в соответствии с правилами деятельности приютов для животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z230" w:id="199"/>
+    <w:bookmarkStart w:name="z230" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Приюты для животных могут быть государственными и частными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z231" w:id="200"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z231" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Приюты для животных могут осуществлять деятельность по временному содержанию (размещению) домашних животных по соглашению с владельцем животного или ответственным лицом, а также оказанию ветеринарных и иных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z232" w:id="201"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z232" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Приюты для животных имеют право получить от владельца животного или ответственного лица возмещение расходов, связанных с содержанием животного, а также стоимость ветеринарных услуг, если животное в них нуждалось.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z233" w:id="202"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z233" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Должностные лица приютов для животных обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z234" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) возвратить животное по требованию владельца животного и (или) ответственного лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z235" w:id="204"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z235" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечить возможность посещения физическими лицами приюта для животных в рабочее время, за исключением дней санитарной обработки, в порядке, установленном приютом для животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z236" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимать меры по недопущению размножения животных, находящихся в приюте для животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z237" w:id="206"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 4) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проводить стерилизацию бродячих животных в порядке, определенном уполномоченным органом в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z238" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 5) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечить лечение заболевшего или травмированного животного, а также проведение профилактических мероприятий, включая вакцинацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z239" w:id="208"/>
+    <w:bookmarkStart w:name="z239" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проводить розыск владельцев безнадзорных животных и подбор владельцев для бродячих животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z240" w:id="209"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z240" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вести документальный учет поступления в приют для животных и выбытия из него животных с фиксацией индивидуальных характеристик животных, позволяющих осуществить их идентификацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z241" w:id="210"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z241" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ОБЩЕСТВЕННЫЙ КОНТРОЛЬ ЗА СОБЛЮДЕНИЕМ ЗАКОНОДАТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН В ОБЛАСТИ ОТВЕТСТВЕННОГО ОБРАЩЕНИЯ С ЖИВОТНЫМИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Общественный контроль за соблюдением законодательства Республики Казахстан в области ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="211"/>
+    <w:bookmarkStart w:name="z243" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общественный контроль в области ответственного обращения с животными осуществляется общественными инспекторами и некоммерческими организациями, уставом которых предусмотрено осуществление деятельности по проведению общественного контроля в области ответственного обращения с животными, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z244" w:id="212"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z244" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Общественный контроль в области ответственного обращения с животными осуществляется на добровольной и безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Права общественных инспекторов и некоммерческих организаций в области ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="213"/>
+    <w:bookmarkStart w:name="z246" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общественные инспекторы имеют право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z247" w:id="214"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z247" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) фиксировать с помощью средств аудио-, фото- и видеотехники нарушения в области ответственного обращения с животными и направлять соответствующие материалы в государственные органы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z248" w:id="215"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z248" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействовать государственным органам в предупреждении и выявлении нарушений требований законодательства Республики Казахстан в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z249" w:id="216"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z249" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвовать в работе по просвещению населения в области ответственного обращения с животными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z250" w:id="217"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z250" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Некоммерческие организации в области ответственного обращения с животными имеют право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z251" w:id="218"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z251" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) получать от государственных органов информацию, необходимую для реализации ими своих уставных целей и задач; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z252" w:id="219"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z252" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносить предложения по результатам общественного контроля в области ответственного обращения с животными в государственные органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z253" w:id="220"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z253" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) запрашивать и получать информацию об использовании бюджетных средств, выделенных на нужды животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z254" w:id="221"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При осуществлении общественного контроля в области ответственного обращения с животными общественным инспекторам и некоммерческим организациям в области ответственного обращения с животными должен быть обеспечен доступ на территорию и в помещения пунктов временного содержания животных, приютов для животных и иных организаций, осуществляющих деятельность по обращению с животными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z255" w:id="222"/>
+    <w:bookmarkStart w:name="z255" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Ответственность за нарушение законодательства Республики Казахстан в области ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="223"/>
+    <w:bookmarkStart w:name="z257" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан в области ответственного обращения с животными влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="224"/>
+    <w:bookmarkStart w:name="z259" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Приостановить до 1 января 2025 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 настоящего Закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z260" w:id="225"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z260" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) разрабатывает и утверждает правила содержания животных в приютах для животных, зоологических гостиницах, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках, контактных зоопарках, передвижных зверинцах;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z261" w:id="226"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z261" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Приостановить до 1 января 2029 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, установив, что в период приостановления данный пункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z262" w:id="227"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z262" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) со дня введения в действие настоящего Закона до 1 января 2025 года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z263" w:id="228"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z263" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Не допускается использовать животных в передвижных зверинцах, передвижных выставках животных, за исключением выставок сельскохозяйственных животных и домашних животных, а также дельфинариях, передвижных и стационарных океанариумах и контактных зоопарках, если их содержание, перевозка не позволяют обеспечивать наиболее эффективное использование животных в соответствии с биологическими, видовыми и индивидуальными особенностями, не причиняя вреда их жизни и здоровью.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z264" w:id="229"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z264" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с 1 января 2025 года до 1 января 2029 года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z265" w:id="230"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z265" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Не допускается использовать животных в дельфинариях, стационарных океанариумах, если их содержание, перевозка не позволяют обеспечивать наиболее эффективное использование животных в соответствии с биологическими, видовыми и индивидуальными особенностями, не причиняя вреда их жизни и здоровью.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z266" w:id="231"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z266" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Передвижные зверинцы, контактные зоопарки, передвижные океанариумы, передвижные выставки животных, за исключением выставок сельскохозяйственных животных и домашних животных, созданные до введения в действие настоящего Закона, подлежат ликвидации или реорганизации до 1 января 2025 года в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z267" w:id="232"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z267" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дельфинарии, созданные до введения в действие настоящего Закона, подлежат ликвидации или реорганизации до 1 января 2029 года в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z268" w:id="233"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z268" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. По истечении указанных сроков лица, указанные в пунктах 3 и 4 настоящей статьи, не прекратившие свою деятельность и (или) не приведшие свои учредительные документы в соответствие с требованиями настоящего Закона, ликвидируются в судебном порядке по обращению местных исполнительных органов областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="234"/>
+    <w:bookmarkStart w:name="z270" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z271" w:id="235"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z271" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6449,131 +10057,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 21 настоящего Закона, которые вводятся в действие с 1 сентября 2023 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z272" w:id="236"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z272" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, который вводится в действие с 1 января 2025 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z273" w:id="237"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z273" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, который вводится в действие с 1 января 2029 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -6717,55 +10325,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>