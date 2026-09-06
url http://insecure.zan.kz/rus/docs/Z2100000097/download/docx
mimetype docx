--- v2 (2026-07-23)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee14aba" w14:textId="ee14aba">
+    <w:p w14:paraId="1431ffd" w14:textId="1431ffd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -243,206 +243,140 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. По всему тексту внесены изменения на казахском языке, текст на русском языке не изменяется, в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      По всему тексту предусматриваются изменения на казахском языке, текст на русском языке не изменяется, в соответствии с Законом РК от 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Преамбула исключена Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...94 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -455,2252 +389,1736 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1. Основные понятия, используемые в настоящем Законе </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) служба отлова – государственные юридические лица, созданные местными исполнительными органами столицы, городов республиканского значения, районов, городов областного значения, а также индивидуальные предприниматели и негосударственные юридические лица, занимающиеся отловом, временным содержанием и умерщвлением животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дикие животные – животные, естественной средой обитания которых является дикая природа, в том числе содержащиеся в неволе и (или) полувольных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жестокое обращение с животным – умышленное деяние, которое привело или может привести к гибели, увечью или иному вреду для здоровья животного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) эвтаназия животного (далее – эвтаназия) – медикаментозное умерщвление животного, исключающее причинение животному боли и физических страданий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) владелец животного – физическое или юридическое лицо, которому животное принадлежит на праве собственности или ином вещном праве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) животные – позвоночные животные; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) реабилитационный центр для животных – имущественный комплекс, предназначенный и оборудованный для ограниченного приема, лечения, временного содержания, реабилитации и адаптации животных, подлежащих или не подлежащих возврату владельцу животного и (или) ответственному лицу либо в естественную среду обитания, оказавшихся в положении, угрожающем их жизни и здоровью, неспособных существовать в естественных условиях, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных-компаньонов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) приют для животных – имущественный комплекс, предназначенный и оборудованный для содержания животных, оказавшихся в положении, угрожающем их жизни и здоровью, безнадзорных и бродячих животных, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных-компаньонов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) общественный инспектор в области ответственного обращения с животными (далее – общественный инспектор) – физическое лицо, осуществляющее общественный контроль в области ответственного обращения с животными в соответствии с правилами проведения общественного контроля в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный орган в области ответственного обращения с животными – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пункт временного содержания животных – имущественный комплекс, специально предназначенный и оборудованный для временного содержания найденных, отловленных безнадзорных и бродячих животных, домашних животных (животных-компаньонов), переданных владельцами или ответственными лицами в связи с отказом от их содержания, а также изъятых или конфискованных у физических или юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бой животных – схватка двух и более животных, возникшая в результате натравливания их друг на друга либо вследствие их породных характеристик, при намеренном непринятии владельцем животного и (или) ответственным лицом мер по ее предотвращению или прекращению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ответственное лицо – лицо, которое несет права и обязанности владельца животного, установленные настоящим Законом, по письменному поручению владельца животного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) передвижной зверинец – специально оборудованные передвижные конструкции, в том числе клетки, используемые для публичной демонстрации животных в цирковой, эстрадной, развлекательной деятельности, не имеющей научного значения, путем содержания и транспортировки животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) зоологическая гостиница – имущественный комплекс, созданный индивидуальным предпринимателем или негосударственным юридическим лицом, предназначенный и оборудованный для временного содержания или передержки домашних животных (животных-компаньонов) по согласованию с владельцами животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) зоологический питомник – имущественный комплекс, созданный индивидуальным предпринимателем, государственным либо негосударственным юридическим лицом, специально оборудованный и предназначенный для содержания и разведения животных с племенной ценностью или специальным назначением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z284" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) бродячие животные – собаки и кошки, не имеющие владельца или не состоящие на учете домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) контактный зоопарк – специально оборудованные сооружения, помещения, транспорт, клетки, ограждения и другие конструкции, используемые для содержания животных с целью их публичной демонстрации и предоставления физического контакта с посетителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">18) исключен Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...382 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) безнадзорные животные – животные, которые находятся вне места содержания и за которыми утрачен контроль со стороны владельца животного и (или) ответственного лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) служебные животные – животные, специально подготовленные и используемые (применяемые) в розыскных, сторожевых, патрульно-постовых, защитно-караульных, поисково-спасательных и иных служебных целях, установленных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) увечье – тяжкий вред здоровью животного, повлекший полную или частичную утрату функции какого-либо органа, а также нарушение анатомической целостности животного, за исключением случаев, определенных законодательством Республики Казахстан в области ветеринарии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) стерилизация – лишение животного способности к воспроизведению потомства хирургическим, медикаментозным либо иными способами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) место содержания – используемые владельцем животного и (или) ответственным лицом здания, строения, сооружения, помещения или земельные участки, где животное содержится; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) домашние животные (животные-компаньоны) (далее – домашние животные) – животные вне зависимости от вида, которые традиционно содержатся и разводятся человеком для удовлетворения эстетических потребностей и потребностей в общении; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) учет домашних животных – обязательная регистрация сведений о присвоении индивидуального номера домашнему животному, его владельце с местом жительства и проведенных ветеринарных мероприятиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) изделия (средства) учета домашних животных – чипы и другие изделия (средства), используемые для учета домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) выгул домашних животных – действия владельца животного и (или) ответственного лица, предполагающие выведение животного за пределы места его содержания и направленные на удовлетворение физиологических потребностей животного в двигательной активности, отправление естественных потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) самовыгул домашних животных – самостоятельное пребывание домашних животных вне места содержания без присутствия владельца животного и (или) ответственного лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z285" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1) меры экстренного реагирования – совокупность мероприятий, в том числе действия, направленные на незамедлительное устранение и (или) минимизацию последствий проявления агрессии животными с целью обеспечения безопасности человека, животных, общественного порядка и (или) предотвращения угрозы жизни или здоровью человека, животных и имуществу физических и (или) юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) экспериментальные (лабораторные) животные – животные, разводимые, содержащиеся и используемые для проведения научных исследований, биологического тестирования, учебного процесса, в медицинских целях, а также для получения биомедицинских препаратов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2. Законодательство Республики Казахстан в области ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Законодательство Республики Казахстан в области ответственного обращения с животными основывается на Конституции Республики Казахстан, состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в настоящем Законе, то применяются правила международного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Основные цели, задачи и принципы настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целями настоящего Закона являются обеспечение защиты и безопасности животных, укрепление нравственности, соблюдение гуманности, а также защита прав и законных интересов физических и юридических лиц при обращении с животными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z287" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Задачами настоящего Закона являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z288" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование у владельцев ответственности за жизнь, здоровье и благополучие животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z289" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обеспечение системы мер по защите животных; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z290" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) воспитание у населения нравственного, гуманного и осознанного отношения к животным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z291" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правовое регулирование общественных отношений в области ответственного обращения с животными основывается на принципах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z292" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) признания животных существами, способными испытывать боль и физические страдания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z293" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) недопустимости жестокого обращения, причинения боли, физических страданий и безосновательного лишения жизни животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z294" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) гармоничного сосуществования человека и животных, основанного на уважении, заботе и балансе интересов общества и природы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 26) предусматривается изменение Законом РК от 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 3 - в редакции Закона РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 292-VIII</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...162 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 2. Законодательство Республики Казахстан в области ответственного обращения с животными</w:t>
-[...268 lines deleted...]
-        </w:rPr>
         <w:t>Статья 4. Защита животных от жестокого обращения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жестокое обращение с животными запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. При обращении с животными запрещаются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) побои, истязания животного, в том числе голодом, жаждой, и иные насильственные действия путем расчленения, сожжения, утопления, удушения, забивания животного, которые привели или могут привести к гибели, увечью или иному вреду для здоровья животного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение на животных ветеринарных и иных процедур, при которых показано применение обезболивания или анестезии, без обязательного применения соответствующих средств, за исключением случаев, когда применение обезболивающих препаратов и анестетиков может нанести урон здоровью животного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) натравливание животных на человека и (или) других животных из хулиганских побуждений либо в целях, не связанных с исполнением служебных обязанностей или охотой, осуществляемой в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отказ владельцев животных или ответственных лиц от исполнения ими обязанностей по содержанию животных и (или) их потомства до определения их в приюты для животных, пункты временного содержания животных или отчуждения иным законным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) неоказание помощи животному, находящемуся в опасном для жизни и здоровья состоянии, владельцем животного и (или) ответственным лицом, если эти лица имели возможность оказать помощь животному или сами поставили его в опасное для жизни и здоровья состояние;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организация и проведение боев животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организация и проведение зрелищных мероприятий, влекущих за собой нанесение увечий или иного вреда здоровью животного либо гибель животных, за исключением спортивных мероприятий по национальным видам спорта с использованием животных в соответствии с Законом Республики Казахстан "О физической культуре и спорте";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) использование инвентаря и иных приспособлений, влекущих увечье или иной вред здоровью животного либо гибель животного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) разведение, содержание, использование собак и кошек для употребления их в пищу, получения продукции и сырья из этих животных путем убоя или причинения увечий или иного вреда здоровью, а также реализация такой продукции, за исключением получения шерсти собак и кошек способом вычесывания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проведение эвтаназии лицом, не являющимся ветеринарным врачом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) скрещивание домашних и диких животных, за исключением их гибридизации в научных целях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Если дальнейшее использование животного по целевому назначению невозможно, владелец животного или ответственное лицо обязаны обеспечить содержание такого животного до его естественной смерти либо передать его в приют для животных, пункт временного содержания животных, физическим или юридическим лицам, способным создать необходимые условия. При передаче животного в пункт временного содержания животных владелец или ответственное лицо обязаны обеспечить его содержание до определения юридической судьбы животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если состояние здоровья животного в силу возрастных изменений, наличия хронических заболеваний, посттравматического состояния подразумевает ухудшение качества жизни животного, связанное с регулярными болевыми ощущениями либо нарушением систем органов или тяжелыми функциональными нарушениями опорно-двигательного аппарата, по заключению ветеринарного врача владелец животного вправе принять решение об эвтаназии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Не являются жестоким обращением с животным:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обращение с животным в случае нападения животного на человека и (или) животного и иных случаях, когда животное представляет угрозу жизни или здоровью человека, животных, а также общественному порядку и безопасности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) дератизация; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использование животных для кормления других животных, содержащихся в неволе и (или) полувольных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляемые в соответствии с требованиями настоящего Закона и иных нормативных правовых актов Республики Казахстан охота, рыболовство или ведение рыбного хозяйства, аквакультуры, регулирование численности диких животных, убой сельскохозяйственных животных, ветеринарные мероприятия, эвтаназия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) убой животных при проведении религиозных обрядов последователями религиозных объединений, зарегистрированных в Республике Казахстан, если это предусматривается их вероучением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 4 с изменением, внесенным Законом РК от 12.06.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными законами РК от 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Просвещение и воспитание населения в области ответственного обращения с животными, запрещение пропаганды жестокого обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В целях воспитания у населения нравственного и гуманного отношения к животным, недопущения жестокого обращения с животными осуществляются просвещение и воспитание населения в области ответственного обращения с животными. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Просвещение и воспитание населения в области ответственного обращения с животными осуществляются государственными органами, местными исполнительными органами, организациями образования и здравоохранения, природоохранными организациями, общественными объединениями, иными юридическими лицами, а также физическими лицами путем информирования о законодательстве Республики Казахстан в области ответственного обращения с животными, преподавания курса биоэтики или ведения внеклассной работы по гуманному обращению с животными в системе образования, проведения выставок, семинаров, конференций, конкурсов, соревнований и других мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Запрещаются пропаганда жестокого обращения с животными и (или) призывы к нему, в том числе путем производства, демонстрации, распространения и иного использования печатных, аудиовизуальных и иных сообщений и материалов с целью извлечения прибыли или без такового.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Освещение фактов жестокого обращения с животными осуществляется в соответствии с требованиями Закона Республики Казахстан "О масс-медиа".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2719,105 +2137,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ И УПРАВЛЕНИЕ В ОБЛАСТИ ОТВЕТСТВЕННОГО ОБРАЩЕНИЯ С ЖИВОТНЫМИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Компетенция Правительства Республики Казахстан в области ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правительство Республики Казахстан разрабатывает основные направления государственной политики в области ответственного обращения с животными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2878,2297 +2296,1411 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области ответственного обращения с животными:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на основе и во исполнение основных направлений внутренней и внешней политики государства, определенных Президентом Республики Казахстан, и основных направлений социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка, разработанных Правительством Республики Казахстан, формирует государственную политику в области ответственного обращения с животными в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z296" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) осуществляет стратегические, регулятивные и реализационные функции в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и утверждает правила содержания животных в приютах для животных, зоологических гостиницах, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрабатывает и утверждает правила использования животных в культурно-зрелищных целях и их содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает и утверждает правила обращения с дикими животными в неволе и (или) полувольных условиях, возврат которых в среду их обитания невозможен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разрабатывает и утверждает типовые правила отлова, временного содержания и умерщвления животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрабатывает и утверждает правила деятельности и учета приютов для животных, а также пунктов временного содержания животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">7) исключен Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разрабатывает и утверждает правила перевозки животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разрабатывает и утверждает правила учета домашних животных и перечень домашних животных, подлежащих учету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) разрабатывает и утверждает перечень животных, содержание, разведение и оборот которых запрещены или ограничены, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разрабатывает и утверждает перечень домашних животных, требующих особой ответственности владельца животного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) разрабатывает и утверждает типовые правила содержания и выгула домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) разрабатывает и утверждает правила проведения общественного контроля в области ответственного обращения с животными, а также выдачи физическим лицам удостоверений общественных инспекторов в области ответственного обращения с животными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) разрабатывает и утверждает правила стерилизации бродячих животных, за исключением собак;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) разрабатывает и утверждает перечень животных, используемых для кормления других животных, содержащихся в неволе и (или) полувольных условиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z297" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) разрабатывает и утверждает нормативные правовые акты в области ответственного обращения с животными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции Закона РК от 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменениями, внесенными законами РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Компетенция местных представительных органов областей, городов республиканского значения, столицы в области ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные представительные органы областей, городов республиканского значения, столицы в области ответственного обращения с животными:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждают правила содержания и выгула домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждают правила отлова, временного содержания и умерщвления животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляют иные полномочия по обеспечению прав и законных интересов граждан в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 9. Компетенция местных исполнительных органов в области ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Местные исполнительные органы областей, городов республиканского значения, столицы в области ответственного обращения с животными:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывают и представляют в соответствующий маслихат правила содержания и выгула домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Статью 7 предусматривается дополнить подпунктом 1-1) в соответствии с Законом РК от 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">3) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организуют учет домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) разрабатывают и представляют в соответствующий маслихат правила отлова, временного содержания и умерщвления животных; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ведут учет приютов для животных и пунктов временного содержания животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z276" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Местные исполнительные органы городов республиканского значения, столицы, в области ответственного обращения с животными:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z277" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяют места, в которых запрещены выгул домашних животных либо нахождение с животными с иной целью, а также при необходимости оборудуют места для выгула домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z278" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организуют информационное обеспечение деятельности приютов для животных и социальную рекламу, направленную на передачу животных новым владельцам, розыск владельцев потерявшихся животных, информирование о необходимости стерилизации домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z298" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) организуют меры экстренного реагирования в соответствии с правилами отлова, временного содержания и умерщвления животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z279" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют регулирование численности бродячих животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z280" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Местные исполнительные органы районов (городов областного значения):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z281" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяют места, в которых запрещены выгул домашних животных либо нахождение с животными с иной целью, а также при необходимости оборудуют места для выгула домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z282" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организуют информационное обеспечение деятельности приютов для животных и социальную рекламу, направленную на передачу животных новым владельцам, розыск владельцев потерявшихся животных, информирование о необходимости стерилизации домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z299" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) организуют меры экстренного реагирования в соответствии с правилами отлова, временного содержания и умерщвления животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z283" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют регулирование численности бродячих животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Местные исполнительные органы вправе организовать строительство и содержание приютов для животных, осуществлять софинансирование частных приютов для животных в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными законами РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="59"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...742 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ОСНОВНЫЕ ТРЕБОВАНИЯ ПО СОДЕРЖАНИЮ И ОБРАЩЕНИЮ С ЖИВОТНЫМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 9. Компетенция местных исполнительных органов в области ответственного обращения с животными</w:t>
-[...1027 lines deleted...]
-        </w:rPr>
         <w:t>Статья 10. Общие требования по содержанию животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="86"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К общим требованиям по содержанию животных относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z115" w:id="87"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) условия содержания животных, которые должны соответствовать их биологическим, видовым и индивидуальным особенностям, удовлетворять их естественные потребности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z116" w:id="88"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обеспечение профилактики, диагностики, лечения и ликвидации болезней животных в соответствии с требованиями законодательства Республики Казахстан в области ветеринарии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z117" w:id="89"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Содержание отдельных категорий животных регулируется настоящим Законом и иным законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5239,524 +3771,488 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Не допускаются содержание и разведение в жилищах животных, включенных в перечень животных, запрещенных к содержанию в жилищах.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Службы отлова, приюты для животных, пункты временного содержания животных осуществляют вакцинацию бродячих животных, за исключением собак, за счет источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Учет домашних животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="90"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Домашние животные, включенные в перечень домашних животных, подлежащих учету, принадлежащие физическим и юридическим лицам на праве собственности и иных вещных правах, в том числе находящиеся в приютах для животных, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках, подлежат обязательному учету, в случае смены владельца животного обязательному переучету в базе данных, предусмотренной правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...86 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="91"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z300" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет собак и кошек осуществляется с использованием чипа как обязательного изделия (средства) учета домашних животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учет домашних животных осуществляется государственными ветеринарными организациями, созданными местными исполнительными органами областей, городов республиканского значения, столицы, физическими или негосударственными юридическими лицами, осуществляющими лечебно-профилактическую предпринимательскую деятельность в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z123" w:id="92"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обращение с информацией, содержащей персональные данные владельцев животных, осуществляется в соответствии с законодательством Республики Казахстан о персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z124" w:id="93"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учет домашних животных производится на платной основе с использованием изделий (средств) учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z125" w:id="94"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет домашних животных, владельцы которых относятся к социально уязвимым слоям населения, проводится за счет бюджетных средств в соответствии с правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При учете домашнего животного ему присваивается индивидуальный номер домашнего животного в порядке, определенном правилами учета домашних животных. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z127" w:id="96"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственные ветеринарные организации, созданные местными исполнительными органами областей, городов республиканского значения, столицы, физические или негосударственные юридические лица, осуществляющие лечебно-профилактическую предпринимательскую деятельность в области ветеринарии, обязаны ежеквартально не позднее 20 числа месяца, следующего за отчетным кварталом, предоставлять в местные исполнительные органы областей, городов республиканского значения, столицы информацию об учтенных домашних животных в соответствии с правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы областей, городов республиканского значения, столицы ежеквартально не позднее 30 числа месяца, следующего за отчетным кварталом, предоставляют в уполномоченный орган в области ответственного обращения с животными информацию об учтенных домашних животных в соответствии с правилами учета домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Владельцы учтенных домашних животных в срок не более десяти суток с момента гибели домашних животных обязаны известить об этом государственные ветеринарные организации, созданные местными исполнительными органами областей, городов республиканского значения, столицы, либо физических или негосударственных юридических лиц, осуществляющих лечебно-профилактическую предпринимательскую деятельность в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Общие требования к перевозке животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="99"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При перевозке животных должны быть удовлетворены их потребности в корме, воде, воздухе, движении, отправлении естественных потребностей, а также обеспечивается защита животных от вредных для них внешних воздействий. Объем пространства транспорта должен соответствовать биологическим, видовым и индивидуальным особенностям перевозимых животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z132" w:id="100"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Транспортное средство, используемое для перевозки животных, должно быть оборудовано так, чтобы исключить увечье или иной вред здоровью животных или гибель животных при их погрузке, перевозке и выгрузке, а также произвольное покидание ими транспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z133" w:id="101"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Перевозка животных осуществляется с соблюдением правил перевозки животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5826,90 +4322,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Общие требования к разведению животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="102"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При разведении животных должны учитываться общие требования к содержанию животных, предусмотренные настоящим Законом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z136" w:id="103"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При невозможности создания необходимых условий для потомства животных владельцы животного и (или) ответственные лица обеспечивают их стерилизацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5969,704 +4465,698 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Особенности обращения с животными при оказании ветеринарных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="104"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Владелец животного и (или) ответственное лицо обязаны обеспечить своевременное предоставление животному ветеринарной помощи в соответствии с законодательством Республики Казахстан в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z139" w:id="105"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Процедуры с животными, вызывающие острую боль, проводят лица, имеющие высшее, послесреднее или техническое и профессиональное образование по специальностям ветеринарии, которые обязаны в случае отсутствия противопоказаний применить обезболивание или анестезию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z140" w:id="106"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ветеринарные процедуры и манипуляции, относящиеся к сложным хирургическим операциям, в том числе с использованием сильнодействующих анестезирующих препаратов, могут проводить лица, имеющие высшее образование по специальностям ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Умерщвление и обращение с трупами животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="107"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Умерщвление животных допускается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z143" w:id="108"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для прекращения физических страданий животных, если они не могут быть прекращены иным способом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z144" w:id="109"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при получении нежизнеспособного новорожденного приплода животных с явно выраженными признаками аномалий и уродств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z145" w:id="110"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при регулировании численности диких животных и производстве охоты, рыболовства и ведении рыбного хозяйства, аквакультуры в порядке, определенном законодательством Республики Казахстан в области охраны, воспроизводства и использования животного мира и аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z146" w:id="111"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в случае нападения животного (животных) на человека, животных и (или) иных случаях, когда животные представляют угрозу жизни или здоровью человека, животных, а также общественному порядку и безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z147" w:id="112"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при ликвидации особо опасных и заразных болезней животных, представляющих опасность для здоровья человека и животных, в соответствии с законодательством Республики Казахстан в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z301" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при регулировании численности бродячих животных (за исключением кошек) в порядке и сроки, установленные местными представительными органами столицы, областей, городов республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z302" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в отношении безнадзорных животных (за исключением кошек), поступивших в приюты для животных и (или) пункты временного содержания животных, которые больны, проявляют неоправданную агрессию, не обустроены и не востребованы владельцем или ответственным лицом, а также иными физическими, юридическими лицами по истечении сроков, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При умерщвлении животных должны соблюдаться следующие требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) помещение, где проводится умерщвление, должно быть отделено от помещения, где содержатся другие животные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) умерщвление проводится методами, исключающими предсмертные физические страдания животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрещается применять негуманные методы умерщвления животных, приводящие к гибели от удушья, электрического тока, термического воздействия, отравления, в том числе пестицидами, и другие болевые методы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Требования пункта 2 настоящей статьи не распространяются на случаи умерщвления животных при устранении реальной угрозы жизни или здоровью человека и (или) животного, а также общественному порядку и безопасности, предусмотренные подпунктом 4) пункта 1 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При умерщвлении и обращении с трупами животных должны соблюдаться требования законодательства Республики Казахстан в области ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными законами РК от 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...163 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ОСОБЕННОСТИ ПРИ ОБРАЩЕНИИ, СОДЕРЖАНИИ И ИСПОЛЬЗОВАНИИ ЖИВОТНЫХ ОТДЕЛЬНЫХ КАТЕГОРИЙ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Требования при обращении с дикими животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="120"/>
+    <w:bookmarkStart w:name="z156" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования при обращении с дикими животными в целях предотвращения жестокого обращения с ними устанавливаются настоящим Законом и законодательством Республики Казахстан в области охраны, воспроизводства и использования животного мира.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Требования при обращении с сельскохозяйственными животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="121"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Содержание, перевозка сельскохозяйственных животных, в том числе к месту убоя, осуществляются в соответствии с требованиями настоящего Закона и законодательства Республики Казахстан в области ветеринарии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z159" w:id="122"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Убой сельскохозяйственных животных осуществляется с соблюдением требований законодательства Республики Казахстан в области ветеринарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Требования при обращении с животными при их использовании в культурно-зрелищных целях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="123"/>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Использованием животных в культурно-зрелищных целях является использование животных при осуществлении деятельности в области культуры, отдыха и развлечений, в том числе в зоопарках, цирках, спортивных соревнованиях, процессе производства рекламы, при создании произведений кинематографии, для производства фото- и видеопродукции, на телевидении, в просветительской деятельности, в целях демонстрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z162" w:id="124"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Использование и содержание животных в культурно-зрелищных целях осуществляются с учетом соблюдения необходимых мер безопасности для предотвращения причинения вреда жизни и здоровью человека и (или) животного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6737,130 +5227,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Не допускается использовать животных в стационарных океанариумах, если их содержание не позволяет обеспечивать наиболее эффективное использование животных в соответствии с биологическими, видовыми и индивидуальными особенностями, не причиняя вреда их жизни и здоровью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="125"/>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Применение лекарственных и иных препаратов, ухудшающих состояние здоровья животного, в целях повышения эффективности его использования в культурных, развлекательных и демонстрационных целях запрещено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z165" w:id="126"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осуществление деятельности, предусматривающей использование животных в культурно-зрелищных целях, допускается в местах их содержания, специально предназначенных для этого зданиях, сооружениях, помещениях или на обособленных территориях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z166" w:id="127"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Не допускается осуществление деятельности, предусматривающей использование животных в культурно-зрелищных целях, путем предоставления зрителям или посетителям физического контакта с животными, в том числе для коммерческого использования и предоставления к ним доступа неопределенного круга лиц для фото- и видеосъемок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z167" w:id="128"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Запрещается деятельность передвижных зверинцев, контактных зоопарков, передвижных океанариумов, передвижных выставок животных, за исключением выставок сельскохозяйственных животных и домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6931,3098 +5421,2530 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Запрещается деятельность дельфинариев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="129"/>
+    <w:bookmarkStart w:name="z169" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Запрещается создание дельфинариев, передвижных зверинцев, контактных зоопарков, передвижных океанариумов, передвижных выставок животных, за исключением выставок сельскохозяйственных животных и домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Требования при обращении с экспериментальными (лабораторными) животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="130"/>
+    <w:bookmarkStart w:name="z171" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Использование животных, предусматривающее жестокое обращение с экспериментальными (лабораторными) животными при проведении научных исследований, биологического тестирования, учебного процесса, в медицинских целях, а также при получении биомедицинских препаратов, может осуществляться только в тех случаях, когда для этих целей не могут использоваться альтернативные объекты и модели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z172" w:id="131"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z172" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проведение на экспериментальных (лабораторных) животных процедур, при которых они испытывают острую боль, осуществляется с применением обезболивания или анестезии для сведения к минимуму боли, физических страданий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z173" w:id="132"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z173" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При работе с экспериментальными (лабораторными) животными должно использоваться минимальное количество животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z174" w:id="133"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z174" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Не допускаются лишение экспериментальных (лабораторных) животных хирургическим путем возможности издавать звуки, применение травмирующих методов и приемов при извлечении животных из мест содержания, за исключением случаев, предусмотренных заключением ветеринарного врача.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z175" w:id="134"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z175" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При обращении с экспериментальными (лабораторными) животными запрещаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z176" w:id="135"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z176" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение в учебных целях демонстраций, предусматривающих жестокое обращение с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z177" w:id="136"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z177" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение в учебных целях демонстраций хорошо известных явлений рефлекторной деятельности, если они предусматривают жестокое обращение с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z178" w:id="137"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использование животного для проведения болезненных процедур более одного раза, за исключением животных, используемых при производстве биологических препаратов с целью контроля их качества, а также при изучении схем иммунизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z179" w:id="138"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z179" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение опытов, связанных с хирургическим и иными болезненными методами воздействия на экспериментальных (лабораторных) животных, при участии или в присутствии лиц, не достигших четырнадцатилетнего возраста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z180" w:id="139"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Содержание и разведение экспериментальных (лабораторных) животных, используемых для проведения научных исследований, биологического тестирования, учебного процесса, в медицинских целях, а также при получении биомедицинских препаратов, осуществляются с соблюдением ветеринарных (ветеринарно-санитарных) правил, ветеринарных нормативов и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z181" w:id="140"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Животные могут использоваться лицами в опытах только при наличии у них оборудованных согласно санитарным правилам и иным специальным требованиям помещений для содержания и разведения животных, а также сотрудников, обеспечивающих уход за животными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z182" w:id="141"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Умерщвление экспериментального (лабораторного) животного производится лицом, наделяемым таким правом владельцем животного и (или) ответственным лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z183" w:id="142"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z183" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Утилизация трупа экспериментального (лабораторного) животного может производиться только после констатации его смерти.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Требования при обращении со служебными животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="143"/>
+    <w:bookmarkStart w:name="z185" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Подготовка (дрессировка) служебных животных осуществляется соответствующими специалистами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z186" w:id="144"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z186" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При подготовке (дрессировке) служебных животных запрещается принуждение животных к выполнению действий, систематически приводящих к травмам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Требования при обращении и содержании домашних животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="145"/>
+    <w:bookmarkStart w:name="z188" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Владелец животного или ответственное лицо обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z189" w:id="146"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z189" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдать требования ветеринарных (ветеринарно-санитарных) правил, ветеринарных и гигиенических нормативов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z190" w:id="147"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z190" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производить учет домашних животных в соответствии с правилами учета домашних животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z191" w:id="148"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z191" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять ответственное обращение с домашними животными, не нарушая права, свободы и законные интересы других лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z192" w:id="149"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z192" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принимать необходимые меры безопасности для предотвращения причинения домашним животным вреда жизни и здоровью человека и (или) животного, а также имуществу физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z193" w:id="150"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z193" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивать своевременное оказание домашнему животному ветеринарной помощи и своевременное проведение профилактических ветеринарных мероприятий, в том числе вакцинации, в соответствии с законодательством Республики Казахстан о ветеринарии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z194" w:id="151"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z194" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) немедленно сообщать подразделениям местных исполнительных органов, осуществляющим деятельность в области ветеринарии, государственным ветеринарным организациям, созданным местными исполнительными органами областей, городов республиканского значения, столицы, органам государственного ветеринарно-санитарного контроля и надзора о подозрении на особо опасные и заразные болезни домашних животных, а также о гибели домашнего животного вследствие особо опасных и заразных болезней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z195" w:id="152"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z195" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) принимать меры по предотвращению нежелательного потомства у домашних животных путем стерилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z196" w:id="153"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z196" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) немедленно сообщать в организацию здравоохранения и подразделения местных исполнительных органов, осуществляющие деятельность в области ветеринарии, государственным ветеринарным организациям, созданным местными исполнительными органами областей, городов республиканского значения, столицы, органам государственного ветеринарно-санитарного контроля и надзора о случаях нанесения его животным телесных повреждений физическим лицам или животным и доставлять свое животное в государственную ветеринарную организацию, созданную местными исполнительными органами областей, городов республиканского значения, столицы, физическим или негосударственным юридическим лицам, осуществляющим лечебно-профилактическую предпринимательскую деятельность в области ветеринарии, для осмотра и проведения необходимых клинических и (или) лабораторно-диагностических исследований либо ветеринарных наблюдений с целью выявления возможного наличия особо опасных и заразных болезней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z197" w:id="154"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z197" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) не допускать загрязнения домашними животными жилых и нежилых помещений, в том числе объектов кондоминиума, общественных мест, а также нанесения домашними животными вреда окружающей среде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z198" w:id="155"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z198" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) соблюдать иные требования, предусмотренные настоящим Законом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z199" w:id="156"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z199" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Купирование ушей и хвостов домашних животных проводится только в случае, если это является обязательным по стандарту породы. Удаление рудиментарных пальцев, если они не являются обязательными по стандарту породы, причиняют неудобство или боль домашнему животному, допускается. Указанные процедуры с домашними животными должны проводиться с обезболиванием или анестезией. Ампутация частей тела животного проводится в целях оказания необходимой помощи домашнему животному.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Требования к выгулу домашних животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="157"/>
+    <w:bookmarkStart w:name="z201" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Выгул домашних животных должен осуществляться при условии обеспечения безопасности физических лиц и животных, а также защиты имущества физических или юридических лиц от нанесения вреда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z202" w:id="158"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z202" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Владелец животного и (или) ответственное лицо в целях обеспечения общественного порядка и безопасности обязаны соблюдать правила содержания и выгула домашних животных. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z203" w:id="159"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z203" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Запрещается самовыгул собак. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z204" w:id="160"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z204" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Запрещается выгул домашних животных лицами, не способными контролировать их поведение, в том числе находящимися в состоянии алкогольного, наркотического и (или) токсикоманического опьянения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z205" w:id="161"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z205" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Выгул домашних животных, требующих особой ответственности владельца животного, без намордника и поводка независимо от места выгула запрещается, за исключением случаев, если домашнее животное, требующее особой ответственности владельца животного, находится на огороженной территории, принадлежащей владельцу животного и (или) ответственному лицу на праве собственности или ином законном основании. О наличии домашнего животного, требующего особой ответственности владельца животного, должна быть сделана предупредительная надпись при входе на данную территорию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z206" w:id="162"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z206" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Выгул домашних животных, требующих особой ответственности владельца животного, запрещается лицам, не достигшим шестнадцатилетнего возраста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z303" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Владелец и (или) ответственное лицо, допустившие нарушение требований к выгулу домашних животных, повлекшее за собой причинение вреда жизни или здоровью человека, животных и имуществу физических и (или) юридических лиц, обязаны возместить причиненный вред в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z304" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нарушения правил содержания и выгула домашних животных, повлекшего тяжкий, средней тяжести вред здоровью человека, владелец такого животного обязан провести эвтаназию в порядке, установленном настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статью 22 с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ТРЕБОВАНИЯ К ОСУЩЕСТВЛЕНИЮ ДЕЯТЕЛЬНОСТИ ПО ОБРАЩЕНИЮ С БЕЗНАДЗОРНЫМИ И БРОДЯЧИМИ ЖИВОТНЫМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Деятельность по обращению с безнадзорными и бродячими животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Деятельность по обращению с безнадзорными и бродячими животными осуществляется в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z210" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предупреждения возникновения ситуаций, связанных с распространением особо опасных и заразных болезней животных, в том числе общих для человека и животных, носителями возбудителей которых могут быть животные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z211" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предотвращения причинения вреда здоровью и (или) имуществу физических лиц, имуществу юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z212" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предотвращения нанесения ущерба объектам животного мира и среде их обитания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z213" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказания помощи животным, находящимся в опасном для их жизни состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z214" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) возврата потерявшихся животных их владельцам или ответственным лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z215" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) регулирования численности бродячих животных в порядке, установленном настоящим Законом, за счет бюджетных средств и иных источников, не запрещенных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z216" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вакцинации бродячих животных за счет источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z217" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мероприятия при осуществлении деятельности по обращению с безнадзорными и бродячими животными включают в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z218" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) отлов безнадзорных и бродячих животных службами отлова, а также их учет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z219" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) содержание безнадзорных и бродячих животных в пунктах временного содержания животных либо в приютах для животных в соответствии с общими требованиями к содержанию животных, предусмотренными настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z305" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1) эвтаназию в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z220" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поиск владельцев безнадзорных животных, а также подбор владельцев для бродячих животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Статью 22 предусматривается дополнить пунктом 7 в соответствии с Законом РК от 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статью 23 с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Отлов, временное содержание и умерщвление животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Отлов, временное содержание и умерщвление животных осуществляются службой отлова.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z223" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отлов, временное содержание и умерщвление животных могут осуществлять индивидуальные предприниматели и негосударственные юридические лица за счет бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z224" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отлов, временное содержание и умерщвление животных осуществляются в соответствии с настоящим Законом и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Регулирование численности бродячих животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Регулирование численности бродячих животных представляет собой комплекс мер, предпринимаемых государством, индивидуальными предпринимателями и негосударственными юридическими лицами, занимающимися отловом, временным содержанием и умерщвлением животных, для уменьшения количества бродячих животных путем стерилизации, применяемой в отношении кошек, эвтаназии в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, обустройства животных, проведения образовательных мероприятий и разъяснительных работ с населением. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z227" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Регулирование численности бродячих животных путем умерщвления любыми способами, включая использование ядов, иных химических препаратов, за исключением случаев, предусмотренных настоящим Законом, запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статью 25 с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26. Приюты для животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Приюты для животных осуществляют свою деятельность в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z230" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Приюты для животных могут быть государственными и частными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z231" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Приюты для животных могут осуществлять деятельность по временному содержанию (размещению) домашних животных по соглашению с владельцем животного или ответственным лицом, а также оказанию ветеринарных и иных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z232" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Приюты для животных имеют право получить от владельца животного или ответственного лица возмещение расходов, связанных с содержанием животного, а также стоимость ветеринарных услуг, если животное в них нуждалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z233" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Должностные лица приютов для животных обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z234" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) возвратить животное по требованию владельца животного и (или) ответственного лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z235" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечить возможность посещения физическими лицами приюта для животных в рабочее время, за исключением дней санитарной обработки, в порядке, установленном приютом для животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z236" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимать меры по недопущению размножения животных, находящихся в приюте для животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z237" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводить стерилизацию бродячих животных, за исключением собак, в порядке, определенном уполномоченным органом в области ответственного обращения с животными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z238" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечить лечение заболевшего или травмированного животного, а также проведение профилактических мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z239" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводить розыск владельцев безнадзорных животных и подбор владельцев для бродячих животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z240" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вести документальный учет поступления в приют для животных и выбытия из него животных с фиксацией индивидуальных характеристик животных, позволяющих осуществить их идентификацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статью 26 с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="163"/>
+    <w:bookmarkStart w:name="z241" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. ТРЕБОВАНИЯ К ОСУЩЕСТВЛЕНИЮ ДЕЯТЕЛЬНОСТИ ПО ОБРАЩЕНИЮ С БЕЗНАДЗОРНЫМИ И БРОДЯЧИМИ ЖИВОТНЫМИ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="163"/>
+        <w:t xml:space="preserve"> Глава 6. ОБЩЕСТВЕННЫЙ КОНТРОЛЬ ЗА СОБЛЮДЕНИЕМ ЗАКОНОДАТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН В ОБЛАСТИ ОТВЕТСТВЕННОГО ОБРАЩЕНИЯ С ЖИВОТНЫМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 23. Деятельность по обращению с безнадзорными и бродячими животными</w:t>
-[...609 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
+        <w:t>Статья 27. Общественный контроль за соблюдением законодательства Республики Казахстан в области ответственного обращения с животными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Общественный контроль в области ответственного обращения с животными осуществляется общественными инспекторами и некоммерческими организациями, уставом которых предусмотрено осуществление деятельности по проведению общественного контроля в области ответственного обращения с животными, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z244" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Общественный контроль в области ответственного обращения с животными осуществляется на добровольной и безвозмездной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 24. Отлов, временное содержание и умерщвление животных</w:t>
-[...914 lines deleted...]
-        </w:rPr>
         <w:t>Статья 28. Права общественных инспекторов и некоммерческих организаций в области ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="188"/>
+    <w:bookmarkStart w:name="z246" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общественные инспекторы имеют право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z247" w:id="189"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z247" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) фиксировать с помощью средств аудио-, фото- и видеотехники нарушения в области ответственного обращения с животными и направлять соответствующие материалы в государственные органы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z248" w:id="190"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z248" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействовать государственным органам в предупреждении и выявлении нарушений требований законодательства Республики Казахстан в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z249" w:id="191"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z249" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвовать в работе по просвещению населения в области ответственного обращения с животными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z250" w:id="192"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z250" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Некоммерческие организации в области ответственного обращения с животными имеют право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z251" w:id="193"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z251" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) получать от государственных органов информацию, необходимую для реализации ими своих уставных целей и задач; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z252" w:id="194"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z252" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносить предложения по результатам общественного контроля в области ответственного обращения с животными в государственные органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z253" w:id="195"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z253" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) запрашивать и получать информацию об использовании бюджетных средств, выделенных на нужды животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z254" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. При осуществлении общественного контроля в области ответственного обращения с животными общественным инспекторам и некоммерческим организациям в области ответственного обращения с животными должен быть обеспечен доступ на территорию и в помещения пунктов временного содержания животных, приютов для животных и иных организаций, осуществляющих деятельность по обращению с животными, в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об общественном контроле".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Статью 28 с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="196"/>
+    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Ответственность за нарушение законодательства Республики Казахстан в области ответственного обращения с животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="197"/>
+    <w:bookmarkStart w:name="z257" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан в области ответственного обращения с животными влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="198"/>
+    <w:bookmarkStart w:name="z259" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Приостановить до 1 января 2025 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 настоящего Закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z260" w:id="199"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z260" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) разрабатывает и утверждает правила содержания животных в приютах для животных, зоологических гостиницах, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках, контактных зоопарках, передвижных зверинцах;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z261" w:id="200"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z261" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Приостановить до 1 января 2029 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, установив, что в период приостановления данный пункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z262" w:id="201"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z262" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) со дня введения в действие настоящего Закона до 1 января 2025 года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z263" w:id="202"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z263" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Не допускается использовать животных в передвижных зверинцах, передвижных выставках животных, за исключением выставок сельскохозяйственных животных и домашних животных, а также дельфинариях, передвижных и стационарных океанариумах и контактных зоопарках, если их содержание, перевозка не позволяют обеспечивать наиболее эффективное использование животных в соответствии с биологическими, видовыми и индивидуальными особенностями, не причиняя вреда их жизни и здоровью.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z264" w:id="203"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z264" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с 1 января 2025 года до 1 января 2029 года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z265" w:id="204"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z265" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Не допускается использовать животных в дельфинариях, стационарных океанариумах, если их содержание, перевозка не позволяют обеспечивать наиболее эффективное использование животных в соответствии с биологическими, видовыми и индивидуальными особенностями, не причиняя вреда их жизни и здоровью.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z266" w:id="205"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z266" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Передвижные зверинцы, контактные зоопарки, передвижные океанариумы, передвижные выставки животных, за исключением выставок сельскохозяйственных животных и домашних животных, созданные до введения в действие настоящего Закона, подлежат ликвидации или реорганизации до 1 января 2025 года в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z267" w:id="206"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z267" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дельфинарии, созданные до введения в действие настоящего Закона, подлежат ликвидации или реорганизации до 1 января 2029 года в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z268" w:id="207"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z268" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. По истечении указанных сроков лица, указанные в пунктах 3 и 4 настоящей статьи, не прекратившие свою деятельность и (или) не приведшие свои учредительные документы в соответствие с требованиями настоящего Закона, ликвидируются в судебном порядке по обращению местных исполнительных органов областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="208"/>
+    <w:bookmarkStart w:name="z270" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z271" w:id="209"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z271" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10057,131 +7979,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 21 настоящего Закона, которые вводятся в действие с 1 сентября 2023 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z272" w:id="210"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z272" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, который вводится в действие с 1 января 2025 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z273" w:id="211"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z273" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, который вводится в действие с 1 января 2029 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -10325,55 +8247,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10699,31 +8621,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>