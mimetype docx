--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ec2336" w14:textId="0ec2336">
+    <w:p w14:paraId="de5a018" w14:textId="de5a018">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -226,50 +226,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для удобства пользования ИЗПИ создано </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слова "информационной системы", "информационную систему", "информационных систем", "информационная система", "информационной системой", "информационно-коммуникационной инфраструктуры "электронного правительства", "информационно-коммуникационных технологий", "информационно-коммуникационных услуг" предусматриваются заменить соответственно словами "цифровой системы", "цифровую систему", "цифровых систем", "цифровая система", "цифровой системой", "цифровой инфраструктуры "цифрового правительства", "цифровых технологий", "цифровых услуг" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон устанавливает основополагающие принципы промышленной политики и регулирует общественные отношения, возникающие при формировании и реализации промышленной политики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -521,455 +597,617 @@
         <w:t>
       7-2) встречные обязательства – взаимные обязательства субъекта промышленно-инновационной деятельности и государства, принимаемые при предоставлении мер государственного стимулирования промышленности в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) емкость рынка – количественный показатель, определяющий максимально возможный объем внутреннего рынка, производства, импорта и экспорта промышленной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z654" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 8-1) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) реестр офтейк-контрактов – электронная база данных, содержащая сведения об офтейк-контрактах, их исполнителях и производимых товарах обрабатывающей промышленности, полученные из государственных и негосударственных информационных систем;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) промышленность – отрасль экономики, представляющая собой совокупность видов экономической деятельности, относящихся к добыче полезных ископаемых, обрабатывающему производству, обеспечению электрической энергией, газом и паром, кондиционированию воздуха, водоснабжению, водоотведению, организации сбора и утилизации отходов, а также ликвидации загрязнений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
-[...15 lines deleted...]
-      9) промышленность – отрасль экономики, представляющая собой совокупность видов экономической деятельности, относящихся к добыче полезных ископаемых, обрабатывающему производству, обеспечению электрической энергией, газом и паром, кондиционированию воздуха, водоснабжению, водоотведению, организации сбора и утилизации отходов, а также ликвидации загрязнений;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) субъекты деятельности в сфере промышленности – физические и (или) юридические лица, осуществляющие деятельность в сфере промышленности, а также субъекты промышленно-инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
-[...15 lines deleted...]
-      10) субъекты деятельности в сфере промышленности – физические и (или) юридические лица, осуществляющие деятельность в сфере промышленности, а также субъекты промышленно-инновационной деятельности;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) промышленно-инновационный проект – комплекс реализуемых в течение определенного времени мероприятий, направленных на трансферт технологий, создание новых (усовершенствование действующих) производств и (или) осуществление инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...15 lines deleted...]
-      11) промышленно-инновационный проект – комплекс реализуемых в течение определенного времени мероприятий, направленных на трансферт технологий, создание новых (усовершенствование действующих) производств и (или) осуществление инновационной деятельности;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) промышленно-инновационная система – совокупность субъектов промышленно-инновационной системы, участвующих в государственном стимулировании промышленно-инновационной деятельности, инфраструктуры и инструментов, направленных на стимулирование промышленности и поддержку инноваций в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
-[...15 lines deleted...]
-      12) промышленно-инновационная система – совокупность субъектов промышленно-инновационной системы, участвующих в государственном стимулировании промышленно-инновационной деятельности, инфраструктуры и инструментов, направленных на стимулирование промышленности и поддержку инноваций в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) промышленно-инновационная деятельность – деятельность, связанная с реализацией промышленно-инновационных проектов с учетом обеспечения экологической безопасности в целях повышения производительности труда, продвижением товаров, работ и услуг казахстанского происхождения обрабатывающей промышленности на внутренний и (или) внешние рынки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
-[...15 lines deleted...]
-      13) промышленно-инновационная деятельность – деятельность, связанная с реализацией промышленно-инновационных проектов с учетом обеспечения экологической безопасности в целях повышения производительности труда, продвижением товаров, работ и услуг казахстанского происхождения обрабатывающей промышленности на внутренний и (или) внешние рынки;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) субъекты промышленно-инновационной деятельности – физические и (или) юридические лица, простые товарищества, реализующие промышленно-инновационные проекты либо осуществляющие деятельность по продвижению товаров, работ и услуг казахстанского происхождения обрабатывающей промышленности на внутренний и (или) внешние рынки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
-[...15 lines deleted...]
-      14) субъекты промышленно-инновационной деятельности – физические и (или) юридические лица, простые товарищества, реализующие промышленно-инновационные проекты либо осуществляющие деятельность по продвижению товаров, работ и услуг казахстанского происхождения обрабатывающей промышленности на внутренний и (или) внешние рынки;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) субъекты промышленно-инновационной системы, участвующие в государственном стимулировании промышленно-инновационной деятельности, – национальный управляющий холдинг, созданный в рамках мер по оптимизации системы управления институтами развития, финансовыми организациями и развитию национальной экономики, национальные институты развития, а также фонд развития промышленности, уполномоченные на реализацию мер государственного стимулирования промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...15 lines deleted...]
-      15) субъекты промышленно-инновационной системы, участвующие в государственном стимулировании промышленно-инновационной деятельности, – национальный управляющий холдинг, созданный в рамках мер по оптимизации системы управления институтами развития, финансовыми организациями и развитию национальной экономики, национальные институты развития, а также фонд развития промышленности, уполномоченные на реализацию мер государственного стимулирования промышленности;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) промышленная продукция – товары, произведенные в результате осуществления деятельности в сфере промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
-[...15 lines deleted...]
-      16) промышленная продукция – товары, произведенные в результате осуществления деятельности в сфере промышленности;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) промышленная политика – система экономических, организационных и правовых мер, осуществляемых государством и направленных на стимулирование и развитие промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
-[...15 lines deleted...]
-      17) промышленная политика – система экономических, организационных и правовых мер, осуществляемых государством и направленных на стимулирование и развитие промышленности;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) межведомственная комиссия по промышленной политике – консультативно-совещательный орган при Правительстве Республики Казахстан, возглавляемый Заместителем Премьер-Министра Республики Казахстан, создаваемый в целях осуществления межведомственной координации по вопросам формирования и реализации промышленной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...15 lines deleted...]
-      18) межведомственная комиссия по промышленной политике – консультативно-совещательный орган при Правительстве Республики Казахстан, возглавляемый Заместителем Премьер-Министра Республики Казахстан, создаваемый в целях осуществления межведомственной координации по вопросам формирования и реализации промышленной политики;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) уполномоченный орган в области государственного стимулирования промышленности – центральный исполнительный орган, осуществляющий руководство в сфере промышленности, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственного стимулирования промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...15 lines deleted...]
-      19) уполномоченный орган в области государственного стимулирования промышленности – центральный исполнительный орган, осуществляющий руководство в сфере промышленности, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственного стимулирования промышленности;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) меры государственного стимулирования промышленности – меры стимулирования, применяемые государством в целях развития обрабатывающей промышленности и промышленно-инновационной деятельности, осуществляемые в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...15 lines deleted...]
-      20) меры государственного стимулирования промышленности – меры стимулирования, применяемые государством в целях развития обрабатывающей промышленности и промышленно-инновационной деятельности, осуществляемые в соответствии с настоящим Законом;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) цифровая трансформация промышленности – внедрение цифровых технологий в бизнес-процессы предприятий, влекущее значительные изменения бизнес-модели предприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
-[...15 lines deleted...]
-      21) цифровая трансформация промышленности – внедрение цифровых технологий в бизнес-процессы предприятий, влекущее значительные изменения бизнес-модели предприятия;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) обрабатывающая промышленность – совокупность отраслей промышленности, которые связаны с обработкой сырья, материалов, веществ, компонентов для нового продукта (товара, в том числе продовольственных товаров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...15 lines deleted...]
-      22) обрабатывающая промышленность – совокупность отраслей промышленности, которые связаны с обработкой сырья, материалов, веществ, компонентов для нового продукта (товара, в том числе продовольственных товаров);</w:t>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) трансферт технологий – процесс внедрения субъектами промышленно-инновационной деятельности новых или усовершенствованных технологий, права собственности, владения и (или) пользования которыми получены способами, не запрещенными законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
-[...15 lines deleted...]
-      23) трансферт технологий – процесс внедрения субъектами промышленно-инновационной деятельности новых или усовершенствованных технологий, права собственности, владения и (или) пользования которыми получены способами, не запрещенными законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z659" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) цифровая верификация – автоматический процесс оценки заявителя, осуществляемый посредством объекта информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z659" w:id="30"/>
-[...15 lines deleted...]
-      23-1) цифровая верификация – автоматический процесс оценки заявителя, осуществляемый посредством объекта информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) несырьевой экспорт – экспорт товаров обрабатывающей промышленности и услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z31" w:id="31"/>
-[...15 lines deleted...]
-      24) несырьевой экспорт – экспорт товаров обрабатывающей промышленности и услуг;</w:t>
+    <w:bookmarkStart w:name="z799" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) крупные заказчики – недропользователи, обладающие правом на добычу твердых полезных ископаемых, за исключением общераспространенных полезных ископаемых; отдельные субъекты квазигосударственного сектора; субъекты естественных монополий, за исключением субъектов естественной монополии малой мощности; системообразующие предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z799" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктами 26), 27) и 28) в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными законами РК от 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1060,9619 +1298,9875 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 2. Законодательство Республики Казахстан о промышленной политике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="33"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Законодательство Республики Казахстан о промышленной политике основывается на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые предусмотрены настоящим Законом, то применяются правила международного договора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
-[...15 lines deleted...]
-      2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые предусмотрены настоящим Законом, то применяются правила международного договора.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Цель и задачи промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целью промышленной политики является обеспечение устойчивого развития обрабатывающей промышленности путем увеличения производства конкурентоспособной, высокотехнологичной, экспортоориентированной продукции и отхода от сырьевой модели развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Задачами промышленной политики являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение благосостояния населения страны путем достижения целей в области устойчивого развития промышленного сектора экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создание и развитие современной инфраструктуры для развития обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поддержка эффективного внедрения инноваций и развития новых высокотехнологичных производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диверсификация экономики и повышение конкурентоспособности промышленного производства, в том числе путем углубления переработки, технического перевооружения действующих производств с целью повышения производительности труда и снижения негативного воздействия на окружающую среду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) создание благоприятного индустриального климата в стране и повышение самодостаточности национальной экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) совершенствование инвестиционного климата и развитие экспортного потенциала товаров и услуг казахстанского происхождения с высокой добавленной стоимостью, а также вхождение в глобальные цепочки добавленной стоимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сокращение импортозависимости посредством развития собственного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 3. Цель и задачи промышленной политики</w:t>
-[...178 lines deleted...]
-      7) сокращение импортозависимости посредством развития собственного производства.</w:t>
+        <w:t>Статья 4. Принципы промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промышленная политика основывается на принципах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) роста производительности, повышения сложности и технологичности экономики, в том числе путем обеспечения направленности мер государственного стимулирования промышленности на создание условий для производства товаров высоких уровней переделов, развития инноваций и цифровой трансформации промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принятия государством экономически обоснованных решений, обеспечивающих единство промышленной, инновационной, инвестиционной, экспортной, торговой, научно-технологической, образовательной, налоговой, бюджетной, денежно-кредитной политик и ответственности за них перед обществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведущей роли частного предпринимательства в условиях добросовестной конкуренции посредством обеспечения индивидуального подхода к содержанию промышленной политики и выбору инструментария ее реализации в отраслях и регионах, которые имеют различные условия функционирования, структуру и потенциал развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) гласности, адресности и транспарентности мер государственного стимулирования промышленности и равного доступа к ним при обеспечении необходимых и достаточных инструментов, отражающих специфику состояния отдельных отраслей, субъектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справедливого распределения благ и обязанностей при реализации промышленной политики, предусматривающего организационное единство действий разных уровней и механизмов управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) баланса стратегических интересов государства, общества, промышленных предприятий, связанных с функционированием и развитием промышленности страны, экономики в целом, развитием человеческого капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) системности и долгосрочности планирования мер государственного стимулирования промышленности в целях предвидения возможных изменений внутренней и внешней среды развития промышленности, определения ее стратегической позиции и снижения негативного воздействия на окружающую среду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) эффективности промышленной политики посредством прогнозирования, оценки потребностей, анализа емкости рынка, использования систем управления рисками, планирования ресурсов, времени и выработки действенных мер реагирования на изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Индустриальное развитие</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Реализация промышленной политики обеспечивает индустриальное развитие страны, основанное на повышении конкурентоспособности обрабатывающей промышленности, системном стимулировании субъектов промышленно-инновационной деятельности, способствующих модернизации промышленных предприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В целях информирования о состоянии промышленности на территории Республики Казахстан и принимаемых мерах Правительством Республики Казахстан ежегодно вносится Президенту Республики Казахстан Национальный доклад о состоянии промышленности Республики Казахстан (далее – Национальный доклад).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный доклад формируется уполномоченным органом в области государственного стимулирования промышленности по итогам оценки индустриального развития и оценки эффективности реализации мер государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральные государственные органы и местные исполнительные органы областей, городов республиканского значения и столицы ежегодно до 1 марта года, следующего за отчетным, предоставляют информацию в уполномоченный орган в области государственного стимулирования промышленности для включения в Национальный доклад.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный доклад является основным инструментом формирования промышленной политики, определяемой документами Системы государственного планирования в Республике Казахстан, разработка которых осуществляется государственными органами при участии местных исполнительных органов областей, городов республиканского значения и столицы, представителей субъектов предпринимательства и общества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Инструменты формирования и реализации промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Формирование промышленной политики осуществляется на основе оценки индустриального развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка индустриального развития предусматривает анализ правовых, экономических, финансовых и иных факторов, влияющих на развитие промышленности, и проводится в соответствии с методикой оценки индустриального развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мониторинг реализации промышленной политики осуществляется посредством единой карты индустриализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единая карта индустриализации представляет собой совокупность промышленно-инновационных проектов, реализуемых субъектами промышленно-инновационной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общая координация по единой карте индустриализации осуществляется уполномоченным органом в области государственного стимулирования промышленности совместно с государственными органами, ответственными за реализацию промышленно-инновационных проектов, местными исполнительными органами областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственные государственные органы, национальные управляющие холдинги и местные исполнительные органы областей, городов республиканского значения и столицы предоставляют в уполномоченный орган в области государственного стимулирования промышленности информацию о ходе реализации промышленно-инновационных проектов единой карты индустриализации на ежеквартальной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Эффективность реализации мер государственного стимулирования промышленности оценивается в соответствии с методикой оценки эффективности реализации мер государственного стимулирования промышленности, утверждаемой уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оценки эффективности реализации мер государственного стимулирования промышленности уполномоченным органом в области государственного стимулирования промышленности разрабатываются и утверждаются формы, предназначенные для сбора административных данных в области промышленности, по согласованию с уполномоченным органом в области государственной статистики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученные административные данные не разглашаются третьим лицам без согласия субъекта промышленно-инновационной деятельности, за исключением информации, по которой имеется вступившее в законную силу решение суда, или иных случаев, установленных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Направления реализации промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промышленная политика в соответствии с настоящим Законом реализуется по следующим направлениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) базовые условия развития промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) продвижение на рынки сбыта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) повышение эффективности и конкурентоспособности промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. БАЗОВЫЕ УСЛОВИЯ РАЗВИТИЯ ПРОМЫШЛЕННОСТИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Государственное регулирование в сфере промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Компетенция Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает основные направления промышленной политики и организует их осуществление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждает перечень национальных институтов развития и иных юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо либо косвенно принадлежат государству, уполномоченных на реализацию мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в целях обеспечения стабильности и устойчивости развития национальной экономики, в том числе ее промышленно-инновационной составляющей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вводит меры государственного стимулирования промышленности, определяет порядок применения, а также отменяет их;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вводит элементы промышленно-инновационной инфраструктуры, а также определяет порядок их создания и функционирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z800" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) утверждает правила разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 3 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными законами РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 08.01.2022); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 9. Компетенция уполномоченного органа в области государственного стимулирования промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области государственного стимулирования промышленности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует и реализует промышленную политику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участвует в формировании политики развития внутристрановой ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ежегодно в срок до 31 марта предоставляет в Правительство Республики Казахстан информацию об эффективности мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет оценку индустриального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) взаимодействует с отраслевыми государственными органами Республики Казахстан по вопросам промышленной политики и координирует их работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрабатывает и утверждает правила проведения экспертизы по внутристрановой ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разрабатывает и утверждает единую карту индустриализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вносит в уполномоченный орган в области государственной поддержки инновационной деятельности предложения по определению приоритетных направлений предоставления инновационных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разрабатывает положение о межведомственной комиссии по промышленной политике и вносит Премьер-Министру Республики Казахстан предложения по формированию ее состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разрабатывает проекты постановлений Правительства Республики Казахстан, предусматривающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      введение мер государственного стимулирования промышленности, определение порядка применения, а также их отмену;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      введение элементов промышленно-инновационной инфраструктуры, а также определение порядка их создания и функционирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разрабатывает правила включения промышленно-инновационных проектов в единую карту индустриализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) разрабатывает и утверждает методику мониторинга промышленно-инновационных проектов единой карты индустриализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) исключен Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) разрабатывает и утверждает правила оказания мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) разрабатывает перечень национальных институтов развития и иных юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо либо косвенно принадлежат государству, уполномоченных на реализацию мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) разрабатывает и утверждает правила конкурсного отбора территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) разрабатывает и утверждает правила формирования и ведения реестра территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) формирует и ведет реестр территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) разрабатывает и утверждает правила предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) разрабатывает и утверждает правила предоставления мер государственного стимулирования промышленности в развитии территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обеспечивает реализацию документов Системы государственного планирования в Республике Казахстан в рамках компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) разрабатывает и утверждает правила и условия заключения, а также основания для изменения и расторжения соглашения о промышленной сборке сельскохозяйственной техники с юридическими лицами Республики Казахстан и его типовую форму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) разрабатывает и утверждает правила и условия заключения, а также основания для изменения и расторжения соглашения о промышленной сборке транспортных средств с юридическими лицами Республики Казахстан и его типовую форму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разрабатывает и утверждает правила и условия заключения, а также основания для изменения и расторжения соглашения о промышленной сборке компонентов к транспортным средствам и (или) сельскохозяйственной технике с юридическими лицами Республики Казахстан и его типовую форму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) разрабатывает и утверждает правила предоставления промышленных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) разрабатывает и утверждает правила заключения и расторжения соглашений о повышении конкурентоспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) разрабатывает и утверждает правила по определению и применению встречных обязательств при оказании мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) разрабатывает и утверждает перечень приоритетных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) разрабатывает и утверждает правила по обеспечению отечественным сырьем предприятий обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) разрабатывает правила ведения и использования национальной информационной системы промышленности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 31) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) разрабатывает перечень функциональных и информационных сервисов, входящих в национальную информационную систему промышленности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) разрабатывает и утверждает методику оценки индустриального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) координирует реализацию политики по цифровой трансформации промышленности и внедрению Индустрии 4.0 субъектами деятельности в сфере промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) координирует деятельность иных государственных органов и организаций по развитию базы научно-исследовательских и опытно-конструкторских работ, кадрового потенциала в промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35) исключен Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разрабатывает и утверждает правила разработки Национального доклада о состоянии промышленности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) осуществляет взаимодействие с Евразийской экономической комиссией по вопросам формирования и ведения евразийского реестра промышленных товаров с учетом законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разрабатывает и утверждает порядок взаимодействия с Евразийской экономической комиссией по вопросам формирования и ведения евразийского реестра промышленных товаров с учетом законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) осуществляет регулирование деятельности по сбору (заготовке), хранению, переработке и реализации лома и отходов цветных и черных металлов путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установления требований к юридическим лицам, осуществляющим деятельность по сбору (заготовке), хранению, переработке и реализации лома и отходов цветных и черных металлов в уведомительном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определения формы и сроков представления отчетности юридических лиц, осуществляющих деятельность по сбору (заготовке), хранению, переработке и реализации лома и отходов цветных и черных металлов, о закупленном и реализованном ломе и отходах цветных и черных металлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) разрабатывает и утверждает правила планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) содействует развитию национальных систем промышленной кооперации и субконтрактации, в том числе в рамках участия в международных системах промышленной кооперации и субконтрактации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z660" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-1) разрабатывает и утверждает правила ведения реестра казахстанских товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z661" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-2) ведет реестр казахстанских товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными законами РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Компетенция уполномоченного органа в области регулирования внешнеторговой деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области регулирования внешнеторговой деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвует в формировании и реализации промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и утверждает правила возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрабатывает и утверждает перечень товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг, по которым частично возмещаются затраты по их продвижению на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z143" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет в пределах компетенции развитие и продвижение несырьевого экспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z144" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) взаимодействует с отраслевыми государственными органами по вопросам развития и продвижения несырьевого экспорта и координирует их работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрабатывает и утверждает правила субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана, с учетом принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разрабатывает и утверждает меры по продвижению несырьевого экспорта с учетом принятых международных обязательств Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разрабатывает и утверждает перечень высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности для целей субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 1 предусматривается дополнить статьей 10-1 в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 4. Принципы промышленной политики</w:t>
-[...2640 lines deleted...]
-      8) разрабатывает и утверждает перечень высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности для целей субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана;</w:t>
+        <w:t>Статья 11. Компетенция местных исполнительных органов областей, городов республиканского значения и столицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы областей, городов республиканского значения и столицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z148" w:id="133"/>
-[...15 lines deleted...]
-      9) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвуют в формировании и реализации промышленной политики региона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:p>
-[...134 lines deleted...]
-      Местные исполнительные органы областей, городов республиканского значения и столицы:</w:t>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывают методическую, консультационную, практическую и иную помощь элементам промышленно-инновационной инфраструктуры, субъектам промышленно-инновационной системы, участвующим в государственном стимулировании промышленно-инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z151" w:id="135"/>
-[...15 lines deleted...]
-      1) участвуют в формировании и реализации промышленной политики региона;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляют сбор, анализ информации по внутристрановой ценности в закупках системообразующих предприятий и предоставляют ее в уполномоченный орган в области государственного стимулирования промышленности по форме и в сроки, которые установлены уполномоченным органом в области государственного стимулирования промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z152" w:id="136"/>
-[...15 lines deleted...]
-      2) оказывают методическую, консультационную, практическую и иную помощь элементам промышленно-инновационной инфраструктуры, субъектам промышленно-инновационной системы, участвующим в государственном стимулировании промышленно-инновационной деятельности;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставляют в уполномоченный орган в области государственного стимулирования промышленности информацию о реализации мер государственного стимулирования промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z153" w:id="137"/>
-[...15 lines deleted...]
-      3) осуществляют сбор, анализ информации по внутристрановой ценности в закупках системообразующих предприятий и предоставляют ее в уполномоченный орган в области государственного стимулирования промышленности по форме и в сроки, которые установлены уполномоченным органом в области государственного стимулирования промышленности;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участвуют в разработке документов Системы государственного планирования в Республике Казахстан по индустриальному развитию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z154" w:id="138"/>
-[...15 lines deleted...]
-      4) предоставляют в уполномоченный орган в области государственного стимулирования промышленности информацию о реализации мер государственного стимулирования промышленности;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) докладывают на заседаниях межведомственной комиссии по промышленной политике об индустриальном развитии региона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z155" w:id="139"/>
-[...15 lines deleted...]
-      5) участвуют в разработке документов Системы государственного планирования в Республике Казахстан по индустриальному развитию;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оказывают меры государственного стимулирования промышленности в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z156" w:id="140"/>
-[...15 lines deleted...]
-      6) докладывают на заседаниях межведомственной комиссии по промышленной политике об индустриальном развитии региона;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляют координацию реализации промышленно-инновационных проектов в рамках единой карты индустриализации и ежеквартально предоставляют информацию в уполномоченный орган в области государственного стимулирования промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z157" w:id="141"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="143"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) разрабатывают меры по созданию условий, благоприятствующих торговой деятельности, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы областей, городов республиканского значения и столицы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Компетенция иных государственных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные органы в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z160" w:id="144"/>
-[...15 lines deleted...]
-      10) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы областей, городов республиканского значения и столицы законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвуют в формировании и реализации промышленной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставляют в уполномоченные органы в области государственного стимулирования промышленности и государственной поддержки инновационной деятельности информацию о реализации мер государственного стимулирования промышленности и поддержки инноваций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставляют в уполномоченный орган в области регулирования внешнеторговой деятельности информацию по продвижению несырьевого экспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывают в пределах компетенции меры по продвижению несырьевого экспорта с учетом международных обязательств Республики Казахстан и осуществляют его продвижение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают реализацию документов Системы государственного планирования в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z662" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) участвуют в оценке производства заявителей для включения в реестр казахстанских товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляют иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Субъекты промышленно-инновационной системы, участвующие в государственном стимулировании промышленно-инновационной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Национальный институт развития в области стимулирования субъектов промышленно-инновационной деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет инвестиции в уставные капиталы субъектов промышленно-инновационной деятельности, а также путем учреждения иных юридических лиц для создания новых промышленно-инновационных проектов, промышленно-инновационных проектов, направленных на модернизацию (техническое перевооружение) и расширение действующих производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приобретает права (требования) по кредитам (займам) у национальных институтов развития, банков второго уровня и иных юридических лиц, более пятидесяти процентов голосующих акций (долей участия в уставном капитале) которых прямо либо косвенно принадлежат национальным управляющим холдингам, реализующим и (или) участвующим в промышленно-инновационных проектах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вырабатывает и реализовывает комплекс мероприятий по финансово-экономическому оздоровлению субъектов промышленно-инновационной деятельности, а также стимулированию и восстановлению экономической активности и инвестиционной привлекательности приоритетных секторов экономики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реструктуризация задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестиции в уставные капиталы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поиск и привлечение стратегических и институциональных инвесторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные виды стимулирования, способствующие финансово-экономическому оздоровлению субъектов промышленно-инновационной деятельности, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Национальный институт развития в области развития промышленности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z179" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказывает информационно-аналитические и консультационные услуги в области развития секторов экономики, включая развитие обрабатывающей промышленности, промышленно-инновационное развитие регионов, цифровую трансформацию промышленности и внедрение Индустрии 4.0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z180" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает услуги уполномоченному органу в области государственного стимулирования промышленности по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z181" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выработке предложений по перечню приоритетных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z182" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сопровождению единой карты индустриализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставлению промышленных грантов получателям мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z184" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведению отбора, сопровождению, мониторингу и анализу реализации соглашений о повышении конкурентоспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z185" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализу эффективности реализации мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z186" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторингу встречных обязательств, за исключением мониторинга встречных обязательств, принимаемых субъектами промышленно-инновационной деятельности при предоставлении мер государственного стимулирования промышленности посредством возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, по которым частично возмещаются затраты по их продвижению на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z187" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведению оценки индустриального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z188" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработке рекомендаций по цифровой трансформации промышленности и внедрению Индустрии 4.0 субъектами деятельности в сфере промышленности, а также сопровождению при реализации рекомендаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z189" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает услуги по предоставлению мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z190" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказывает услуги по предоставлению мер государственного стимулирования промышленности в развитии территориальных кластеров и сопровождению процессов развития территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z191" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оказывает услуги по аналитическому и экспертному обеспечению деятельности межведомственной комиссии по промышленной политике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z192" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оказывает услуги по реализации документов Системы государственного планирования в Республике Казахстан в сфере промышленно-инновационной деятельности, предусматривающие проведение анализа статистической информации и данных по реализации документов Системы государственного планирования в Республике Казахстан в сфере промышленно-инновационной деятельности, полученных от государственных органов и субъектов предпринимательства, а также выработке предложений и экспертных заключений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z193" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проводит мониторинг и анализ создания рабочих мест и потребности в кадрах предприятий обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z194" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальный институт развития в области развития внутристрановой ценности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен Законом РК от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает информационно-аналитические, консультационные услуги в области развития и мониторинга внутристрановой ценности, в том числе по экспертизе внутристрановой ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z197" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает услуги уполномоченному органу в области государственного стимулирования промышленности по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z198" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставлению мер государственного стимулирования промышленности, направленных на продвижение товаров, работ и услуг субъектов промышленно-инновационной деятельности на внутренний рынок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z199" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сервисной поддержке субъектов промышленно-инновационной деятельности на внутреннем рынке, в том числе по сопровождению информационных систем, предназначенных для развития внутристрановой ценности и приобретения товаров, работ и услуг, используемых при проведении операций по недропользованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z200" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) является центром субконтрактации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z201" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под субконтрактацией понимается одна из форм производственного (промышленного) аутсорсинга, применяемых промышленными предприятиями для оптимизации производственной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Исключен Законом РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальный институт развития в области развития и продвижения несырьевого экспорта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z211" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит анализ внешних рынков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z212" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает содействие по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z213" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает отечественным экспортерам информационные и консультационные услуги по вопросам повышения их конкурентоспособности на внешних рынках, поиска потенциальных экспортных рынков и продвижения их товаров и услуг на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z214" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводит мероприятия по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z215" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет взаимодействие с отечественными, иностранными и международными организациями по вопросам продвижения товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z216" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) создает зарубежные представительства и (или) назначает зарубежных представителей в целях продвижения товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z217" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет экспортное торговое и предэкспортное финансирование, страхование и перестрахование, гарантирование сделок по продвижению несырьевого экспорта в соответствии с законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен Законом РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 08.01.2022);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вырабатывает и вносит в уполномоченный орган в области регулирования внешнеторговой деятельности предложения по перечню высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z220" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) открывает текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, по которым частично возмещаются затраты по их продвижению на внешние рынки, на основе договора, заключаемого между уполномоченным органом в области регулирования внешнеторговой деятельности и национальным институтом развития в области развития и продвижения несырьевого экспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z221" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остатки средств на текущем счете, числящиеся на конец финансового года, не подлежат возврату уполномоченному органу в области регулирования внешнеторговой деятельности и, соответственно, в государственный бюджет, а расходуются на возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в следующем финансовом году;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z626" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) оказывает услуги уполномоченному органу в области регулирования внешнеторговой деятельности по предоставлению мер государственного стимулирования промышленности посредством возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, по которым частично возмещаются затраты по их продвижению на внешние рынки, в соответствии с правилами возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z627" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2) осуществляет мониторинг встречных обязательств, принимаемых субъектами промышленно-инновационной деятельности при предоставлении мер государственного стимулирования промышленности посредством возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, по которым частично возмещаются затраты по их продвижению на внешние рынки, в соответствии с правилами возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z222" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) предоставляет иные меры сервисной поддержки, установленные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z223" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Национальный управляющий холдинг, созданный в рамках мер по оптимизации системы управления институтами развития, финансовыми организациями и развитию национальной экономики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z224" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвует в реализации документов Системы государственного планирования в Республике Казахстан в сферах государственного стимулирования промышленности и поддержки инноваций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z225" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает методическую и консультационную помощь субъектам промышленно-инновационной системы, участвующим в государственном стимулировании промышленно-инновационной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Межведомственная комиссия по промышленной политике</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основной задачей межведомственной комиссии по промышленной политике является подготовка рекомендаций и предложений по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z228" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формированию промышленной политики в части определения ее стратегических приоритетов и ключевых индикаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z229" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышению конкурентоспособности и эффективности промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z230" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) концептуальным подходам к реализации промышленной политики в сфере обрабатывающей промышленности, в том числе кластерной инициативы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z231" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) введению, отмене и пересмотру мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z232" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) введению элементов промышленно-инновационной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z233" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) улучшению индустриального климата в стране;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z234" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) содействию инновационному и технологическому развитию в промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z235" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Межведомственная комиссия по промышленной политике:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z236" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивает и получает от центральных государственных органов, местных исполнительных органов и иных организаций необходимые информацию, документы и материалы в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z237" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приглашает, а также заслушивает на своих заседаниях должностных лиц государственных органов и иных организаций, не являющихся членами межведомственной комиссии по промышленной политике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z238" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создает при межведомственной комиссии по промышленной политике рабочие и экспертные группы, осуществляет методическое руководство ими;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z239" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает планы работ межведомственной комиссии по промышленной политике, рабочих и экспертных групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z240" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассматривает консультативные документы регуляторной политики, проекты законов, проекты иных нормативных правовых актов и документов Системы государственного планирования в Республике Казахстан, затрагивающих вопросы промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z241" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принимает решения по разногласиям между государственными органами по вопросам промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z242" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заслушивает информацию о реализации законодательства Республики Казахстан в области технического регулирования, сфере стандартизации и об обеспечении единства измерений при реализации промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z243" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет подготовку позиции Правительства Республики Казахстан, в том числе переговорной позиции Правительства Республики Казахстан в международных организациях, по вопросам промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z244" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заслушивает отчеты местных исполнительных органов и иных организаций по вопросам реализации промышленно-инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z245" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Фонд развития промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фонд развития промышленности (далее – фонд) является акционерным обществом, контрольный пакет акций которого принадлежит государству или национальному управляющему холдингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z248" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целями деятельности фонда являются оказание финансовой поддержки и стимулирование предприятий обрабатывающей промышленности, содействие в привлечении внешних и внутренних инвестиций в экономику Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z249" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Задачами фонда являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z250" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) финансирование проектов, направленных на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z251" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание, модернизацию и расширение отечественных предприятий обрабатывающей промышленности и производственной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z252" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействие в продвижении товаров, работ и услуг казахстанского происхождения обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z253" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улучшение состояния окружающей среды, снижение выбросов и сбросов загрязняющих веществ, сокращение выбросов парниковых газов, энергосбережение и повышение эффективности использования природных и вторичных ресурсов, а также развитие "зеленых" технологий в обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z254" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействие развитию внутристрановой ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z255" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание, модернизацию производственной, энергетической и транспортной инфраструктуры и обновление транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z256" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стимулирование экономики Республики Казахстан путем выдачи кредитов юридическим лицам, организациям, осуществляющим лизинговую деятельность, а также организациям, осуществляющим отдельные виды банковских операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z257" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные задачи в соответствии с законодательством Республики Казахстан, документами Системы государственного планирования в Республике Казахстан и уставом фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z258" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для выполнения своих задач фонд без соответствующей лицензии осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z259" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лизинговую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z260" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление кредитов в денежной форме в национальной валюте на условиях платности, срочности и возвратности юридическим лицам-резидентам или нерезидентам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z261" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иную деятельность, не противоречащую законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z262" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Фондирование фонда осуществляется за счет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z263" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z264" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средств, полученных оператором расширенных обязательств производителей (импортеров) в виде платы за организацию сбора, транспортировки, подготовки к повторному использованию, переработки, обезвреживания и (или) утилизации отходов в соответствии с экологическим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z265" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммерческих, собственных и иных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z266" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Оператор расширенных обязательств производителей (импортеров) предоставляет финансирование в виде займа фонду для дальнейшего финансирования проектов в обрабатывающей промышленности, направленных на улучшение окружающей среды, в порядке и на условиях, которые определены Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z267" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование, осуществляемое оператором расширенных обязательств производителей (импортеров) в соответствии с частью первой настоящего пункта, не относится к банковской и микрофинансовой деятельности и не требует наличия разрешительных документов в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z268" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Фонд вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z269" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определять политику финансирования за счет собственных и заемных внебюджетных средств в соответствии с законодательством Республики Казахстан, документами Системы государственного планирования в Республике Казахстан и (или) внутренними актами фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z270" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлекать экспертов и консультантов для осуществления экспертизы проектов обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z271" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещать свободные средства, за исключением средств, полученных из государственного бюджета, на внутреннем и внешнем рынках финансовых инструментов согласно внутренним актам фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12. Компетенция иных государственных органов</w:t>
-[...161 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
+        <w:t>Статья 16. Национальная информационная система промышленности Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Национальная информационная система промышленности Республики Казахстан (далее в целях настоящей статьи – система) является информационной системой, предусматривающей информацию о состоянии развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z274" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целями ведения системы являются повышение эффективности формирования и обмена информацией о состоянии промышленности, предоставление субъектам деятельности в сфере промышленности актуальной информации в целях упрощения процесса ведения бизнеса, а также обеспечение полной и достоверной информацией государственных органов для прогнозирования и принятия решений по промышленной политике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z275" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Система содержит информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z276" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о реализации промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z277" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о статистических данных о развитии отраслей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z278" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о результатах развития направлений, связанных с производственной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z279" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о реализуемых мерах государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z280" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) о реализации промышленно-инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 12 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 6) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иную информацию в соответствии с перечнем функциональных и информационных сервисов, входящих в национальную информационную систему промышленности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Создание, сопровождение и функционирование системы осуществляются в соответствии с правилами ведения и использования национальной информационной системы промышленности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z283" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...503 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Промышленно-инновационная инфраструктура</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Промышленно-инновационная инфраструктура</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z285" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промышленно-инновационная инфраструктура состоит из следующих элементов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z286" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) специальных экономических зон, регулируемых Законом Республики Казахстан "О специальных экономических и индустриальных зонах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z287" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индустриальных зон, регулируемых Законом Республики Казахстан "О специальных экономических и индустриальных зонах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z288" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) технологических парков (далее – технопарки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z289" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) акционерных инвестиционных фондов рискового инвестирования, регулируемых Законом Республики Казахстан "Об инвестиционных и венчурных фондах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z290" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) венчурных фондов, регулируемых Законом Республики Казахстан "Об инвестиционных и венчурных фондах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z291" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) центров коммерциализации технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z292" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) конструкторских бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z293" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) международных центров трансферта технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z294" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) инновационных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z295" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z296" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) отраслевых центров технологических компетенций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z297" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) иных элементов, определяемых Правительством Республики Казахстан на основании рекомендаций и предложений межведомственной комиссии по промышленной политике в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Технопарки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z299" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Технопарком является юридическое лицо, созданное автономной организацией образования или физическими лицами, зарегистрированными в качестве индивидуальных предпринимателей, и (или) иными юридическими лицами либо определенное Правительством Республики Казахстан, владеющее на праве собственности или иных законных основаниях территорией с единым материально-техническим и (или) имущественным комплексом, где создаются благоприятные условия для реализации промышленно-инновационной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z300" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основным видом деятельности технопарков является бизнес-инкубирование, представляющее собой оказание услуг субъектам инновационной деятельности на начальном этапе их функционирования по предоставлению помещений, оборудования, ведению бухгалтерского учета, юридическому, информационному и консультационному сопровождению, привлечению инвестиций, управлению проектами, а также иных услуг, необходимых для реализации инновационных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026);</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменением, внесенным Законом РК от 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="178"/>
-[...744 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 14. Межведомственная комиссия по промышленной политике</w:t>
-[...443 lines deleted...]
-    </w:p>
+        <w:t>Статья 19. Центры коммерциализации технологий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Центрами коммерциализации технологий являются юридические лица, структурное или обособленное подразделение научной организации, организации высшего и (или) послевузовского образования или автономной организации образования, осуществляющие деятельность, связанную с практическим применением результатов научной и (или) научно-технической деятельности с целью вывода на рынок новых или усовершенствованных товаров, технологий, процессов и услуг, направленную на получение положительного экономического эффекта (коммерциализацию технологий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z303" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основным направлением деятельности центров коммерциализации технологий является оказание комплекса услуг по коммерциализации технологий, включая поиск и оценку технологий для коммерциализации, маркетинговые исследования, оказание консультационных услуг в области защиты интеллектуальной собственности, разработку стратегии коммерциализации технологий, организацию взаимодействия субъектов научной и (или) научно-технической деятельности и субъектов частного предпринимательства в целях заключения ими договоров в области коммерциализации технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z304" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Методологическую, консультационную и иную предусмотренную законодательством Республики Казахстан поддержку центров коммерциализации технологий осуществляет национальный институт развития в области инновационного развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z305" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Проведение фундаментальных и прикладных научных исследований осуществляется в том числе с учетом потребностей субъектов деятельности в сфере промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 15. Фонд развития промышленности</w:t>
-[...583 lines deleted...]
-    </w:p>
+        <w:t>Статья 20. Конструкторские бюро</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Конструкторским бюро является юридическое лицо, владеющее материально-техническим комплексом и созданное для содействия субъектам промышленно-инновационной деятельности в организации производства новых или усовершенствованных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z308" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основной задачей конструкторских бюро является оказание содействия субъектам промышленно-инновационной деятельности в создании новых или усовершенствованных товаров, в том числе путем трансферта технологий, приобретения, адаптации, разработки конструкторско-технологической документации, ее последующей передачи на возмездной основе субъектам промышленно-инновационной деятельности и оказания услуг, необходимых для организации производства товаров на ее основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 16. Национальная информационная система промышленности Республики Казахстан</w:t>
-[...207 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>Статья 21. Международные центры трансферта технологий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z310" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международные центры трансферта технологий создаются национальным институтом развития в области инновационного развития с целью оказания содействия в реализации проектов, реализуемых субъектами промышленно-инновационной деятельности совместно с зарубежными партнерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="255"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Инновационные кластеры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z312" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инновационным кластером является объединение участников инновационного кластера, в том числе научных организаций, организаций образования, акционерных инвестиционных фондов рискового инвестирования, венчурных фондов, а также физических и (или) юридических лиц, призванное стимулировать промышленность и поддерживать инновации путем взаимодействия и совместного использования имеющихся возможностей, обмена знаниями и опытом, проведения исследований, эффективной передачи технологий, налаживания устойчивых партнерских связей и распространения информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 17. Промышленно-инновационная инфраструктура</w:t>
-[...531 lines deleted...]
-      2. Основной задачей конструкторских бюро является оказание содействия субъектам промышленно-инновационной деятельности в создании новых или усовершенствованных товаров, в том числе путем трансферта технологий, приобретения, адаптации, разработки конструкторско-технологической документации, ее последующей передачи на возмездной основе субъектам промышленно-инновационной деятельности и оказания услуг, необходимых для организации производства товаров на ее основе.</w:t>
+        <w:t>Статья 23. Территориальные кластеры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z314" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Субъекты промышленно-инновационной деятельности, являющиеся участниками территориального кластера, взаимодействуют между собой и с иными организациями в целях повышения конкурентоспособности производимых товаров, работ и услуг, их продвижения и технологического перевооружения производств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:p>
-[...32 lines deleted...]
-      Международные центры трансферта технологий создаются национальным институтом развития в области инновационного развития с целью оказания содействия в реализации проектов, реализуемых субъектами промышленно-инновационной деятельности совместно с зарубежными партнерами.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственное стимулирование территориальных кластеров направлено на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:p>
-[...32 lines deleted...]
-      Инновационным кластером является объединение участников инновационного кластера, в том числе научных организаций, организаций образования, акционерных инвестиционных фондов рискового инвестирования, венчурных фондов, а также физических и (или) юридических лиц, призванное стимулировать промышленность и поддерживать инновации путем взаимодействия и совместного использования имеющихся возможностей, обмена знаниями и опытом, проведения исследований, эффективной передачи технологий, налаживания устойчивых партнерских связей и распространения информации.</w:t>
+    <w:bookmarkStart w:name="z316" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание благоприятных условий для развития территориальных кластеров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Субъекты промышленно-инновационной деятельности, являющиеся участниками территориального кластера, взаимодействуют между собой и с иными организациями в целях повышения конкурентоспособности производимых товаров, работ и услуг, их продвижения и технологического перевооружения производств.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение конкурентоспособности субъектов промышленно-инновационной деятельности, являющихся участниками территориальных кластеров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z315" w:id="280"/>
-[...15 lines deleted...]
-      2. Государственное стимулирование территориальных кластеров направлено на:</w:t>
+    <w:bookmarkStart w:name="z318" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экономическое развитие регионов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z316" w:id="281"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="284"/>
+    <w:bookmarkStart w:name="z319" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государство обеспечивает развитие территориальных кластеров посредством предоставления мер государственного стимулирования промышленности, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z320" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помимо указанного в части первой настоящего пункта, для развития территориальных кластеров законодательством Республики Казахстан или документами Системы государственного планирования в Республике Казахстан предусматриваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z321" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование направлений и инструментов кластерной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z322" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказание информационно-консультационных, аналитических и иных услуг субъектам промышленно-инновационной деятельности, являющимся участниками территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z320" w:id="285"/>
-[...15 lines deleted...]
-      Помимо указанного в части первой настоящего пункта, для развития территориальных кластеров законодательством Республики Казахстан или документами Системы государственного планирования в Республике Казахстан предусматриваются:</w:t>
+    <w:bookmarkStart w:name="z323" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диагностика и продвижение кластерных инициатив.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z321" w:id="286"/>
-[...15 lines deleted...]
-      1) формирование направлений и инструментов кластерной политики;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Национальный институт развития в области развития промышленности осуществляет диагностику кластерных инициатив в регионах с определением уровня развития кластеров и их дальнейших перспектив, оценкой влияния территориальных кластеров на экономику регионов, отраслей, страны в целом в соответствии с правилами формирования и ведения реестра территориальных кластеров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z322" w:id="287"/>
-[...15 lines deleted...]
-      2) оказание информационно-консультационных, аналитических и иных услуг субъектам промышленно-инновационной деятельности, являющимся участниками территориальных кластеров;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Отраслевые центры технологических компетенций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отраслевыми центрами технологических компетенций являются юридические лица, определяемые государственными органами для целей технологического развития соответствующей отрасли, имеющие экспертов с соответствующими компетенциями отраслевого и межотраслевого характера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z323" w:id="288"/>
-[...15 lines deleted...]
-      3) диагностика и продвижение кластерных инициатив.</w:t>
+    <w:bookmarkStart w:name="z327" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основными задачами отраслевых центров технологических компетенций являются осуществление технологического прогнозирования соответствующей отрасли, содействие в разработке и реализации целевой технологической программы, мониторинг мировых технологических трендов, определение текущих условий и конкурентных преимуществ для ускоренного технологического развития, а также потребностей и заинтересованности субъектов частного предпринимательства, содействие в распространении наилучших практик и опыта инновационной деятельности среди субъектов предпринимательства соответствующей отрасли, осуществление международного сотрудничества с целью привлечения в Республику Казахстан иностранных инвестиций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z324" w:id="289"/>
-[...15 lines deleted...]
-      4. Национальный институт развития в области развития промышленности осуществляет диагностику кластерных инициатив в регионах с определением уровня развития кластеров и их дальнейших перспектив, оценкой влияния территориальных кластеров на экономику регионов, отраслей, страны в целом в соответствии с правилами формирования и ведения реестра территориальных кластеров.</w:t>
+    <w:bookmarkStart w:name="z328" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отраслевые центры технологических компетенций также обеспечивают преемственность государственной технологической политики и институциональную память технологического развития отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными законами РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-      Отраслевыми центрами технологических компетенций являются юридические лица, определяемые государственными органами для целей технологического развития соответствующей отрасли, имеющие экспертов с соответствующими компетенциями отраслевого и межотраслевого характера.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Государственное стимулирование промышленности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z327" w:id="291"/>
-[...15 lines deleted...]
-      Основными задачами отраслевых центров технологических компетенций являются осуществление технологического прогнозирования соответствующей отрасли, содействие в разработке и реализации целевой технологической программы, мониторинг мировых технологических трендов, определение текущих условий и конкурентных преимуществ для ускоренного технологического развития, а также потребностей и заинтересованности субъектов частного предпринимательства, содействие в распространении наилучших практик и опыта инновационной деятельности среди субъектов предпринимательства соответствующей отрасли, осуществление международного сотрудничества с целью привлечения в Республику Казахстан иностранных инвестиций.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Условия государственного стимулирования промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z331" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меры государственного стимулирования промышленности определяются в соответствии с настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z328" w:id="292"/>
-[...15 lines deleted...]
-      Отраслевые центры технологических компетенций также обеспечивают преемственность государственной технологической политики и институциональную память технологического развития отрасли.</w:t>
+    <w:bookmarkStart w:name="z332" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законами Республики Казахстан могут предусматриваться иные меры государственного стимулирования промышленности и поддержки субъектов деятельности в сфере промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z333" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственное стимулирование субъектов промышленно-инновационной деятельности, осуществляющих деятельность в агропромышленном комплексе Республики Казахстан, определяется в соответствии с Законом Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z334" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Поддержка инвестиционной деятельности и инновационной деятельности в Республике Казахстан регулируется Предпринимательским кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z335" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган в области государственного стимулирования промышленности, иные государственные органы, а также местные исполнительные органы областей, городов республиканского значения и столицы при разработке, рассмотрении и согласовании мер государственного стимулирования промышленности предусматривают следующие критерии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z336" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инновационность – направленность на повышение экономической эффективности деятельности путем создания новых или значительно улучшенных продуктов (товаров, работ или услуг), технологий или процессов с учетом их дальнейшего внедрения и обеспечения экологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z337" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конкурентоспособность – конкурентные преимущества в сравнении с аналогичными промышленно-инновационными проектами, выражающиеся в низкой себестоимости, высоком качестве, растущем спросе и иных свойствах выпускаемой продукции, оказываемых работ и (или) предоставляемых услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z338" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) масштабность – значимость реализации промышленно-инновационного проекта для промышленного развития Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z339" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) экспортоориентированность – наличие потенциала в устойчивом экспорте выпускаемой продукции, оказываемых работ и (или) предоставляемых услуг как минимум в одну зарубежную страну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z340" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производительность труда – соотношение объема производства и трудовых ресурсов, рабочего времени, потраченных на производство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z341" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Меры государственного стимулирования промышленности предоставляются субъектам промышленно-инновационной деятельности на условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z342" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ориентированности предприятия обрабатывающей промышленности на производство товаров, входящих в перечень приоритетных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z343" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятия получателем мер государственного стимулирования промышленности встречных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z344" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствия субъекта промышленно-инновационной деятельности и представленных документов для получения мер государственного стимулирования промышленности требованиям, установленным нормативными правовыми актами, регулирующими порядок предоставления мер государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z663" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нахождения казахстанского товаропроизводителя в реестре казахстанских товаропроизводителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z345" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основанием для отказа в предоставлении мер государственного стимулирования промышленности является несоответствие условиям, указанным в пункте 5 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z346" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Взаимодействие государственных органов, местных исполнительных органов, субъектов промышленно-инновационной системы, участвующих в государственном стимулировании промышленно-инновационной деятельности, с субъектами промышленно-инновационной деятельности по вопросам предоставления мер государственного стимулирования промышленности осуществляется при общей координации уполномоченного органа в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z347" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предоставление мер государственного стимулирования промышленности субъектам деятельности в сфере промышленности осуществляется в рамках государственной поддержки предпринимательства по принципу "одного окна" в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными законами РК от 14.07.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными законами РК от 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.05.2024 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 220-VIII</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26. Перечень приоритетных товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z350" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В перечень приоритетных товаров включаются товары средних и высоких уровней переделов, производство которых определяет долгосрочную конкурентоспособность национальной экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z351" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уровень передела товара определяется в соответствии с методикой оценки уровня передела товара для включения в перечень приоритетных товаров, утверждаемой уполномоченным органом в области государственного стимулирования промышленности, которая предусматривает следующие критерии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z352" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологическую сложность производимого товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z353" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспортный потенциал;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z354" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потенциал потребления на внутреннем рынке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z355" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меры государственного стимулирования промышленности предоставляются субъектам промышленно-инновационной деятельности, исключительно ориентированным на производство продукции, включенной в перечень приоритетных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z356" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В целях обеспечения конкурентоспособности обрабатывающей промышленности согласно перечню приоритетных товаров проводится работа по привлечению инвестиций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Встречные обязательства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z358" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При предоставлении мер государственного стимулирования промышленности субъектам промышленно-инновационной деятельности соглашением между сторонами предусматриваются обязательства государства по предоставлению мер государственного стимулирования промышленности, а получателя – по выполнению встречных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z359" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Применение встречных обязательств осуществляется на основе законности, транспарентности, равенства, добросовестности и взаимной ответственности государства и субъектов промышленно-инновационной деятельности и предупреждения коррупционных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z360" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Встречные обязательства определяются в соответствии с правилами по определению и применению встречных обязательств при оказании мер государственного стимулирования промышленности с учетом вида и объема получаемой меры государственного стимулирования промышленности и применяются в совокупности или отдельно по следующим направлениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z361" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение производительности труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z362" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наращивание производства экспортоориентированных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z363" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение потребностей внутреннего рынка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z364" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае невыполнения встречных обязательств субъектами промышленно-инновационной деятельности полученные ими в рамках мер государственного стимулирования промышленности деньги подлежат возврату с учетом достигнутого уровня исполнения встречных обязательств и базовой ставки Национального Банка Республики Казахстан в соответствии с правилами по определению и применению встречных обязательств при оказании мер государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 28. Соглашение о повышении конкурентоспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z366" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Соглашением о повышении конкурентоспособности является договор, заключаемый между уполномоченным органом в области государственного стимулирования промышленности и субъектом промышленно-инновационной деятельности, отражающий виды и условия предоставления комплекса мер государственного стимулирования промышленности и принимаемые субъектом промышленно-инновационной деятельности встречные обязательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z367" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок, условия заключения и расторжения соглашения о повышении конкурентоспособности, а также условия принятия комплекса мер государственного стимулирования промышленности устанавливаются правилами заключения и расторжения соглашений о повышении конкурентоспособности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z368" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мониторинг исполнения заключенного соглашения о повышении конкурентоспособности проводится уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z369" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Не допускается заключение соглашения о повышении конкурентоспособности с субъектом промышленно-инновационной деятельности, с которым ранее было заключено такое соглашение и который допустил невыполнение встречных обязательств, за исключением случаев, когда такое неисполнение было обусловлено независящими от него обстоятельствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 29. Меры государственного стимулирования промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z371" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К мерам государственного стимулирования промышленности относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z372" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) финансирование, включая софинансирование промышленно-инновационных проектов, лизинговое финансирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z373" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление гарантийных обязательств и поручительств по займам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z374" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредитование через финансовые институты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z375" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z376" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление инвестиций в уставные капиталы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z377" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение инженерно-коммуникационной инфраструктурой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z378" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предоставление земельных участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z379" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) стимулирование на внутреннем рынке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z380" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) развитие и продвижение экспорта товаров и услуг казахстанского происхождения обрабатывающей промышленности, оказание содействия в их реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z381" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) стимулирование повышения производительности труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z382" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) стимулирование развития территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z383" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) реструктуризация задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z384" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) предоставление промышленных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) освобождение импорта от уплаты ввозных таможенных пошлин и налога на добавленную стоимость в рамках реализации специального инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z385" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) иные меры, определяемые Правительством Республики Казахстан на основании рекомендаций и предложений межведомственной комиссии по промышленной политике в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 29 с изменениями, внесенными законами РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 30. Финансирование, включая софинансирование промышленно-инновационных проектов, лизинговое финансирование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z387" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансирование, включая софинансирование промышленно-инновационных проектов, лизинговое финансирование субъектов промышленно-инновационной деятельности на средне- и долгосрочный периоды осуществляются Банком Развития Казахстана, а также другими национальными институтами развития, определяемыми уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z388" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Финансирование, включая софинансирование, осуществляется для создания новых промышленно-инновационных проектов, а также промышленно-инновационных проектов в соответствии с перечнем приоритетных товаров, направленных на модернизацию (техническое перевооружение, в том числе цифровую трансформацию промышленности, внедрение Индустрии 4.0 и цифровых технологий) и расширение действующих производств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z389" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Условия и механизмы финансирования, включая софинансирование промышленно-инновационных проектов, лизингового финансирования в рамках средств из государственного бюджета определяются уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 30 с изменениями, внесенными Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="293"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="293"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 31. Предоставление гарантийных обязательств и поручительств по займам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z391" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предоставление гарантийных обязательств и поручительств по займам осуществляется финансовым агентом, определяемым Правительством Республики Казахстан, по займам банков второго уровня, выдаваемым субъектам промышленно-инновационной деятельности для реализации промышленно-инновационных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z392" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Условия и механизмы предоставления финансовым агентом гарантийных обязательств и поручительств по займам определяются Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 25. Условия государственного стимулирования промышленности</w:t>
-[...483 lines deleted...]
-    </w:p>
+        <w:t>Статья 32. Кредитование через финансовые институты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z394" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кредитование субъектов промышленно-инновационной деятельности осуществляется путем обусловленного размещения средств финансовым агентом, определяемым Правительством Республики Казахстан, в финансовых институтах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z395" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кредитование субъектов промышленно-инновационной деятельности осуществляется для реализации промышленно-инновационных проектов, направленных на создание новых производств, модернизацию (техническое перевооружение) и расширение действующих производств, а также финансово-экономического оздоровления, улучшения и (или) восстановления инвестиционной привлекательности действующих и (или) простаивающих производств при условии их участия путем предоставления собственного движимого или недвижимого имущества, в том числе денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z396" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Условия и механизмы кредитования через финансовые институты определяются Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 26. Перечень приоритетных товаров</w:t>
-[...141 lines deleted...]
-    <w:bookmarkEnd w:id="318"/>
+        <w:t>Статья 33. Субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z398" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям субъектов промышленно-инновационной деятельности осуществляется для реализации промышленно-инновационных проектов, направленных на создание новых производств, модернизацию (техническое перевооружение) и расширение действующих производств, а также финансово-экономического оздоровления, улучшения и (или) восстановления инвестиционной привлекательности действующих и (или) простаивающих производств при условии их участия путем предоставления собственного движимого или недвижимого имущества, в том числе денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z399" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям на пополнение оборотных средств не осуществляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z400" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами субъектам промышленно-инновационной деятельности, и купонного вознаграждения по облигациям, эмитируемым субъектами промышленно-инновационной деятельности, осуществляется финансовым агентом, определяемым Правительством Республики Казахстан, для реализации промышленно-инновационных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z401" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Условия и механизмы субсидирования ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям определяются Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 27. Встречные обязательства</w:t>
-[...1059 lines deleted...]
-        </w:rPr>
         <w:t>Статья 34. Осуществление инвестиций в уставные капиталы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="357"/>
+    <w:bookmarkStart w:name="z403" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Инвестиции в уставные капиталы субъектов промышленно-инновационной деятельности осуществляются национальными институтами развития, осуществляющими государственное стимулирование промышленно-инновационной деятельности, и местными исполнительными органами областей, городов республиканского значения и столицы при соблюдении требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан, и соответствии промышленно-инновационного проекта следующим условиям:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z404" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение производительности труда и обеспечение стимулирования развития приоритетных секторов экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z405" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлекательность по прогнозным экономическим и финансовым параметрам, значения которых определяются внутренними документами, регламентирующими инвестиционную политику национальных институтов развития, осуществляющих государственное стимулирование промышленно-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z406" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направленность на наращивание технологического потенциала, повышение качества и рост объема производства товаров и услуг, углубление переработки сырья и материалов, выпуск высокотехнологичной продукции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z404" w:id="358"/>
-[...15 lines deleted...]
-      1) повышение производительности труда и обеспечение стимулирования развития приоритетных секторов экономики;</w:t>
+    <w:bookmarkStart w:name="z407" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Результаты инвестиционной деятельности национальных институтов развития, осуществляющих государственное стимулирование промышленно-инновационной деятельности, и местных исполнительных органов областей, городов республиканского значения и столицы определяются на основании инвестиционного дохода в разрезе всех промышленно-инновационных проектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z405" w:id="359"/>
-[...15 lines deleted...]
-      2) привлекательность по прогнозным экономическим и финансовым параметрам, значения которых определяются внутренними документами, регламентирующими инвестиционную политику национальных институтов развития, осуществляющих государственное стимулирование промышленно-инновационной деятельности;</w:t>
+    <w:bookmarkStart w:name="z408" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальный институт развития в области стимулирования субъектов промышленно-инновационной деятельности может осуществлять инвестиции в уставные капиталы субъектов промышленно-инновационной деятельности в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z406" w:id="360"/>
-[...15 lines deleted...]
-      3) направленность на наращивание технологического потенциала, повышение качества и рост объема производства товаров и услуг, углубление переработки сырья и материалов, выпуск высокотехнологичной продукции.</w:t>
+    <w:bookmarkStart w:name="z409" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) капиталоемкости и (или) длительности сроков окупаемости и (или) низкой рентабельности промышленно-инновационных проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z407" w:id="361"/>
-[...15 lines deleted...]
-      2. Результаты инвестиционной деятельности национальных институтов развития, осуществляющих государственное стимулирование промышленно-инновационной деятельности, и местных исполнительных органов областей, городов республиканского значения и столицы определяются на основании инвестиционного дохода в разрезе всех промышленно-инновационных проектов.</w:t>
+    <w:bookmarkStart w:name="z410" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) социальной значимости промышленно-инновационных проектов в приоритетных секторах экономики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z408" w:id="362"/>
-[...15 lines deleted...]
-      3. Национальный институт развития в области стимулирования субъектов промышленно-инновационной деятельности может осуществлять инвестиции в уставные капиталы субъектов промышленно-инновационной деятельности в случаях:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 35. Обеспечение инженерно-коммуникационной инфраструктурой</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z412" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обеспечение инженерно-коммуникационной инфраструктурой субъектов промышленно-инновационной деятельности осуществляется для:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z409" w:id="363"/>
-[...15 lines deleted...]
-      1) капиталоемкости и (или) длительности сроков окупаемости и (или) низкой рентабельности промышленно-инновационных проектов;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создания новых конкурентоспособных производств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z410" w:id="364"/>
-[...15 lines deleted...]
-      2) социальной значимости промышленно-инновационных проектов в приоритетных секторах экономики.</w:t>
+    <w:bookmarkStart w:name="z414" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) модернизации (технического перевооружения) и расширения действующих производств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z415" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обеспечение инженерно-коммуникационной инфраструктурой субъектов промышленно-инновационной деятельности, реализующих промышленно-инновационные проекты, соответствующие направлениям, предусмотренным пунктом 1 настоящей статьи, осуществляется посредством выделения бюджетных средств на строительство (реконструкцию) инженерно-коммуникационной инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z416" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Выделение бюджетных средств на строительство (реконструкцию) инженерно-коммуникационной инфраструктуры осуществляется в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 35. Обеспечение инженерно-коммуникационной инфраструктурой</w:t>
-[...58 lines deleted...]
-      2) модернизации (технического перевооружения) и расширения действующих производств.</w:t>
+        <w:t>Статья 36. Предоставление земельных участков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z418" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предоставление земельных участков субъектам промышленно-инновационной деятельности осуществляется посредством выделения земельных участков на праве временного землепользования в соответствии с Земельным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z415" w:id="368"/>
-[...15 lines deleted...]
-      2. Обеспечение инженерно-коммуникационной инфраструктурой субъектов промышленно-инновационной деятельности, реализующих промышленно-инновационные проекты, соответствующие направлениям, предусмотренным пунктом 1 настоящей статьи, осуществляется посредством выделения бюджетных средств на строительство (реконструкцию) инженерно-коммуникационной инфраструктуры.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 37. Стимулирование на внутреннем рынке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z420" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меры государственного стимулирования промышленности, направленные на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, осуществляются уполномоченным органом в области государственного стимулирования промышленности с привлечением национального института развития в области развития внутристрановой ценности в соответствии с правилами оказания мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z416" w:id="369"/>
-[...15 lines deleted...]
-      3. Выделение бюджетных средств на строительство (реконструкцию) инженерно-коммуникационной инфраструктуры осуществляется в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z421" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Национальным институтом развития в области развития внутристрановой ценности открывается текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, на основе договора, заключаемого между уполномоченным органом в области государственного стимулирования промышленности и национальным институтом развития в области развития внутристрановой ценности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:p>
-[...32 lines deleted...]
-      Предоставление земельных участков субъектам промышленно-инновационной деятельности осуществляется посредством выделения земельных участков на праве временного землепользования в соответствии с Земельным кодексом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z422" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остатки средств на текущем счете, числящиеся на конец финансового года, не подлежат возврату уполномоченному органу в области государственного стимулирования промышленности и, соответственно, в государственный бюджет, а расходуются на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, в следующем финансовом году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkEnd w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10786,2691 +11280,2691 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z424" w:id="374"/>
+    <w:bookmarkStart w:name="z424" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предоставление мер государственного стимулирования промышленности осуществляется уполномоченным органом в области регулирования внешнеторговой деятельности с привлечением национального института развития в области развития и продвижения несырьевого экспорта посредством:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z425" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки в соответствии с правилами возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z426" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z427" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использования механизмов экспортного торгового финансирования, кредитования и страхования, перестрахования и гарантирования сделок по продвижению несырьевого экспорта.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z425" w:id="375"/>
-[...15 lines deleted...]
-      1) возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки в соответствии с правилами возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+    <w:bookmarkStart w:name="z428" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субсидирование ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности осуществляется финансовым агентом, определяемым Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z426" w:id="376"/>
-[...15 lines deleted...]
-      2) субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 38 с изменениями, внесенными законами РК от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 39. Стимулирование повышения производительности труда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z430" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предоставление мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности, осуществляется уполномоченным органом в области государственного стимулирования промышленности с привлечением национального института развития в области развития промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z427" w:id="377"/>
-[...15 lines deleted...]
-      3) использования механизмов экспортного торгового финансирования, кредитования и страхования, перестрахования и гарантирования сделок по продвижению несырьевого экспорта.</w:t>
+    <w:bookmarkStart w:name="z431" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предоставление мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности, осуществляется по следующим затратам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z428" w:id="378"/>
-[...15 lines deleted...]
-      2. Субсидирование ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности осуществляется финансовым агентом, определяемым Правительством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z432" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение компетенции работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z433" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) внедрение цифровых технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z434" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершенствование технологических процессов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z435" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) повышение эффективности организации производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z436" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальным институтом развития в области развития промышленности открывается текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на предоставление мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности, на основе договора, заключаемого между уполномоченным органом в области государственного стимулирования промышленности и национальным институтом развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 40. Стимулирование развития территориальных кластеров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предоставление мер государственного стимулирования промышленности в развитии территориальных кластеров осуществляется уполномоченным органом в области государственного стимулирования промышленности с привлечением национального института развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z439" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное стимулирование территориальных кластеров осуществляется по итогам конкурсного отбора территориальных кластеров и (или) в соответствии с реестром территориальных кластеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z440" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предоставление мер государственного стимулирования промышленности в развитии территориальных кластеров осуществляется посредством возмещения затрат и (или) финансирования, и (или) софинансирования затрат для поддержки функционирования кластерной организации и на реализацию проектов территориальных кластеров и иных мер государственного стимулирования промышленности в развитии территориальных кластеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z441" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кластерная организация, созданная в соответствии с законодательством Республики Казахстан, осуществляющая методическое, организационное, экспертно-аналитическое и информационное сопровождение развития территориального кластера, обеспечивает деятельность по разработке и сопровождению реализации плана работ по развитию территориального кластера, организации взаимодействия между участниками территориального кластера, а также заинтересованными организациями, включая учреждения образования и науки, финансовые организации и юридические лица с государственным участием, институты развития и государственные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z442" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальным институтом развития в области развития промышленности открывается текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на предоставление мер государственного стимулирования промышленности в развитии территориальных кластеров, на основе договора, заключаемого между уполномоченным органом в области государственного стимулирования промышленности и национальным институтом развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 41. Реструктуризация задолженности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z444" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Реструктуризация задолженности осуществляется в целях расширения спектра используемых инструментов для финансово-экономического оздоровления субъектов промышленно-инновационной деятельности, а также улучшения и (или) восстановления инвестиционной привлекательности действующих и (или) простаивающих производств, запуска производств при условии привлечения ими в целях реализации промышленно-инновационного проекта дополнительного финансирования у третьих лиц и (или) предоставления надлежащего обеспечения в виде собственного движимого и (или) недвижимого имущества, в том числе денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z445" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Реструктуризация задолженности возможна путем изменения графика платежей, прекращения прав (требований) полностью или частично, прощения неустойки (штрафов, пеней), вознаграждения, в том числе вознаграждения, капитализированного в основной долг, инвестиционного прироста, основного долга и иной дебиторской задолженности, изменения сроков и условий инвестирования и (или) кредитования, и (или) финансирования, конвертации задолженности в уставные капиталы и иными способами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 42. Предоставление промышленных грантов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z447" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Под промышленным грантом понимаются бюджетные средства, предоставляемые субъектам промышленно-инновационной деятельности обрабатывающей промышленности для реализации их промышленно-инновационных проектов на безвозмездной основе и являющиеся безвозвратными при условии исполнения встречных обязательств. Предоставление промышленных грантов осуществляется уполномоченным органом в области государственного стимулирования промышленности с привлечением национального института развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z448" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Промышленные гранты предоставляются действующим субъектам промышленно-инновационной деятельности обрабатывающей промышленности путем софинансирования с условиями встречных обязательств для реализации промышленно-инновационных проектов, направленных на создание конкурентоспособной продукции, включенной в перечень приоритетных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z449" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При предоставлении промышленных грантов проводится экспертиза полученных заявок в соответствии с правилами предоставления промышленных грантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z450" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Критерии предоставления промышленных грантов устанавливаются правилами предоставления промышленных грантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z451" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Национальный институт развития в области развития промышленности осуществляет мониторинг предоставленных промышленных грантов с целью анализа достижения запланированных целей по промышленно-инновационным проектам, по которым они были предоставлены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z452" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальный институт развития в области развития промышленности открывает текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на предоставление промышленных грантов, на основе договора, заключаемого между уполномоченным органом в области государственного стимулирования промышленности и национальным институтом развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z453" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остатки средств на текущем счете, числящиеся на конец финансового года, не подлежат возврату уполномоченному органу в области государственного стимулирования промышленности и, соответственно, в государственный бюджет, а расходуются на предоставление промышленных грантов в следующем финансовом году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 42-1. Специальный инвестиционный проект</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z803" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Под специальным инвестиционным проектом понимается инвестиционный проект, реализованный (реализуемый) юридическим лицом Республики Казахстан, зарегистрированным в качестве участника специальной экономической зоны или владельца свободного склада в соответствии с таможенным законодательством Республики Казахстан, и (или) приобретенный у участника специальной экономической зоны либо реализованный юридическим лицом Республики Казахстан, заключившим соглашение о промышленной сборке моторных транспортных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z804" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Юридическое лицо Республики Казахстан, реализующее специальный инвестиционный проект в рамках специального инвестиционного контракта, освобождается от обложения таможенными пошлинами при импорте технологического оборудования, комплектующих и запасных частей к нему в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z805" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Освобождение от обложения таможенными пошлинами использованных сырья и (или) материалов, ввезенных юридическими лицами Республики Казахстан в рамках реализации специального инвестиционного проекта на основании специального инвестиционного контракта, осуществляется при завершении действия таможенной процедуры свободной таможенной зоны или свободного склада при условии идентификации таких сырья и материалов в полученном продукте и признания целевого использования условно выпущенных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z806" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Освобождение от обложения ввозными таможенными пошлинами в рамках реализации специального инвестиционного проекта предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z807" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участникам специальных экономических зон на пятнадцать лет, но не более срока действия специальных экономических зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z808" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) владельцам свободных складов на срок не более пятнадцати лет с момента регистрации специального инвестиционного контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z809" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) юридическим лицам Республики Казахстан, заключившим соглашение о промышленной сборке моторных транспортных средств, на срок не более пятнадцати лет с момента регистрации специального инвестиционного контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z810" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Освобождение импорта сырья и (или) материалов в рамках специального инвестиционного контракта от налога на добавленную стоимость применяется в соответствии с условиями, предусмотренными Налоговым кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Статья 38 с изменениями, внесенными законами РК от 23.01.2024 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 42-1 в соответствии с Законом РК от 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 39. Стимулирование повышения производительности труда</w:t>
-[...606 lines deleted...]
-      2) владельцам свободных складов на срок не более пятнадцати лет с момента регистрации специального инвестиционного контракта;</w:t>
+        <w:t>Статья 42-2. Заключение и расторжение специального инвестиционного контракта, контроль</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z812" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Специальным инвестиционным контрактом является договор, предусматривающий освобождение импорта от уплаты ввозных таможенных пошлин в соответствии с таможенным законодательством Республики Казахстан и от налога на добавленную стоимость в соответствии с условиями, установленными Налоговым кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z809" w:id="406"/>
-[...15 lines deleted...]
-      3) юридическим лицам Республики Казахстан, заключившим соглашение о промышленной сборке моторных транспортных средств, на срок не более пятнадцати лет с момента регистрации специального инвестиционного контракта.</w:t>
+    <w:bookmarkStart w:name="z813" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Специальный инвестиционный контракт заключается с юридическим лицом Республики Казахстан, осуществляющим деятельность в качестве участника специальной экономической зоны или владельца свободного склада, производителям транспортных средств и (или) их компонентов, а также сельскохозяйственной техники и (или) ее компонентов – при наличии соответствующего соглашения о промышленной сборке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z810" w:id="407"/>
-[...15 lines deleted...]
-      3. Освобождение импорта сырья и (или) материалов в рамках специального инвестиционного контракта от налога на добавленную стоимость применяется в соответствии с условиями, предусмотренными Налоговым кодексом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z814" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в области государственного стимулирования промышленности в течение пятнадцати рабочих дней со дня поступления заявки на заключение специального инвестиционного контракта подготавливает для подписания данный контракт с учетом положений типового специального инвестиционного контракта, утверждаемого уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Специальным инвестиционным контрактом является договор, предусматривающий освобождение импорта от уплаты ввозных таможенных пошлин в соответствии с таможенным законодательством Республики Казахстан и от налога на добавленную стоимость в соответствии с условиями, установленными Налоговым кодексом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z815" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Порядок, сроки и условия заключения и расторжения специального инвестиционного контракта разрабатываются и утверждаются уполномоченным органом в области государственного стимулирования промышленности по согласованию с центральным уполномоченным органом по государственному планированию и государственным органом, осуществляющим руководство в сфере обеспечения поступлений налогов и других обязательных платежей в бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z813" w:id="409"/>
-[...15 lines deleted...]
-      2. Специальный инвестиционный контракт заключается с юридическим лицом Республики Казахстан, осуществляющим деятельность в качестве участника специальной экономической зоны или владельца свободного склада, производителям транспортных средств и (или) их компонентов, а также сельскохозяйственной техники и (или) ее компонентов – при наличии соответствующего соглашения о промышленной сборке.</w:t>
+    <w:bookmarkStart w:name="z816" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом изменения в приложения к инвестиционному контракту и специальному инвестиционному контракту могут вноситься по соглашению сторон два раза в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z814" w:id="410"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z817" w:id="413"/>
+    <w:bookmarkStart w:name="z817" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Уполномоченный орган в области государственного стимулирования промышленности осуществляет контроль за соблюдением юридическим лицом Республики Казахстан условий предоставления специального инвестиционного контракта. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z818" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юридическое лицо представляет по форме, устанавливаемой уполномоченным органом в области государственного стимулирования промышленности, в указанный орган полугодовые отчеты о выполнении условий специального инвестиционного контракта не позднее 25 июля и 25 января с расшифровкой по статьям затрат, предусмотренных рабочей программой, с приложением документов, подтверждающих поставку и использование технологического оборудования, комплектующих и запасных частей к нему по назначению, сырья и (или) материалов, а также компонентов транспортных средств и (или) сельскохозяйственной техники в составе готовой продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z819" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае неисполнения или ненадлежащего исполнения рабочей программы инвестиционного контракта уполномоченный орган в области государственного стимулирования промышленности направляет юридическому лицу Республики Казахстан, заключившему специальный инвестиционный контракт, уведомление в письменной форме с указанием нарушений и устанавливает трехмесячный срок для устранения нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z820" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае, если по результатам проверки, проведенной уполномоченным органом в области государственного стимулирования промышленности, будет установлено, что ввезенные для реализации специального инвестиционного проекта и освобожденные от уплаты таможенных пошлин технологическое оборудование, комплектующие и запасные части к нему, сырье и (или) материалы, а также компоненты транспортных средств и (или) сельскохозяйственной техники не были использованы в составе готовой продукции, юридическое лицо Республики Казахстан, не уплатившее вследствие предоставленных по специальному инвестиционному контракту преференций суммы таможенных пошлин, уплачивает их в части неиспользованных технологического оборудования, комплектующих и запасных частей к нему, сырья и (или) материалов, а также компонентов транспортных средств и (или) сельскохозяйственной техники с начислением пеней в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z818" w:id="414"/>
-[...15 lines deleted...]
-      Юридическое лицо представляет по форме, устанавливаемой уполномоченным органом в области государственного стимулирования промышленности, в указанный орган полугодовые отчеты о выполнении условий специального инвестиционного контракта не позднее 25 июля и 25 января с расшифровкой по статьям затрат, предусмотренных рабочей программой, с приложением документов, подтверждающих поставку и использование технологического оборудования, комплектующих и запасных частей к нему по назначению, сырья и (или) материалов, а также компонентов транспортных средств и (или) сельскохозяйственной техники в составе готовой продукции.</w:t>
+    <w:bookmarkStart w:name="z821" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Контроль за целевым использованием объектов освобождения от обложения таможенными пошлинами осуществляется в порядке, определенном Евразийской экономической комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z819" w:id="415"/>
-[...15 lines deleted...]
-      6. В случае неисполнения или ненадлежащего исполнения рабочей программы инвестиционного контракта уполномоченный орган в области государственного стимулирования промышленности направляет юридическому лицу Республики Казахстан, заключившему специальный инвестиционный контракт, уведомление в письменной форме с указанием нарушений и устанавливает трехмесячный срок для устранения нарушений.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 42-2 в соответствии с Законом РК от 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z454" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ПРОДВИЖЕНИЕ НА РЫНКИ СБЫТА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z820" w:id="416"/>
-[...15 lines deleted...]
-      7. В случае, если по результатам проверки, проведенной уполномоченным органом в области государственного стимулирования промышленности, будет установлено, что ввезенные для реализации специального инвестиционного проекта и освобожденные от уплаты таможенных пошлин технологическое оборудование, комплектующие и запасные части к нему, сырье и (или) материалы, а также компоненты транспортных средств и (или) сельскохозяйственной техники не были использованы в составе готовой продукции, юридическое лицо Республики Казахстан, не уплатившее вследствие предоставленных по специальному инвестиционному контракту преференций суммы таможенных пошлин, уплачивает их в части неиспользованных технологического оборудования, комплектующих и запасных частей к нему, сырья и (или) материалов, а также компонентов транспортных средств и (или) сельскохозяйственной техники с начислением пеней в порядке, установленном законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 43. Продвижение отечественных предприятий обрабатывающей промышленности на внешние рынки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z456" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Министерство иностранных дел Республики Казахстан и загранучреждения в пределах своей компетенции осуществляют защиту прав и интересов субъектов деятельности в сфере промышленности за рубежом, в том числе оказывают содействие уполномоченному органу в области регулирования внешнеторговой деятельности в продвижении товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z821" w:id="417"/>
-[...15 lines deleted...]
-      8. Контроль за целевым использованием объектов освобождения от обложения таможенными пошлинами осуществляется в порядке, определенном Евразийской экономической комиссией.</w:t>
+    <w:bookmarkStart w:name="z457" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сервисная поддержка субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки осуществляется уполномоченным органом в области регулирования внешнеторговой деятельности с привлечением национального института развития в области развития и продвижения несырьевого экспорта путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z458" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диагностики их экспортного потенциала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z459" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организации и проведения торговых миссий, осуществления выставочно-ярмарочной деятельности, продвижения товарных знаков казахстанских производителей за рубежом и организации национальных стендов казахстанских производителей за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z460" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) повышения информированности потенциальных зарубежных покупателей через размещение на постоянной основе информации о казахстанских товаропроизводителях, производителях услуг и их товарах, услугах за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z461" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказания информационной и аналитической поддержки по вопросам развития и продвижения экспорта товаров и услуг казахстанского происхождения обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z462" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействия в продвижении товаров и услуг казахстанского происхождения обрабатывающей промышленности на международный рынок гуманитарной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z463" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иных мер в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 42-2 в соответствии с Законом РК от 18.07.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными законами РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 08.01.2022); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z454" w:id="418"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 44. Вхождение в глобальные цепочки добавленной стоимости</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Вхождение в глобальные цепочки добавленной стоимости осуществляется путем сотрудничества с транснациональными корпорациями, инвесторами и их поставщиками, а также через продвижение товаров с высокой добавленной стоимостью на внешние рынки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z466" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченные органы в области регулирования внешнеторговой деятельности, государственного стимулирования промышленности, государственной поддержки инновационной деятельности и по реализации инвестиционной политики оказывают содействие субъектам промышленно-инновационной деятельности по вхождению в глобальные цепочки добавленной стоимости, в том числе путем применения технической документации на производство новых видов товаров и мировых производственных франшиз ведущих мировых производителей, лидирующих по конкретным товарам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 45. Содействие взаимодействию субъектов деятельности в сфере промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z468" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государством оказывается содействие взаимодействию субъектов деятельности в сфере промышленности в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z469" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) институциональной поддержки, заключающейся в развитии институтов развития промышленности по изучению проблем и разработке предложений по развитию промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z470" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нефинансовой поддержки субъектов деятельности в сфере промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z471" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное содействие взаимодействию субъектов деятельности в сфере промышленности предусматривает иные виды поддержки, установленные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 45 с изменением, внесенным Законом РК от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...437 lines deleted...]
-      1) институциональной поддержки, заключающейся в развитии институтов развития промышленности по изучению проблем и разработке предложений по развитию промышленности;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46. Договоры, направленные на развитие промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z473" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Договоры, направленные на развитие промышленности, заключаются в соответствии с настоящим Законом посредством:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z470" w:id="431"/>
-[...15 lines deleted...]
-      2) нефинансовой поддержки субъектов деятельности в сфере промышленности.</w:t>
+    <w:bookmarkStart w:name="z474" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) офтейк-контрактов, предусматривающих долгосрочный гарантированный закуп товаров обрабатывающей промышленности, в том числе приобретаемых в рамках осуществляемых работ и оказываемых услуг, производство которых будет организовано поставщиком и ранее отсутствовало;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z471" w:id="432"/>
-[...15 lines deleted...]
-      Государственное содействие взаимодействию субъектов деятельности в сфере промышленности предусматривает иные виды поддержки, установленные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z801" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) договоров гарантированного закупа, предусматривающих долгосрочный гарантированный объем закупа товаров, произведенных на имеющихся производственных мощностях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:p>
-[...138 lines deleted...]
-    <w:bookmarkStart w:name="z475" w:id="436"/>
+    <w:bookmarkStart w:name="z475" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) договоров контрактных закупок, предусматривающих помимо закупа товаров обрабатывающей промышленности, в том числе приобретаемых в рамках осуществляемых работ и оказываемых услуг, существенные условия по инвестированию части средств от суммы договора в экономику Республики Казахстан, предусмотренные условиями закупа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z476" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В правилах планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения предусматриваются типовые требования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z477" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заказчиками по договорам, направленным на развитие промышленности, являются крупные заказчики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z478" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положения настоящей статьи не распространяются на Фонд национального благосостояния и юридические лица, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат Фонду национального благосостояния на праве собственности или доверительного управления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z476" w:id="437"/>
-[...15 lines deleted...]
-      В правилах планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения предусматриваются типовые требования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 47. Порядок планирования и заключения договоров, направленных на развитие промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z745" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уполномоченный орган в области государственного стимулирования промышленности ежегодно в срок до 10 декабря получает от:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z477" w:id="438"/>
-[...15 lines deleted...]
-      2. Заказчиками по договорам, направленным на развитие промышленности, являются крупные заказчики.</w:t>
+    <w:bookmarkStart w:name="z746" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отдельных субъектов квазигосударственного сектора планы закупок (предварительный, годовой, долгосрочный), разрабатываемые и утверждаемые в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z478" w:id="439"/>
-[...158 lines deleted...]
-    <w:bookmarkStart w:name="z747" w:id="442"/>
+    <w:bookmarkStart w:name="z747" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) недропользователей, обладающих правом на добычу твердых полезных ископаемых, за исключением общераспространенных полезных ископаемых, годовые (на один финансовый год) и среднесрочные (на пять финансовых лет) программы закупа товаров, работ и услуг, формируемые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z748" w:id="443"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z748" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) субъектов естественных монополий перечни товаров, планируемых к закупу на предстоящий финансовый год или долгосрочный период, составляемые в соответствии с правилами осуществления деятельности субъектами естественных монополий, утверждаемыми согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О естественных монополиях";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z749" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) системообразующих предприятий планы закупок товаров на предстоящий финансовый год или долгосрочный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z750" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Планы закупок (программы, перечни товаров) крупных заказчиков, указанные в пункте 1 настоящей статьи, представляются в год, предшествующий первому году осуществления закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z751" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Планы закупок (программы, перечни товаров), указанные в пункте 1 настоящей статьи, предусматривают перечень товаров, планируемых к закупу, за исключением товаров, закупаемых на внутреннем рынке, или товаров иностранного происхождения, на которые распространяются гарантийные обязательства.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z749" w:id="444"/>
-[...15 lines deleted...]
-      4) системообразующих предприятий планы закупок товаров на предстоящий финансовый год или долгосрочный период.</w:t>
+    <w:bookmarkStart w:name="z752" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.  Уполномоченный орган в области государственного стимулирования промышленности с привлечением национального института развития в области развития внутристрановой ценности в течение тридцати календарных дней рассматривает планы закупок (программы, перечни товаров) крупных заказчиков на соответствие исключениям, указанным в пункте 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z750" w:id="445"/>
-[...15 lines deleted...]
-      2. Планы закупок (программы, перечни товаров) крупных заказчиков, указанные в пункте 1 настоящей статьи, представляются в год, предшествующий первому году осуществления закупок.</w:t>
+    <w:bookmarkStart w:name="z753" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области государственного стимулирования промышленности в случае выявления несоответствий требованиям, указанным в пункте 3 настоящей статьи, направляет крупным заказчикам уведомление с указанием замечаний к планам закупок (программам, перечням товаров).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z751" w:id="446"/>
-[...15 lines deleted...]
-      3. Планы закупок (программы, перечни товаров), указанные в пункте 1 настоящей статьи, предусматривают перечень товаров, планируемых к закупу, за исключением товаров, закупаемых на внутреннем рынке, или товаров иностранного происхождения, на которые распространяются гарантийные обязательства.</w:t>
+    <w:bookmarkStart w:name="z754" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крупные заказчики в течение пяти рабочих дней со дня получения уведомления уполномоченного органа в области государственного стимулирования промышленности вносят изменения в свои планы закупок (программы, перечни товаров), указанные в пункте 1 настоящей статьи, и повторно направляют в уполномоченный орган в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z752" w:id="447"/>
-[...15 lines deleted...]
-      4.  Уполномоченный орган в области государственного стимулирования промышленности с привлечением национального института развития в области развития внутристрановой ценности в течение тридцати календарных дней рассматривает планы закупок (программы, перечни товаров) крупных заказчиков на соответствие исключениям, указанным в пункте 3 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z755" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом срок согласования планов закупок (программ, перечней товаров) крупных заказчиков уполномоченным органом в области государственного стимулирования промышленности не должен превышать десять рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z753" w:id="448"/>
-[...15 lines deleted...]
-      Уполномоченный орган в области государственного стимулирования промышленности в случае выявления несоответствий требованиям, указанным в пункте 3 настоящей статьи, направляет крупным заказчикам уведомление с указанием замечаний к планам закупок (программам, перечням товаров).</w:t>
+    <w:bookmarkStart w:name="z756" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Согласованный перечень товаров, планируемых к закупу, в срок до 1 февраля размещается в реестре товаров, работ и услуг, используемых при проведении операций по недропользованию, их производителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z754" w:id="449"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z757" w:id="452"/>
+    <w:bookmarkStart w:name="z757" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6.   Предприятия обрабатывающей промышленности, заинтересованные в заключении договоров, направленных на развитие промышленности, подают заявку в реестре товаров, работ и услуг, используемых при проведении операций по недропользованию, их производителей для заключения офтейк-контрактов в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона и договоров гарантированного закупа в соответствии со статьей 48-1 настоящего Закона в срок не более тридцати календарных дней после опубликования перечня товаров, планируемых к закупу, в реестре товаров, работ и услуг, используемых при проведении операций по недропользованию, их производителей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z758" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Крупные заказчики рассматривают заявки от предприятий обрабатывающей промышленности и заключают офтейк-контракты или договоры гарантированного закупа в срок не более тридцати календарных дней с даты окончания подачи заявок в соответствии с правилами планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z759" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.  После заключения договоров, направленных на развитие промышленности, крупный заказчик имеет право проводить лабораторные и (или) индустриальные испытания опытно-промышленной партии товара предприятия обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z760" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лабораторные и (или) индустриальные испытания опытно-промышленной партии товара предприятия обрабатывающей промышленности проводятся на основе технических характеристик, физических и (или) химических свойств, комплектации товара, предоставляемого крупным заказчиком до заключения договора, направленного на развитие промышленности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z758" w:id="453"/>
-[...15 lines deleted...]
-      7. Крупные заказчики рассматривают заявки от предприятий обрабатывающей промышленности и заключают офтейк-контракты или договоры гарантированного закупа в срок не более тридцати календарных дней с даты окончания подачи заявок в соответствии с правилами планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения.</w:t>
+    <w:bookmarkStart w:name="z761" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае получения положительных результатов лабораторных и (или) индустриальных испытаний опытно-промышленной партии товара предприятия обрабатывающей промышленности производится поставка партии данного товара. При получении отрицательных результатов лабораторных и (или) индустриальных испытаний опытно-промышленной партии товара предприятия обрабатывающей промышленности договор, направленный на развитие промышленности, считается не исполненным по вине предприятия обрабатывающей промышленности и подлежит расторжению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z759" w:id="454"/>
-[...15 lines deleted...]
-      8.  После заключения договоров, направленных на развитие промышленности, крупный заказчик имеет право проводить лабораторные и (или) индустриальные испытания опытно-промышленной партии товара предприятия обрабатывающей промышленности.</w:t>
+    <w:bookmarkStart w:name="z762" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До момента поставки товара в рамках договоров, направленных на развитие промышленности, крупные заказчики могут приобретать товар в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z760" w:id="455"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z763" w:id="458"/>
+    <w:bookmarkStart w:name="z763" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выставление дополнительных технических характеристик, физических и (или) химических свойств, требований к комплектации товара после подписания договора, направленного на развитие промышленности, запрещается. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 47 - в редакции Закона РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 47-1. Закупки системообразующих предприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z765" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Системообразующими предприятиями являются предприятия обрабатывающей промышленности, объем производства которых составляет более трех процентов от совокупного объема производства соответствующей области, города республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z766" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Перечень системообразующих предприятий утверждается уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z767" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Закупки товаров системообразующих предприятий подлежат мониторингу внутристрановой ценности уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:p>
-[...158 lines deleted...]
-    <w:bookmarkStart w:name="z768" w:id="462"/>
+    <w:bookmarkStart w:name="z768" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Закупки товаров системообразующими предприятиями осуществляются в соответствии с планами закупок товаров на предстоящий финансовый год или долгосрочный период при условии соблюдения требований, определенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13505,77 +13999,655 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 48-1 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 47-1 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 48. Офтейк-контракты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z487" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. По офтейк-контрактам поставщик обязуется организовать производство соответствующего товара, в том числе за счет средств, полученных от заказчика в соответствии с договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z488" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключенные офтейк-контракты могут использоваться в качестве предмета залога в финансовых организациях, в том числе в банках второго уровня и Банке Развития Казахстана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z489" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не допускается в одностороннем порядке внесение в заключенный офтейк-контракт изменений по уменьшению объема закупки и снижению цены товара.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z490" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По долгосрочному офтейк-контракту заказчик обязан при условии надлежащего исполнения поставщиком обязательств, установленных таким договором, обеспечить приемку и оплату товаров в объемах, предусмотренных таким договором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z491" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в первый год действия договора – в стопроцентном размере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z492" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      во второй и последующие годы действия договора – в размере не менее пятидесяти процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z493" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязательства, установленные частью второй настоящего пункта, исчисляются исходя из объема поставки товара, предусмотренного договором на соответствующий календарный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z494" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Срок действия офтейк-контракта определяется договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z495" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отказ заказчика от выкупа оговоренного объема произведенного товара не по вине поставщика предусматривает неустойку, размер которой определяется в соответствии с правилами планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z496" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В офтейк-контрактах указываются конкретные наименования товаров с указанием их подробных технических характеристик, физических и (или) химических свойств, комплектации, объемов поставок на весь срок действия договора, другой информации, позволяющей однозначно идентифицировать товар, а также требования по минимальному уровню внутристрановой ценности, обязательства по разработке программы повышения показателя внутристрановой ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z655" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сведения об офтейк-контрактах, их исполнителях, сроках и производимых товарах обрабатывающей промышленности вносятся уполномоченным органом в области государственного стимулирования промышленности в реестр офтейк-контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 47-1 в соответствии с Законом РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 48 с изменением, внесенным Законом РК от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 48-1. Договоры гарантированного закупа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z770" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. По договорам гарантированного закупа предприятие обрабатывающей промышленности обязуется обеспечить поставку гарантированного объема товаров на долгосрочной основе в соответствии с условиями заключенного договора гарантированного закупа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z771" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключенные договоры гарантированного закупа могут использоваться в качестве предмета залога в финансовых организациях, в том числе в банках второго уровня и Банке Развития Казахстана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z772" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Внесение изменений в заключенный договор гарантированного закупа осуществляется по согласованию крупного заказчика и предприятия обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z773" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Срок действия договора гарантированного закупа определяется договором, но не может быть менее одного года. Максимальный срок действия договора гарантированного закупа не может превышать десять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z774" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Договор гарантированного закупа должен содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z775" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименования товаров с указанием их подробных технических характеристик, физических и (или) химических свойств, комплектации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z776" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объем поставок на весь срок действия договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z777" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ответственность сторон договора за неисполнение и ненадлежащее исполнение обязательств по договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z778" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные условия по согласованию сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 48-1 в соответствии с Законом РК от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -13602,908 +14674,414 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 48. Офтейк-контракты</w:t>
-[...226 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>Статья 49. Договоры контрактных закупок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z498" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Контрактные закупки осуществляются на принципах офсетной политики при условии, что сумма закупок товаров, работ и услуг в год превышает пятисоттысячекратный размер месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z499" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В соответствии с контрактными закупками поставщик обязуется помимо поставки товаров, работ и услуг выполнить дополнительные условия, предусматриваемые договором, в том числе путем создания совместного производства, которые зависят от вида закупаемой продукции, такие как:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z500" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прямые инвестиции (в том числе вложения в инвестиционные проекты, напрямую не связанные с поставщиком продукции);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z501" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестиции в научно-исследовательские и опытно-конструкторские работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z502" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z503" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) строительство специализированных учебных центров, реализация программ подготовки и переподготовки специалистов различной направленности для Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z504" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) развитие инфраструктуры по обслуживанию закупаемого товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z505" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) передача технической документации, лицензий и иных документов, обеспечивающих трансферт технологий в страну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z506" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные условия в соответствии с правилами планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z507" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вышеуказанные условия могут применяться как по отдельности, так и в сочетании, в денежном выражении должны составлять не менее пяти процентов от суммы договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z508" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Неисполнение поставщиком своих обязательств, предусмотренных пунктом 2 настоящей статьи, влечет взыскание неустойки и другие правовые последствия в соответствии с договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 50. Регулируемые закупки промышленной продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 48 с изменением, внесенным Законом РК от 01.07.2024 </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...472 lines deleted...]
-      7) иные условия в соответствии с правилами планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Регулирование закупок промышленной продукции осуществляется в соответствии с законодательством Республики Казахстан о государственных закупках, недрах и недропользовании, об информатизации и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z511" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Регулируемые закупки промышленной продукции должны осуществляться с учетом требований национальных стандартов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z507" w:id="492"/>
-[...95 lines deleted...]
-    <w:bookmarkEnd w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 51. База данных товаров, работ, услуг и их поставщиков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14532,1114 +15110,1948 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 51-1. Порядок формирования реестра казахстанских товаропроизводителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z666" w:id="496"/>
+    <w:bookmarkStart w:name="z666" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Формирование реестра казахстанских товаропроизводителей (далее – реестр) осуществляется в соответствии с правилами ведения реестра казахстанских товаропроизводителей и состоит из следующих этапов:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z667" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подача заявки через личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z668" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифровая верификация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z669" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценка производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z670" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принятие решения уполномоченным органом в области государственного стимулирования промышленности о включении либо невключении в реестр.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z667" w:id="497"/>
-[...15 lines deleted...]
-      1) подача заявки через личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+    <w:bookmarkStart w:name="z671" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При подаче заявки представляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z668" w:id="498"/>
-[...15 lines deleted...]
-      2) цифровая верификация;</w:t>
+    <w:bookmarkStart w:name="z672" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) согласие на сбор и обработку информации в соответствии с законодательством Республики Казахстан о персональных данных и их защите;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z669" w:id="499"/>
-[...15 lines deleted...]
-      3) оценка производства;</w:t>
+    <w:bookmarkStart w:name="z673" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласие на предоставление доступа к производственному объекту для оценки производства и осуществления мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z670" w:id="500"/>
-[...15 lines deleted...]
-      4) принятие решения уполномоченным органом в области государственного стимулирования промышленности о включении либо невключении в реестр.</w:t>
+    <w:bookmarkStart w:name="z674" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) согласие на принятие обязательств по установлению системы видеонаблюдения на производственном объекте, предоставление удаленного доступа уполномоченному органу в области государственного стимулирования промышленности к просмотру видеоинформации для осуществления мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z671" w:id="501"/>
-[...15 lines deleted...]
-      2. При подаче заявки представляются:</w:t>
+    <w:bookmarkStart w:name="z675" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения, подтверждающие выполнение заявленных условий производства, производственных и технологических операций, включая видеоматериал, отображающий (подтверждающий) заявленный технологический процесс производства товара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z672" w:id="502"/>
-[...15 lines deleted...]
-      1) согласие на сбор и обработку информации в соответствии с законодательством Республики Казахстан о персональных данных и их защите;</w:t>
+    <w:bookmarkStart w:name="z676" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. После подачи заявки осуществляется цифровая верификация по критериям, определенным правилами ведения реестра казахстанских товаропроизводителей, подтверждающим производственную деятельность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z673" w:id="503"/>
-[...15 lines deleted...]
-      2) согласие на предоставление доступа к производственному объекту для оценки производства и осуществления мониторинга;</w:t>
+    <w:bookmarkStart w:name="z677" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, необходимые для включения в реестр, формируются объектом информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z674" w:id="504"/>
-[...15 lines deleted...]
-      3) согласие на принятие обязательств по установлению системы видеонаблюдения на производственном объекте, предоставление удаленного доступа уполномоченному органу в области государственного стимулирования промышленности к просмотру видеоинформации для осуществления мониторинга;</w:t>
+    <w:bookmarkStart w:name="z678" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты цифровой верификации направляются заявителю в личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z675" w:id="505"/>
-[...15 lines deleted...]
-      4) сведения, подтверждающие выполнение заявленных условий производства, производственных и технологических операций, включая видеоматериал, отображающий (подтверждающий) заявленный технологический процесс производства товара.</w:t>
+    <w:bookmarkStart w:name="z679" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отрицательного результата цифровой верификации решение должно содержать мотивированный ответ с обоснованиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z676" w:id="506"/>
-[...15 lines deleted...]
-      3. После подачи заявки осуществляется цифровая верификация по критериям, определенным правилами ведения реестра казахстанских товаропроизводителей, подтверждающим производственную деятельность.</w:t>
+    <w:bookmarkStart w:name="z680" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При оценке производства уполномоченным органом в области государственного стимулирования промышленности с привлечением отраслевых государственных органов, отраслевых ассоциаций (союзов) осуществляется проверка выполнения заявленных условий производства, производственных и технологических операций на основании сведений, подтверждающих выполнение заявленных условий производства, производственных и технологических операций, включая видеоматериал, отображающий (подтверждающий) заявленный технологический процесс производства товара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z677" w:id="507"/>
-[...15 lines deleted...]
-      Сведения, необходимые для включения в реестр, формируются объектом информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z681" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявленные заявителем производственные и технологические операции должны соответствовать минимальному порогу производственных и технологических операций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z678" w:id="508"/>
-[...15 lines deleted...]
-      Результаты цифровой верификации направляются заявителю в личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z682" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При невозможности оценки производства на основании сведений, заявленных заявителем согласно пункту 2 настоящей статьи, уполномоченным органом в области государственного стимулирования промышленности с привлечением отраслевых государственных органов, отраслевых ассоциаций (союзов) осуществляется выездная инспекция.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z679" w:id="509"/>
-[...15 lines deleted...]
-      В случае отрицательного результата цифровой верификации решение должно содержать мотивированный ответ с обоснованиями.</w:t>
+    <w:bookmarkStart w:name="z683" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Привлечение представителей отраслевых ассоциаций (союзов) для участия в выездной инспекции носит добровольный характер и осуществляется на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z680" w:id="510"/>
-[...15 lines deleted...]
-      4. При оценке производства уполномоченным органом в области государственного стимулирования промышленности с привлечением отраслевых государственных органов, отраслевых ассоциаций (союзов) осуществляется проверка выполнения заявленных условий производства, производственных и технологических операций на основании сведений, подтверждающих выполнение заявленных условий производства, производственных и технологических операций, включая видеоматериал, отображающий (подтверждающий) заявленный технологический процесс производства товара.</w:t>
+    <w:bookmarkStart w:name="z684" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам выездной инспекции составляется акт оценки производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z681" w:id="511"/>
-[...15 lines deleted...]
-      При этом заявленные заявителем производственные и технологические операции должны соответствовать минимальному порогу производственных и технологических операций.</w:t>
+    <w:bookmarkStart w:name="z685" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При положительном результате оценки производства заявитель включается в реестр уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z682" w:id="512"/>
-[...15 lines deleted...]
-      5. При невозможности оценки производства на основании сведений, заявленных заявителем согласно пункту 2 настоящей статьи, уполномоченным органом в области государственного стимулирования промышленности с привлечением отраслевых государственных органов, отраслевых ассоциаций (союзов) осуществляется выездная инспекция.</w:t>
+    <w:bookmarkStart w:name="z686" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отрицательном результате оценки производства автоматически направляется мотивированный ответ с обоснованиями в личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z683" w:id="513"/>
-[...15 lines deleted...]
-      Привлечение представителей отраслевых ассоциаций (союзов) для участия в выездной инспекции носит добровольный характер и осуществляется на безвозмездной основе.</w:t>
+    <w:bookmarkStart w:name="z687" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъект предпринимательства вправе повторно подать заявку для включения в реестр после устранения выявленных несоответствий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z684" w:id="514"/>
-[...15 lines deleted...]
-      По итогам выездной инспекции составляется акт оценки производства.</w:t>
+    <w:bookmarkStart w:name="z688" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Заявитель несет ответственность, установленную законами Республики Казахстан, за достоверность представленных сведений, указанных в заявке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z685" w:id="515"/>
-[...15 lines deleted...]
-      6. При положительном результате оценки производства заявитель включается в реестр уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+    <w:bookmarkStart w:name="z689" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Подтверждением нахождения казахстанского товаропроизводителя в реестре является выписка из реестра, которая должна содержать сведения о казахстанском товаропроизводителе, производимом им товаре с указанием сведений о нем и доле внутристрановой ценности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z686" w:id="516"/>
-[...15 lines deleted...]
-      При отрицательном результате оценки производства автоматически направляется мотивированный ответ с обоснованиями в личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z690" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При включении в реестр казахстанских товаропроизводителей, производящих товары, полностью произведенные на территории Республики Казахстан, оценка производства не требуется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z687" w:id="517"/>
-[...15 lines deleted...]
-      Субъект предпринимательства вправе повторно подать заявку для включения в реестр после устранения выявленных несоответствий.</w:t>
+    <w:bookmarkStart w:name="z691" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Требования настоящей статьи не распространяются на казахстанских производителей программного обеспечения и регламентируются статьей 51-2 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z688" w:id="518"/>
-[...15 lines deleted...]
-      7. Заявитель несет ответственность, установленную законами Республики Казахстан, за достоверность представленных сведений, указанных в заявке.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-1 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-2. Порядок включения и исключения производителей программного обеспечения из реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z693" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. К товарам казахстанского происхождения приравнивается программное обеспечение, произведенное на территории Республики Казахстан и включенное в реестр доверенного программного обеспечения и продукции электронной промышленности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z689" w:id="519"/>
-[...15 lines deleted...]
-      8. Подтверждением нахождения казахстанского товаропроизводителя в реестре является выписка из реестра, которая должна содержать сведения о казахстанском товаропроизводителе, производимом им товаре с указанием сведений о нем и доле внутристрановой ценности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок подтверждения казахстанского производителя программного обеспечения для включения в реестр определяется уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в сфере информатизации ежеквартально проводит мониторинг казахстанских производителей программного обеспечения, находящихся в реестре, и уведомляет о его результатах уполномоченный орган в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Включение и исключение казахстанских производителей программного обеспечения из реестра осуществляются уполномоченным органом в области государственного стимулирования промышленности на основании уведомления уполномоченного органа в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 5 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Казахстанские производители программного обеспечения в течение тридцати календарных дней со дня исключения из реестра вправе обжаловать уведомление в уполномоченный орган в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-2 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-3. Товары, полностью произведенные на территории Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z699" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Товарами, полностью произведенными на территории Республики Казахстан, являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z690" w:id="520"/>
-[...15 lines deleted...]
-      9. При включении в реестр казахстанских товаропроизводителей, производящих товары, полностью произведенные на территории Республики Казахстан, оценка производства не требуется.</w:t>
+    <w:bookmarkStart w:name="z700" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) природные ресурсы (полезные ископаемые и минеральные ресурсы, водные, земельные ресурсы), добытые из недр Республики Казахстан, на ее территории либо в ее территориальном море (иных внутренних водоемах) или с ее дна либо из атмосферного воздуха на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z691" w:id="521"/>
-[...15 lines deleted...]
-      10. Требования настоящей статьи не распространяются на казахстанских производителей программного обеспечения и регламентируются статьей 51-2 настоящего Закона.</w:t>
+    <w:bookmarkStart w:name="z701" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сельскохозяйственная продукция, произведенная в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:p>
-[...114 lines deleted...]
-      1. К товарам казахстанского происхождения приравнивается программное обеспечение, произведенное на территории Республики Казахстан и включенное в реестр доверенного программного обеспечения и продукции электронной промышленности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z702" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лом и отходы цветных и черных металлов, собранные или образованные на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z694" w:id="523"/>
-[...15 lines deleted...]
-      2. Порядок подтверждения казахстанского производителя программного обеспечения для включения в реестр определяется уполномоченным органом в сфере информатизации.</w:t>
+    <w:bookmarkStart w:name="z703" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сведения о лицензиях или контрактах на добычу твердых полезных ископаемых в соответствии с законодательством Республики Казахстан о недрах и недропользовании, за исключением общераспространенных полезных ископаемых, лома и отходов цветных и черных металлов, собранных или образованных на территории Республики Казахстан, представляются для включения в реестр уполномоченным органом в области твердых полезных ископаемых.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z695" w:id="524"/>
-[...15 lines deleted...]
-      3. Уполномоченный орган в сфере информатизации ежеквартально проводит мониторинг казахстанских производителей программного обеспечения, находящихся в реестре, и уведомляет о его результатах уполномоченный орган в области государственного стимулирования промышленности.</w:t>
+    <w:bookmarkStart w:name="z704" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о контрактах на добычу углеводородов или урана в соответствии с законодательством Республики Казахстан о недрах и недропользовании представляются для включения в реестр уполномоченным органом в области углеводородов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z696" w:id="525"/>
-[...15 lines deleted...]
-      4. Включение и исключение казахстанских производителей программного обеспечения из реестра осуществляются уполномоченным органом в области государственного стимулирования промышленности на основании уведомления уполномоченного органа в сфере информатизации.</w:t>
+    <w:bookmarkStart w:name="z705" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения о лицензиях или контрактах на добычу общераспространенных полезных ископаемых в соответствии с законодательством Республики Казахстан о недрах и недропользовании представляются для включения в реестр местными исполнительными органами области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z697" w:id="526"/>
-[...15 lines deleted...]
-      5. Казахстанские производители программного обеспечения в течение тридцати календарных дней со дня исключения из реестра вправе обжаловать уведомление в уполномоченный орган в сфере информатизации.</w:t>
+    <w:bookmarkStart w:name="z706" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сведения о сельскохозяйственной продукции, произведенной на территории Республики Казахстан, представляются для включения в реестр уполномоченным органом в области развития агропромышленного комплекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
-    <w:p>
-[...258 lines deleted...]
-    <w:bookmarkStart w:name="z707" w:id="535"/>
+    <w:bookmarkStart w:name="z707" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Сведения о разрешениях на осуществление деятельности по сбору (заготовке), хранению, переработке и реализации лома и отходов цветных и черных металлов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях" представляются для включения в реестр местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z708" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сведения о товарах, полностью произведенных на территории Республики Казахстан, вносятся в реестр уполномоченным органом в области государственного стимулирования промышленности на основании сведений, представленных согласно пунктам 2, 3, 4, 5 и 6 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-3 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-4. Мониторинг реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z710" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. После включения казахстанского товаропроизводителя в реестр уполномоченным органом в области государственного стимулирования промышленности с периодичностью не менее одного раза в квартал осуществляется мониторинг посредством цифровой верификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z711" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По итогам мониторинга в случае выявления несоответствий критериям, определенным пунктом 3 статьи 51-1 настоящего Закона, направляется уведомление в личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства" о необходимости устранения выявленных несоответствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z712" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения выявленных несоответствий казахстанский товаропроизводитель исключается из реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-4 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-5. Апелляционная комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z714" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Возражения, жалобы казахстанских товаропроизводителей по исключению из реестра по результатам мониторинга посредством цифровой верификации рассматриваются апелляционной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z715" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Состав и положение об апелляционной комиссии утверждаются уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z716" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Возражения, жалобы казахстанских товаропроизводителей подаются в апелляционную комиссию в течение тридцати рабочих дней со дня исключения из реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z717" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Апелляционная комиссия принимает решение по представленным возражению, жалобе посредством запроса необходимых документов и (или) проведения заслушивания, и (или) проведения выездной комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z708" w:id="536"/>
-[...15 lines deleted...]
-      7. Сведения о товарах, полностью произведенных на территории Республики Казахстан, вносятся в реестр уполномоченным органом в области государственного стимулирования промышленности на основании сведений, представленных согласно пунктам 2, 3, 4, 5 и 6 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z718" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Апелляционная комиссия по результатам рассмотрения возражения, жалобы выносит одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z719" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о полном или частичном удовлетворении возражения, жалобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z720" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об отказе в удовлетворении возражения, жалобы с обоснованием принятия такого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z721" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Решение апелляционной комиссии выносится в письменном виде и является обязательным для исполнения уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z722" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Решение апелляционной комиссии может быть обжаловано в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z723" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При удовлетворении возражения, жалобы казахстанский товаропроизводитель, подавший такие возражение, жалобу, включается в реестр уполномоченным органом в области государственного стимулирования промышленности без прохождения этапов, предусмотренных статьей 51-1 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-3 в соответствии с Законом РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-5 в соответствии с Законом РК от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -15666,139 +17078,219 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 51-4. Мониторинг реестра</w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="539"/>
+        <w:t>Статья 51-6. Исключение из реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z725" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исключение казахстанского товаропроизводителя из реестра осуществляется уполномоченным органом в области государственного стимулирования промышленности на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z726" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результатов цифровой верификации при проведении мониторинга реестра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z727" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результатов мониторинга производителей программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z728" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заявления казахстанского товаропроизводителя об исключении из реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z729" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае ликвидации юридического лица в соответствии с законодательством Республики Казахстан или реорганизации юридического лица, за исключением реорганизации в форме преобразования, исключение казахстанского товаропроизводителя из реестра осуществляется автоматически.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z730" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При реорганизации вновь созданное юридическое лицо подает заявку для включения в реестр повторно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z731" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казахстанские товаропроизводители, исключенные из реестра, имеют право повторной подачи заявки для включения в реестр в соответствии со статьей 51-1 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-4 в соответствии с Законом РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-6 в соответствии с Законом РК от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -15825,279 +17317,259 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 51-5. Апелляционная комиссия</w:t>
-[...198 lines deleted...]
-      8. При удовлетворении возражения, жалобы казахстанский товаропроизводитель, подавший такие возражение, жалобу, включается в реестр уполномоченным органом в области государственного стимулирования промышленности без прохождения этапов, предусмотренных статьей 51-1 настоящего Закона.</w:t>
+        <w:t>Статья 51-7. Условия производства, производственные и технологические операции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z733" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Производственными и технологическими операциями являются переработка, обработка сырья или материала, а также сборка материала, целью которых является получение товара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z734" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Условия производства должны содержать одно или несколько критериев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z735" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производство товара из определенного вида сырья и (или) комплектующих материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z736" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      испытание продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z737" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие нормативно-технических или разрешительных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z738" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Условия производства, производственные и технологические операции разрабатываются и утверждаются уполномоченным органом в области государственного стимулирования промышленности по согласованию с отраслевыми государственными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z739" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отраслевые государственные органы в пределах своей компетенции участвуют в разработке условий производства, производственных и технологических операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z740" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия производства, производственные и технологические операции должны содержать сведения об установленных на территории Республики Казахстан производственных и технологических операциях, а также о минимальном пороге производственных и технологических операций для каждого товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z741" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При внесении изменений и (или) дополнений в условия производства, производственные и технологические операции производства товара не допускается установление более благоприятных условий производства, чем были установлены ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-5 в соответствии с Законом РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-7 в соответствии с Законом РК от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16124,2751 +17596,2233 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 51-6. Исключение из реестра</w:t>
-[...223 lines deleted...]
-    </w:p>
+        <w:t>Статья 52. Регулирование импорта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z520" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регулирование импорта осуществляется в соответствии с законодательством Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан, с учетом требований по обеспечению безопасности и качества товаров в соответствии с требованиями законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z521" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях защиты экономических интересов Республики Казахстан осуществляется постоянный мониторинг цен импортируемых товаров, производимых на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 51-7. Условия производства, производственные и технологические операции</w:t>
-[...78 lines deleted...]
-      испытание продукции;</w:t>
+        <w:t>Статья 53. Взаимодействие производителей промышленной продукции и субъектов внутренней торговли</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z523" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы разрабатывают меры по созданию условий, благоприятствующих торговой деятельности в соответствующих административно-территориальных единицах, в том числе посредством заключения соответствующих соглашений с производителями промышленной продукции и субъектами внутренней торговли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z737" w:id="561"/>
-[...275 lines deleted...]
-    <w:bookmarkStart w:name="z524" w:id="569"/>
+    <w:bookmarkStart w:name="z524" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регулирование торговой деятельности осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О регулировании торговой деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z525" w:id="570"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z525" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ПОВЫШЕНИЕ ЭФФЕКТИВНОСТИ И КОНКУРЕНТОСПОСОБНОСТИ ПРОМЫШЛЕННОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z526" w:id="571"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z526" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Системные меры развития промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkEnd w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 54. Повышение производительности труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z528" w:id="572"/>
+    <w:bookmarkStart w:name="z528" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повышение производительности труда осуществляется посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z529" w:id="573"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z529" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оказания мер государственного стимулирования промышленности, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z530" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучения и повышения кадрового потенциала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z531" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологического развития обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z532" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных мер, определяемых Правительством Республики Казахстан на основании рекомендаций и предложений межведомственной комиссии по промышленной политике в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 55. Обучение и повышение кадрового потенциала</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z534" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обеспечение субъектов промышленно-инновационной деятельности квалифицированными кадровыми ресурсами осуществляется посредством размещения государственного образовательного заказа на подготовку специалистов для приоритетных секторов экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z535" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченные органы в области государственного стимулирования промышленности и государственной поддержки инновационной деятельности на основе представляемых субъектами промышленно-инновационной деятельности сведений о потребностях в специалистах формируют предложения по определению перечня специальностей, по которым требуется подготовка специалистов для приоритетных секторов экономики, и направляют в уполномоченный орган по вопросам занятости населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z536" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области образования на основе потребности в специалистах по промышленно-инновационной деятельности, представляемой уполномоченным органом по вопросам занятости населения, формирует государственный образовательный заказ на подготовку специалистов для приоритетных секторов экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z537" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях укрепления кадрового потенциала промышленности и обеспечения соответствия производственным требованиям организациями высшего и (или) послевузовского образования осуществляется актуализация образовательных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z538" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный орган в области государственного стимулирования промышленности оказывает содействие в вовлечении предприятий обрабатывающей промышленности в процесс организации дуального обучения, в том числе содействует в заключении трехсторонних договоров о дуальном обучении.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z530" w:id="574"/>
-[...15 lines deleted...]
-      обучения и повышения кадрового потенциала;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 56. Технологическое развитие обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z540" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях повышения уровня технологического развития предприятий обрабатывающей промышленности и ее высокотехнологичных отраслей в соответствии с главой 23-1 Предпринимательского кодекса Республики Казахстан создаются технологические платформы и отраслевые центры технологических компетенций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z531" w:id="575"/>
-[...15 lines deleted...]
-      технологического развития обрабатывающей промышленности;</w:t>
+    <w:bookmarkStart w:name="z541" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Технологическая платформа представляет собой комплекс, состоящий из взаимосвязанных и взаимодополняющих элементов образовательной, научной и промышленно-инновационной инфраструктуры, субъектов научной, научно-технической, инновационной и промышленной деятельности, необходимой для обеспечения непрерывного процесса генерации и совершенствования технологий, подготовки кадров, реализации инновационных проектов и (или) инструментов для коммуникации и рыночно-ориентированной координации субъектов частного предпринимательства, научных организаций, организаций образования, государственных органов, организаций квазигосударственного сектора в целях технологического развития обрабатывающей промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z532" w:id="576"/>
-[...15 lines deleted...]
-      иных мер, определяемых Правительством Республики Казахстан на основании рекомендаций и предложений межведомственной комиссии по промышленной политике в соответствии с настоящим Законом.</w:t>
+    <w:bookmarkStart w:name="z542" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отраслевые центры технологических компетенций должны аккумулировать в себе соответствующие знания, умения, навыки и опыт для выработки видения комплексного технологического развития обрабатывающей промышленности, а также обеспечить институциональную память его реализации путем привлечения экспертов с соответствующими компетенциями отраслевого и межотраслевого характера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Исключен от 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z544" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для целей технологического развития обрабатывающей промышленности помимо предусмотренного настоящей статьей осуществляются стимулирование цифровой трансформации промышленности, внедрение Индустрии 4.0 и цифровых технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 56 с изменением, внесенным Законом РК от 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 55. Обучение и повышение кадрового потенциала</w:t>
-[...38 lines deleted...]
-      Уполномоченные органы в области государственного стимулирования промышленности и государственной поддержки инновационной деятельности на основе представляемых субъектами промышленно-инновационной деятельности сведений о потребностях в специалистах формируют предложения по определению перечня специальностей, по которым требуется подготовка специалистов для приоритетных секторов экономики, и направляют в уполномоченный орган по вопросам занятости населения.</w:t>
+        <w:t>Статья 57. Коммерциализация результатов научной и (или) научно-технической деятельности в промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z546" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях коммерциализации результатов научной и (или) научно-технической деятельности в промышленности, а также для обеспечения технологической модернизации субъектов деятельности в сфере промышленности уполномоченным органом в области государственного стимулирования промышленности осуществляется сбор информации о потребностях субъектов деятельности в сфере промышленности в научных исследованиях и разработках. Указанная информация направляется уполномоченным органом в области государственного стимулирования промышленности для размещения на интернет-ресурсе уполномоченного органа в области науки и периодических печатных изданиях в целях привлечения научных организаций для осуществления научных исследований и разработок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z536" w:id="579"/>
-[...15 lines deleted...]
-      Уполномоченный орган в области образования на основе потребности в специалистах по промышленно-инновационной деятельности, представляемой уполномоченным органом по вопросам занятости населения, формирует государственный образовательный заказ на подготовку специалистов для приоритетных секторов экономики.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 58. Техническое регулирование и стандартизация продукции обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z548" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Инструментом обеспечения безопасности и качества промышленной продукции, устранения технических барьеров в торговле и повышения конкурентоспособности отечественной продукции является система технического регулирования и стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z537" w:id="580"/>
-[...15 lines deleted...]
-      В целях укрепления кадрового потенциала промышленности и обеспечения соответствия производственным требованиям организациями высшего и (или) послевузовского образования осуществляется актуализация образовательных программ.</w:t>
+    <w:bookmarkStart w:name="z549" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Приоритетами промышленной политики в области технического регулирования и стандартизации являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z538" w:id="581"/>
-[...15 lines deleted...]
-      2. Уполномоченный орган в области государственного стимулирования промышленности оказывает содействие в вовлечении предприятий обрабатывающей промышленности в процесс организации дуального обучения, в том числе содействует в заключении трехсторонних договоров о дуальном обучении.</w:t>
+    <w:bookmarkStart w:name="z550" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) улучшение использования научно-технического потенциала субъектов промышленно-инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z551" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение конкурентоспособности производимых товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z552" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) снятие существующих барьеров в торговле;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z553" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) снижение издержек при осуществлении международной торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z554" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выход производимых товаров, работ и услуг на новые рынки и упрочение положения на освоенных рынках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 56. Технологическое развитие обрабатывающей промышленности</w:t>
-[...215 lines deleted...]
-    </w:p>
+        <w:t>Статья 59. Привлечение инвестиций в промышленность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z556" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках привлечения инвестиций в промышленность государственными органами и организациями в пределах их компетенции осуществляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z557" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поиск и проведение переговоров с потенциальными инвесторами, в том числе иностранными, с целью привлечения их к участию в реализации промышленно-инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z558" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлечение субъектов промышленно-инновационной деятельности к участию в бизнес-форумах, конференциях и семинарах по инвестиционной тематике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z559" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) распространение информации о промышленно-инновационных проектах в средствах массовой информации, в том числе иностранных, посредством загранучреждений, а также через иностранные дипломатические и приравненные к ним представительства и консульские учреждения на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z560" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) стимулирование действующих инвесторов на осуществление реинвестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z561" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) привлечение инвесторов, в том числе иностранных, для создания совместных производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z562" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) привлечение транснациональных корпораций для вхождения в глобальные цепочки добавленной стоимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 57. Коммерциализация результатов научной и (или) научно-технической деятельности в промышленности</w:t>
-[...175 lines deleted...]
-      5) выход производимых товаров, работ и услуг на новые рынки и упрочение положения на освоенных рынках.</w:t>
+        <w:t>Статья 60. Обеспечение отечественным сырьем предприятий обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z628" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обеспечение предприятий обрабатывающей промышленности отечественным сырьем осуществляется на основании соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности, заключаемых между производителями отечественного сырьевого товара, предприятиями обрабатывающей промышленности и уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:p>
-[...32 lines deleted...]
-      В рамках привлечения инвестиций в промышленность государственными органами и организациями в пределах их компетенции осуществляются:</w:t>
+    <w:bookmarkStart w:name="z629" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма типового соглашения по обеспечению отечественным сырьем предприятий обрабатывающей промышленности утверждается уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z557" w:id="595"/>
-[...15 lines deleted...]
-      1) поиск и проведение переговоров с потенциальными инвесторами, в том числе иностранными, с целью привлечения их к участию в реализации промышленно-инновационных проектов;</w:t>
+    <w:bookmarkStart w:name="z630" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок обеспечения предприятий обрабатывающей промышленности отечественным сырьем регламентируется правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z558" w:id="596"/>
-[...15 lines deleted...]
-      2) привлечение субъектов промышленно-инновационной деятельности к участию в бизнес-форумах, конференциях и семинарах по инвестиционной тематике;</w:t>
+    <w:bookmarkStart w:name="z631" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящей статьи под отечественным сырьем понимаются товары, включенные в перечень отечественных сырьевых товаров, утверждаемый уполномоченным органом в области государственного стимулирования промышленности, произведенные в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z559" w:id="597"/>
-[...15 lines deleted...]
-      3) распространение информации о промышленно-инновационных проектах в средствах массовой информации, в том числе иностранных, посредством загранучреждений, а также через иностранные дипломатические и приравненные к ним представительства и консульские учреждения на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z632" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень отечественных сырьевых товаров содержит наименования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z560" w:id="598"/>
-[...176 lines deleted...]
-    <w:bookmarkStart w:name="z633" w:id="606"/>
+    <w:bookmarkStart w:name="z633" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отечественного сырьевого товара; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z634" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производителей отечественного сырьевого товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z635" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Для формирования перечня отечественных сырьевых товаров предприятия обрабатывающей промышленности подают заявки в уполномоченный орган в области государственного стимулирования промышленности в соответствии с правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z636" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основаниями для отказа в приеме заявок предприятий обрабатывающей промышленности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z637" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неполный пакет документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z638" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие в Республике Казахстан производителей требуемого отечественного сырья.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z639" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Производители отечественного сырьевого товара включаются в перечень отечественных сырьевых товаров, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z640" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      новых производств, под которыми понимаются предприятия, осуществляющие деятельность на территории Республики Казахстан менее трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z641" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производителей малого объема производства сырьевого товара, определяемого правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z634" w:id="607"/>
-[...15 lines deleted...]
-      производителей отечественного сырьевого товара.</w:t>
+    <w:bookmarkStart w:name="z642" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Доля обеспечения отечественным сырьем предприятий обрабатывающей промышленности производителями отечественного сырьевого товара определяется исходя из доли объема производства производителя сырьевого товара в общем объеме производства сырьевого товара в стране.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z635" w:id="608"/>
-[...15 lines deleted...]
-      2. Для формирования перечня отечественных сырьевых товаров предприятия обрабатывающей промышленности подают заявки в уполномоченный орган в области государственного стимулирования промышленности в соответствии с правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
+    <w:bookmarkStart w:name="z643" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заключение соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности является обязательным для производителей отечественного сырьевого товара, включенных в перечень отечественных сырьевых товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z636" w:id="609"/>
-[...15 lines deleted...]
-      3. Основаниями для отказа в приеме заявок предприятий обрабатывающей промышленности являются:</w:t>
+    <w:bookmarkStart w:name="z644" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Соглашения по обеспечению отечественным сырьем предприятий обрабатывающей промышленности заключаются на условиях особого конкурентоспособного ценообразования, но не выше минимальной цены экспорта данного вида сырья конкретным производителем отечественного сырьевого товара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z637" w:id="610"/>
-[...15 lines deleted...]
-      неполный пакет документов;</w:t>
+    <w:bookmarkStart w:name="z645" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предприятия обрабатывающей промышленности при заключении соглашений по обеспечению отечественным сырьем принимают обязательства в соответствии с правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z638" w:id="611"/>
-[...15 lines deleted...]
-      отсутствие в Республике Казахстан производителей требуемого отечественного сырья.</w:t>
+    <w:bookmarkStart w:name="z646" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение передела отечественного сырья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z639" w:id="612"/>
-[...15 lines deleted...]
-      4. Производители отечественного сырьевого товара включаются в перечень отечественных сырьевых товаров, за исключением:</w:t>
+    <w:bookmarkStart w:name="z647" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрет на реализацию полученного от производителя отечественного сырьевого товара третьим лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z640" w:id="613"/>
-[...15 lines deleted...]
-      новых производств, под которыми понимаются предприятия, осуществляющие деятельность на территории Республики Казахстан менее трех лет;</w:t>
+    <w:bookmarkStart w:name="z648" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок исполнения и мониторинга обязательств, установленных абзацем вторым части первой настоящего пункта, регламентируется правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z641" w:id="614"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z649" w:id="622"/>
+    <w:bookmarkStart w:name="z649" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нарушение предприятиями обрабатывающей промышленности запрета, установленного настоящим пунктом, влечет расторжение соответствующего соглашения по обеспечению отечественным сырьем предприятий обрабатывающей промышленности и запрет на участие в таких соглашениях. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z650" w:id="623"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z650" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Вывоз с территории Республики Казахстан отечественного сырья, включенного в перечень отечественных сырьевых товаров, допускается на основании лицензий, выдаваемых уполномоченным органом в области государственного стимулирования промышленности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z651" w:id="624"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z651" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдача лицензий осуществляется только при условии исполнения производителем отечественного сырьевого товара обязательств по обеспечению отечественным сырьем предприятий обрабатывающей промышленности в соответствии с настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z652" w:id="625"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z652" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом исполнением обязательств по обеспечению отечественным сырьем предприятий обрабатывающей промышленности являются заключение соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности и исполнение обязательств в рамках заключенных соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности за период, предшествующий получению лицензии. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z653" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мониторинг исполнения соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности проводится в соответствии с правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 60 - в редакции Закона РК от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 61. Иные способы обеспечения сырьем предприятий обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z572" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Правительство Республики Казахстан проводит переговоры с правительствами иностранных государств по вопросам встречных поставок продукции хозяйствующими субъектами Республики Казахстан и иностранных государств на взаимовыгодных условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z573" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Правительство Республики Казахстан проводит переговоры с правительствами государств – членов Евразийского экономического союза о возможности обеспечения сырьем отечественных предприятий обрабатывающей промышленности, реализующих государственный заказ либо государственный оборонный заказ, по внутренней цене государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 61-1. Развитие внутристрановой ценности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z780" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Крупные заказчики обязаны разрабатывать, утверждать и реализовывать программы развития внутристрановой ценности в соответствии с правилами разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z781" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Программы развития внутристрановой ценности разрабатываются на срок от трех лет и утверждаются недропользователями, обладающими правом на добычу твердых полезных ископаемых, за исключением общераспространенных полезных ископаемых, в соответствии с законодательством Республики Казахстан о недрах и недропользовании по согласованию с уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z782" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программы развития внутристрановой ценности разрабатываются на срок от трех лет и утверждаются отдельными субъектами квазигосударственного сектора по согласованию с уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z783" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программы развития внутристрановой ценности разрабатываются на срок от трех лет и утверждаются субъектами естественных монополий, за исключением субъектов естественных монополий малой мощности, по согласованию с уполномоченным органом в области государственного стимулирования промышленности, а также с государственным органом, осуществляющим руководство в соответствующих сферах естественных монополий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z784" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программы развития внутристрановой ценности разрабатываются на срок от трех лет и утверждаются системообразующими предприятиями по согласованию с уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z653" w:id="626"/>
-[...15 lines deleted...]
-      10. Мониторинг исполнения соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности проводится в соответствии с правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
+    <w:bookmarkStart w:name="z785" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для отказа в согласовании программ развития внутристрановой ценности соответствующими государственными органами являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z786" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заниженные целевые индикаторы по доле внутристрановой ценности в закупках товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z787" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствующие индикаторы по планированию, заключению договоров, направленных на развитие промышленности, исходя из количества заявок субъектов промышленно-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z788" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие мероприятий по развитию малого и среднего предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z789" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Программы развития внутристрановой ценности предусматривают следующие направления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z790" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение доли внутристрановой ценности в закупках товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z791" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) планирование, заключение и исполнение договоров, направленных на развитие промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z792" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие субъектов малого и среднего предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z793" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иные направления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z794" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По каждому направлению программ развития внутристрановой ценности предусматриваются планы мероприятий, содержащие конкретные действия крупных заказчиков, а также меры государственной поддержки частного предпринимательства, определяемые Предпринимательским кодексом Республики Казахстан в отношении таких субъектов, и иные мероприятия с конкретными целевыми показателями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z795" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В целях мониторинга реализации программ развития внутристрановой ценности крупные заказчики предоставляют информацию об их реализации в соответствии с правилами разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z796" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторинг реализации программ развития внутристрановой ценности осуществляется уполномоченным органом в области государственного стимулирования промышленности в соответствии с правилами разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z797" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Порядок признания обязательств, устанавливаемых настоящей статьей, исполненными определяется в соответствии с правилами разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z798" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Неисполнение программ развития внутристрановой ценности влечет ответственность, установленную законами Республики Казахстан, за исключением случаев, когда такое неисполнение произошло не по вине крупного заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 60 - в редакции Закона РК от 06.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводятся в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Параграф 1 главы 4 дополнен статьей 61-1 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z574" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...43 lines deleted...]
-    <w:bookmarkEnd w:id="628"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Развитие отраслей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 61-1. Развитие внутристрановой ценности</w:t>
-[...258 lines deleted...]
-      3) развитие субъектов малого и среднего предпринимательства;</w:t>
+        <w:t>Статья 62. Соглашение о промышленной сборке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z576" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях стимулирования развития производства транспортных средств и (или) их компонентов, сельскохозяйственной техники и (или) ее компонентов уполномоченный орган в области государственного стимулирования промышленности заключает с юридическими лицами Республики Казахстан соглашение о промышленной сборке транспортных средств, соглашение о промышленной сборке сельскохозяйственной техники, соглашение о промышленной сборке компонентов к транспортным средствам и (или) сельскохозяйственной технике в соответствии с типовыми формами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z793" w:id="642"/>
-[...256 lines deleted...]
-    <w:bookmarkStart w:name="z577" w:id="650"/>
+    <w:bookmarkStart w:name="z577" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наличие заключенного соглашения о промышленной сборке является основанием для предоставления инвестиционных преференций производителям транспортных средств и (или) их компонентов, а также сельскохозяйственной техники и (или) ее компонентов, заключившим специальный инвестиционный контракт в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18883,271 +19837,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона. В рамках заключенного соглашения о промышленной сборке предусматриваются встречные обязательства в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона для производителей транспортных средств, сельскохозяйственной техники, а также их компонентов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z578" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заключение одного из соглашений, предусмотренных частью первой пункта 1 настоящей статьи, является подтверждением, что юридическое лицо Республики Казахстан является субъектом деятельности в сфере промышленности в области производства транспортных средств и (или) их компонентов, сельскохозяйственной техники и (или) ее компонентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z579" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях контроля соблюдения условий, установленных для заключения соглашений, и требований, определенных соглашениями, предусмотренными частью первой пункта 1 настоящей статьи, уполномоченный орган в области государственного стимулирования промышленности осуществляет проверку соответствия юридического лица Республики Казахстан условиям заключения соглашений и исполнения принятых им обязательств в рамках таких соглашений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z580" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае выявления нарушений в части неисполнения или ненадлежащего исполнения юридическим лицом Республики Казахстан требований одного из соглашений, перечисленных в части первой пункта 1 настоящей статьи, уполномоченный орган в области государственного стимулирования промышленности при неустранении выявленных нарушений в трехмесячный срок с момента направления уведомления расторгает соглашение в одностороннем порядке в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z581" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Субъекты деятельности в сфере промышленности, заключившие соглашение о промышленной сборке и являющиеся производителями или уполномоченными представителями производителей транспортных средств, вправе осуществлять отзыв технически сложного товара (изделия) по инициативе производителя и в целях улучшения качества сервисного обслуживания транспортных средств на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z582" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей применения настоящего пункта под отзывом технически сложного товара (изделия) понимается отзывная кампания, проводимая по инициативе и за счет производителя или его уполномоченного представителя в соответствии с законодательством Республики Казахстан для устранения недостатка или заводского брака, обнаруженного у определенной партии технически сложных товаров (изделий) после их выпуска, либо в целях улучшения характеристик технически сложных товаров (изделий), которая включает в себя оповещение покупателей и ремонт предоставленных ему технически сложных товаров (изделий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z583" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Соглашения, предусмотренные частью первой пункта 1 настоящей статьи, включают обязательства юридического лица Республики Казахстан по возмещению предоставленных с даты заключения соглашения льгот по соответствующему коду единой Товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза (далее – ТН ВЭД) в соответствии с законодательством Республики Казахстан при расторжении соглашения в связи с неисполнением или ненадлежащим исполнением данным юридическим лицом требований соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z584" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечания. Для целей настоящего параграфа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z585" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      под транспортным средством понимается устройство, в том числе технически сложный товар (изделие), предназначенное для перевозки людей, грузов или оборудования, установленного на нем, за исключением сельскохозяйственной техники;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z578" w:id="651"/>
-[...15 lines deleted...]
-      2. Заключение одного из соглашений, предусмотренных частью первой пункта 1 настоящей статьи, является подтверждением, что юридическое лицо Республики Казахстан является субъектом деятельности в сфере промышленности в области производства транспортных средств и (или) их компонентов, сельскохозяйственной техники и (или) ее компонентов.</w:t>
+    <w:bookmarkStart w:name="z586" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      под сельскохозяйственной техникой понимается техническое средство, в том числе технически сложный товар (изделие), предназначенное для повышения производительности труда в сельском хозяйстве путем механизации и автоматизации отдельных операций или технологических процессов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z579" w:id="652"/>
-[...15 lines deleted...]
-      3. В целях контроля соблюдения условий, установленных для заключения соглашений, и требований, определенных соглашениями, предусмотренными частью первой пункта 1 настоящей статьи, уполномоченный орган в области государственного стимулирования промышленности осуществляет проверку соответствия юридического лица Республики Казахстан условиям заключения соглашений и исполнения принятых им обязательств в рамках таких соглашений.</w:t>
+    <w:bookmarkStart w:name="z587" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      под компонентом к транспортному средству понимаются составная часть конструкции транспортного средства, деталь, узел, комплектующее изделие, материал, химическая, лакокрасочная продукция и иные комплектующие, необходимые для производства транспортного средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z580" w:id="653"/>
-[...15 lines deleted...]
-      4. В случае выявления нарушений в части неисполнения или ненадлежащего исполнения юридическим лицом Республики Казахстан требований одного из соглашений, перечисленных в части первой пункта 1 настоящей статьи, уполномоченный орган в области государственного стимулирования промышленности при неустранении выявленных нарушений в трехмесячный срок с момента направления уведомления расторгает соглашение в одностороннем порядке в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z588" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      под компонентом к сельскохозяйственной технике понимаются составная часть конструкции сельскохозяйственной техники, деталь, узел, комплектующее изделие, материал, химическая, лакокрасочная продукция и иные комплектующие, необходимые для производства сельскохозяйственной техники.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z581" w:id="654"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19183,505 +20137,505 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 63. Соглашение о промышленной сборке транспортных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z590" w:id="662"/>
+    <w:bookmarkStart w:name="z590" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Соглашение о промышленной сборке транспортных средств, за исключением кодов ТН ВЭД седельных тягачей, автобусов, специальной техники, легковых и грузовых автомобилей, заключается с юридическими лицами Республики Казахстан по кодам ТН ВЭД в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z591" w:id="663"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z591" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Соглашение о промышленной сборке транспортных средств по кодам ТН ВЭД седельных тягачей, автобусов, специальной техники, легковых и грузовых автомобилей с юридическими лицами Республики Казахстан заключается в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона, после выполнения начальных требований балльной системы оценки локализации, которые включают использование технологического оборудования и выполнение следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z592" w:id="664"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z592" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организацию на предприятии технологических операций по сварке, окраске (включая катафорез по легковым автомобилям) и сборке кузова (кабины) не менее одной модели по каждой производимой марке транспортного средства при производстве двух и более марок транспортных средств и не менее двух моделей при производстве только одной марки транспортного средства на предприятии – в отношении легковых автомобилей, не менее одной модели – в отношении седельных тягачей, автобусов, специальной техники и грузовых автомобилей по соответствующему коду ТН ВЭД с производственной мощностью предприятия при двухсменном режиме работы не менее двадцати пяти тысяч в год – в отношении легковых автомобилей, не менее десяти тысяч в год – в отношении седельных тягачей, специальной техники и грузовых автомобилей, не менее одной тысячи двухсот в год – в отношении автобусов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z593" w:id="665"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z593" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие производственных активов на балансе предприятия или лизинговой компании, включая лизинговые активы, используемые при осуществлении промышленной сборки, на сумму не менее восемнадцатимиллионнократного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год, – в отношении легковых автомобилей, не менее трехмиллионнопятисоттысячекратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год, – в отношении седельных тягачей, автобусов, специальной техники и грузовых автомобилей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z594" w:id="666"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z594" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. При выполнении ранее принятых условий и обязательств соглашения (многостороннего соглашения) о промышленной сборке моторных транспортных средств, включая выполнение технологических операций по сварке и окраске, допускается заключение многостороннего соглашения о промышленной сборке транспортных средств в рамках заключенного с одним из юридических лиц Республики Казахстан соглашения в порядке, установленном правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона, кроме многостороннего соглашения о промышленной сборке транспортных средств по кодам ТН ВЭД легковых автомобилей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z595" w:id="667"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z595" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На заключаемые соглашения распространяются требования балльной системы оценки локализации в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z596" w:id="668"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z596" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Исполнение юридическим лицом Республики Казахстан заключенного соглашения о промышленной сборке транспортных средств по кодам ТН ВЭД седельных тягачей, автобусов, специальной техники, легковых и грузовых автомобилей предоставляет таким юридическим лицам возможность заключения долгосрочных договоров о государственных закупках товаров в соответствии с законодательством Республики Казахстан о государственных закупках, а также договоров, направленных на развитие промышленности, предусмотренных настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkEnd w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 64. Соглашение о промышленной сборке сельскохозяйственной техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z598" w:id="669"/>
+    <w:bookmarkStart w:name="z598" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Соглашение о промышленной сборке сельскохозяйственной техники по кодам ТН ВЭД тракторов, комбайнов зерноуборочных и комбайнов силосоуборочных с юридическими лицами Республики Казахстан заключается в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона, при выполнении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z599" w:id="670"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z599" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществление операций по изготовлению, включая раскрой, гибку заготовок, сварку, сборку и окраску;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z600" w:id="671"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z600" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие производственных активов на балансе предприятия или лизинговой компании, включая лизинговые активы, используемые при осуществлении промышленной сборки, на сумму не менее пятисоттысячекратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z601" w:id="672"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z601" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Соглашение о промышленной сборке сельскохозяйственной техники, за исключением кодов ТН ВЭД тракторов, комбайнов зерноуборочных и комбайнов силосоуборочных, с юридическими лицами Республики Казахстан заключается в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона, при выполнении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z602" w:id="673"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z602" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществление операций по изготовлению, включая раскрой, гибку заготовок, сварку, сборку и окраску при их наличии в конструкции сельскохозяйственной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z603" w:id="674"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z603" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие производственных активов на балансе предприятия или лизинговой компании, включая лизинговые активы, используемые при осуществлении промышленной сборки, на сумму не менее стотысячекратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkEnd w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 65. Предоставление мер стимулирования в рамках соглашения о промышленной сборке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z605" w:id="675"/>
+    <w:bookmarkStart w:name="z605" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Предоставление инвестиционных преференций по специальному инвестиционному проекту в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 42-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, стимулирование производства в Республике Казахстан экологически чистых автомобильных транспортных средств (соответствующих экологическому классу, установленному техническим регламентом Евразийского экономического союза; с электродвигателями) и их компонентов, а также самоходной сельскохозяйственной техники, соответствующей экологическим требованиям, определенным техническими регламентами в соответствии с экологическим законодательством Республики Казахстан в отношении транспортных средств и (или) их компонентов, сельскохозяйственной техники и (или) ее компонентов по каждой выпущенной единице, заключение долгосрочных договоров о государственных закупках товаров в соответствии с законодательством Республики Казахстан о государственных закупках с учетом права Евразийского экономического союза, получение других мер, направленных на стимулирование развития производства, производителями транспортных средств, сельскохозяйственной техники, а также их компонентов допускаются только при условии наличия у юридического лица Республики Казахстан соответствующего соглашения о промышленной сборке транспортных средств и (или) их компонентов, сельскохозяйственной техники и (или) ее компонентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z606" w:id="676"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z606" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Объем мер поддержки, предоставляемых юридическим лицам Республики Казахстан, с которыми заключены соглашения о промышленной сборке транспортных средств в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19696,51 +20650,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, определяется на основе балльной системы оценки локализации в соответствии с правилами и условиями заключения соглашений о промышленной сборке транспортных средств, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkEnd w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19776,422 +20730,422 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 66. Меры по снижению углеродного следа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z608" w:id="677"/>
+    <w:bookmarkStart w:name="z608" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях достижения углеродной нейтральности путем популяризации товаров с низким углеродным следом, в том числе работающих на водороде, уполномоченными органами в области государственного стимулирования промышленности и охраны окружающей среды предпринимаются меры по снижению углеродного следа, которые могут включать следующие направления: расширение производства таких товаров, стимулирование приобретения товаров, в том числе в соответствии с законодательством Республики Казахстан о государственных закупках, повышение привлекательности их эксплуатации и иные меры, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z609" w:id="678"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z609" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkEnd w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 67. Ответственность за нарушение законодательства Республики Казахстан о промышленной политике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z611" w:id="679"/>
+    <w:bookmarkStart w:name="z611" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан о промышленной политике влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkEnd w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 68. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z613" w:id="680"/>
+    <w:bookmarkStart w:name="z613" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приостановить до 29 июня 2023 года действие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z614" w:id="681"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z614" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 настоящего Закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z615" w:id="682"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z615" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) предоставление земельных участков и прав недропользования;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z616" w:id="683"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z616" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, установив, что в период приостановления данная статья действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z617" w:id="684"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z617" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 36. Предоставление земельных участков и прав недропользования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z618" w:id="685"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z618" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставление земельных участков и прав недропользования субъектам промышленно-инновационной деятельности осуществляется посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z619" w:id="686"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z619" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выделения земельных участков на праве временного землепользования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Земельным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z620" w:id="687"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z620" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставления права недропользования для проведения операций по разведке или добыче твердых полезных ископаемых, связанных с производственной деятельностью (технологическим циклом), в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z742" w:id="688"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z742" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Установить, что сертификаты о происхождении товара формы "СТ-KZ" и индустриальные сертификаты, выданные до введения в действие статей 51-1, 51-2, 51-3, 51-4, 51-5, 51-6 и 51-7 настоящего Закона, а также все связанные с ними акты государственных органов Республики Казахстан сохраняют свое действие до 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z743" w:id="689"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z743" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Установить, что выдача сертификатов о происхождении товара формы "СТ-KZ" и индустриальных сертификатов осуществляется до 1 января 2026 года. Такие сертификаты о происхождении товара формы "СТ-KZ" и индустриальные сертификаты, а также все связанные с ними акты государственных органов Республики Казахстан сохраняют свое действие до 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkEnd w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20247,190 +21201,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 69. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z622" w:id="690"/>
+    <w:bookmarkStart w:name="z622" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z623" w:id="691"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z623" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 39)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9, который вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z624" w:id="692"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z624" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которая вводится в действие с 1 июля 2022 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z744" w:id="693"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z744" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которая действует до 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkEnd w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>