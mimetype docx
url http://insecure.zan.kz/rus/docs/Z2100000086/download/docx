--- v2 (2026-04-19)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de5a018" w14:textId="de5a018">
+    <w:p w14:paraId="f88e52a" w14:textId="f88e52a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -377,270 +377,618 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1. Основные понятия, используемые в настоящем Законе </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) территориальный кластер – географически сконцентрированная группа взаимосвязанных и взаимодополняющих организаций, которая включает в себя производителей, поставщиков, научные и исследовательские организации, организации высшего и (или) послевузовского образования, организации технического и профессионального образования и другие организации, имеющие определенную отраслевую специализацию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) внутристрановая ценность – процентное содержание произведенных товаров и осуществленных работ и услуг на внутреннем рынке в общем объеме произведенного товара, осуществленной работы или услуги;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
-[...15 lines deleted...]
-      2) внутристрановая ценность – процентное содержание произведенных товаров и осуществленных работ и услуг на внутреннем рынке в общем объеме произведенного товара, осуществленной работы или услуги;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Индустрия 4.0 – организация производства, предусматривающая интеграцию физических объектов, процессов и информационно-коммуникационных технологий, при которой в режиме реального времени проводится мониторинг физических процессов, принимаются оперативные решения, а также осуществляется взаимодействие технологий между собой и людьми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...15 lines deleted...]
-      3) Индустрия 4.0 – организация производства, предусматривающая интеграцию физических объектов, процессов и информационно-коммуникационных технологий, при которой в режиме реального времени проводится мониторинг физических процессов, принимаются оперативные решения, а также осуществляется взаимодействие технологий между собой и людьми;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инновация – введенный в употребление конечный результат инновационной деятельности, получивший реализацию в виде какого-либо нового или значительно улучшенного продукта (товара, работы или услуги), технологии или процесса, нового метода маркетинга или нового организационного метода в деловой практике, организации рабочих мест или внешних связей, обеспечивающий получение конкурентного преимущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...15 lines deleted...]
-      4) инновация – введенный в употребление конечный результат инновационной деятельности, получивший реализацию в виде какого-либо нового или значительно улучшенного продукта (товара, работы или услуги), технологии или процесса, нового метода маркетинга или нового организационного метода в деловой практике, организации рабочих мест или внешних связей, обеспечивающий получение конкурентного преимущества;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инновационная деятельность – деятельность (включая интеллектуальную, творческую, научную, научно-техническую, технологическую, промышленно-инновационную, инфокоммуникационную, организационную, финансовую и (или) коммерческую деятельность), направленная на создание инноваций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...15 lines deleted...]
-      5) инновационная деятельность – деятельность (включая интеллектуальную, творческую, научную, научно-техническую, технологическую, промышленно-инновационную, инфокоммуникационную, организационную, финансовую и (или) коммерческую деятельность), направленная на создание инноваций;</w:t>
+    <w:bookmarkStart w:name="z656" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) отдельные субъекты квазигосударственного сектора – национальные управляющие холдинги, национальные холдинги, национальные компании и организации, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат национальным управляющим холдингам, национальным холдингам, национальным компаниям, а также социально-предпринимательские корпорации, за исключением юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат национальному управляющему холдингу, национальному холдингу, национальным компаниям, переданных в доверительное управление физическим лицам или негосударственным юридическим лицам с правом последующего выкупа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z656" w:id="8"/>
-[...15 lines deleted...]
-      6-1) отдельные субъекты квазигосударственного сектора – национальные управляющие холдинги, национальные холдинги, национальные компании и организации, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат национальным управляющим холдингам, национальным холдингам, национальным компаниям, а также социально-предпринимательские корпорации, за исключением юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат национальному управляющему холдингу, национальному холдингу, национальным компаниям, переданных в доверительное управление физическим лицам или негосударственным юридическим лицам с правом последующего выкупа;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган в области государственной поддержки инновационной деятельности – центральный исполнительный орган, осуществляющий руководство в сфере инновационного и технологического развития, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственной поддержки инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...15 lines deleted...]
-      6) уполномоченный орган в области государственной поддержки инновационной деятельности – центральный исполнительный орган, осуществляющий руководство в сфере инновационного и технологического развития, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственной поддержки инновационной деятельности;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) товар казахстанского происхождения – товар, полностью произведенный в Республике Казахстан, или переработанный товар, соответствующий условиям производства, при производстве которого выполняется минимальный порог производственных и технологических операций, сведения о котором содержатся в реестре казахстанских товаропроизводителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...15 lines deleted...]
-      7) товар казахстанского происхождения – товар, полностью произведенный в Республике Казахстан, или переработанный товар, соответствующий условиям производства, при производстве которого выполняется минимальный порог производственных и технологических операций, сведения о котором содержатся в реестре казахстанских товаропроизводителей;</w:t>
+    <w:bookmarkStart w:name="z657" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) казахстанский товаропроизводитель – субъект предпринимательства, являющийся резидентом Республики Казахстан, включенный в реестр казахстанских товаропроизводителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z657" w:id="11"/>
-[...15 lines deleted...]
-      7-1) казахстанский товаропроизводитель – субъект предпринимательства, являющийся резидентом Республики Казахстан, включенный в реестр казахстанских товаропроизводителей;</w:t>
+    <w:bookmarkStart w:name="z658" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) встречные обязательства – взаимные обязательства субъекта промышленно-инновационной деятельности и государства, принимаемые при предоставлении мер государственного стимулирования промышленности в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z658" w:id="12"/>
-[...15 lines deleted...]
-      7-2) встречные обязательства – взаимные обязательства субъекта промышленно-инновационной деятельности и государства, принимаемые при предоставлении мер государственного стимулирования промышленности в соответствии с настоящим Законом;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) емкость рынка – количественный показатель, определяющий максимально возможный объем внутреннего рынка, производства, импорта и экспорта промышленной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      8) емкость рынка – количественный показатель, определяющий максимально возможный объем внутреннего рынка, производства, импорта и экспорта промышленной продукции;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 8-1) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) реестр офтейк-контрактов – электронная база данных, содержащая сведения об офтейк-контрактах, их исполнителях и производимых товарах обрабатывающей промышленности, полученные из государственных и негосударственных информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) промышленность – отрасль экономики, представляющая собой совокупность видов экономической деятельности, относящихся к добыче полезных ископаемых, обрабатывающему производству, обеспечению электрической энергией, газом и паром, кондиционированию воздуха, водоснабжению, водоотведению, организации сбора и утилизации отходов, а также ликвидации загрязнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) субъекты деятельности в сфере промышленности – физические и (или) юридические лица, осуществляющие деятельность в сфере промышленности, а также субъекты промышленно-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) промышленно-инновационный проект – комплекс реализуемых в течение определенного времени мероприятий, направленных на трансферт технологий, создание новых (усовершенствование действующих) производств и (или) осуществление инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) промышленно-инновационная система – совокупность субъектов промышленно-инновационной системы, участвующих в государственном стимулировании промышленно-инновационной деятельности, инфраструктуры и инструментов, направленных на стимулирование промышленности и поддержку инноваций в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) промышленно-инновационная деятельность – деятельность, связанная с реализацией промышленно-инновационных проектов с учетом обеспечения экологической безопасности в целях повышения производительности труда, продвижением товаров, работ и услуг казахстанского происхождения обрабатывающей промышленности на внутренний и (или) внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) субъекты промышленно-инновационной деятельности – физические и (или) юридические лица, простые товарищества, реализующие промышленно-инновационные проекты либо осуществляющие деятельность по продвижению товаров, работ и услуг казахстанского происхождения обрабатывающей промышленности на внутренний и (или) внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) субъекты промышленно-инновационной системы, участвующие в государственном стимулировании промышленно-инновационной деятельности, – национальный управляющий холдинг, созданный в рамках мер по оптимизации системы управления институтами развития, финансовыми организациями и развитию национальной экономики, национальные институты развития, а также фонд развития промышленности, уполномоченные на реализацию мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -656,10517 +1004,12497 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 8-1) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 15-1) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) промышленная продукция – товары, произведенные в результате осуществления деятельности в сфере промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) промышленная политика – система экономических, организационных и правовых мер, осуществляемых государством и направленных на стимулирование и развитие промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) межведомственная комиссия по промышленной политике – консультативно-совещательный орган при Правительстве Республики Казахстан, возглавляемый Заместителем Премьер-Министра Республики Казахстан, создаваемый в целях осуществления межведомственной координации по вопросам формирования и реализации промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) уполномоченный орган в области государственного стимулирования промышленности – центральный исполнительный орган, осуществляющий руководство в сфере промышленности, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) меры государственного стимулирования промышленности – меры стимулирования, применяемые государством в целях развития обрабатывающей промышленности и промышленно-инновационной деятельности, осуществляемые в соответствии с настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) цифровая трансформация промышленности – внедрение цифровых технологий в бизнес-процессы предприятий, влекущее значительные изменения бизнес-модели предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) обрабатывающая промышленность – совокупность отраслей промышленности, которые связаны с обработкой сырья, материалов, веществ, компонентов для нового продукта (товара, в том числе продовольственных товаров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) трансферт технологий – процесс внедрения субъектами промышленно-инновационной деятельности новых или усовершенствованных технологий, права собственности, владения и (или) пользования которыми получены способами, не запрещенными законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 23-1) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) цифровая верификация – автоматический процесс оценки заявителя, осуществляемый посредством объекта информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) несырьевой экспорт – экспорт товаров обрабатывающей промышленности и услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z799" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) крупные заказчики – недропользователи, обладающие правом на добычу твердых полезных ископаемых, за исключением общераспространенных полезных ископаемых; отдельные субъекты квазигосударственного сектора; субъекты естественных монополий, за исключением субъектов естественной монополии малой мощности; системообразующие предприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктами 26), 27) и 28) в соответствии с Законом РК от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...383 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными законами РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...190 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 2. Законодательство Республики Казахстан о промышленной политике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Законодательство Республики Казахстан о промышленной политике основывается на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые предусмотрены настоящим Законом, то применяются правила международного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Цель и задачи промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целью промышленной политики является обеспечение устойчивого развития обрабатывающей промышленности путем увеличения производства конкурентоспособной, высокотехнологичной, экспортоориентированной продукции и отхода от сырьевой модели развития.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
-[...15 lines deleted...]
-      2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые предусмотрены настоящим Законом, то применяются правила международного договора.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Задачами промышленной политики являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение благосостояния населения страны путем достижения целей в области устойчивого развития промышленного сектора экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создание и развитие современной инфраструктуры для развития обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поддержка эффективного внедрения инноваций и развития новых высокотехнологичных производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диверсификация экономики и повышение конкурентоспособности промышленного производства, в том числе путем углубления переработки, технического перевооружения действующих производств с целью повышения производительности труда и снижения негативного воздействия на окружающую среду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) создание благоприятного индустриального климата в стране и повышение самодостаточности национальной экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) совершенствование инвестиционного климата и развитие экспортного потенциала товаров и услуг казахстанского происхождения с высокой добавленной стоимостью, а также вхождение в глобальные цепочки добавленной стоимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сокращение импортозависимости посредством развития собственного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 3. Цель и задачи промышленной политики</w:t>
-[...158 lines deleted...]
-      6) совершенствование инвестиционного климата и развитие экспортного потенциала товаров и услуг казахстанского происхождения с высокой добавленной стоимостью, а также вхождение в глобальные цепочки добавленной стоимости;</w:t>
+        <w:t>Статья 4. Принципы промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промышленная политика основывается на принципах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      7) сокращение импортозависимости посредством развития собственного производства.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) роста производительности, повышения сложности и технологичности экономики, в том числе путем обеспечения направленности мер государственного стимулирования промышленности на создание условий для производства товаров высоких уровней переделов, развития инноваций и цифровой трансформации промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принятия государством экономически обоснованных решений, обеспечивающих единство промышленной, инновационной, инвестиционной, экспортной, торговой, научно-технологической, образовательной, налоговой, бюджетной, денежно-кредитной политик и ответственности за них перед обществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведущей роли частного предпринимательства в условиях добросовестной конкуренции посредством обеспечения индивидуального подхода к содержанию промышленной политики и выбору инструментария ее реализации в отраслях и регионах, которые имеют различные условия функционирования, структуру и потенциал развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) гласности, адресности и транспарентности мер государственного стимулирования промышленности и равного доступа к ним при обеспечении необходимых и достаточных инструментов, отражающих специфику состояния отдельных отраслей, субъектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справедливого распределения благ и обязанностей при реализации промышленной политики, предусматривающего организационное единство действий разных уровней и механизмов управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) баланса стратегических интересов государства, общества, промышленных предприятий, связанных с функционированием и развитием промышленности страны, экономики в целом, развитием человеческого капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) системности и долгосрочности планирования мер государственного стимулирования промышленности в целях предвидения возможных изменений внутренней и внешней среды развития промышленности, определения ее стратегической позиции и снижения негативного воздействия на окружающую среду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) эффективности промышленной политики посредством прогнозирования, оценки потребностей, анализа емкости рынка, использования систем управления рисками, планирования ресурсов, времени и выработки действенных мер реагирования на изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Индустриальное развитие</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Реализация промышленной политики обеспечивает индустриальное развитие страны, основанное на повышении конкурентоспособности обрабатывающей промышленности, системном стимулировании субъектов промышленно-инновационной деятельности, способствующих модернизации промышленных предприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В целях информирования о состоянии промышленности на территории Республики Казахстан и принимаемых мерах Правительством Республики Казахстан ежегодно вносится Президенту Республики Казахстан Национальный доклад о состоянии промышленности Республики Казахстан (далее – Национальный доклад).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный доклад формируется уполномоченным органом в области государственного стимулирования промышленности по итогам оценки индустриального развития и оценки эффективности реализации мер государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральные государственные органы и местные исполнительные органы областей, городов республиканского значения и столицы ежегодно до 1 марта года, следующего за отчетным, предоставляют информацию в уполномоченный орган в области государственного стимулирования промышленности для включения в Национальный доклад.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный доклад является основным инструментом формирования промышленной политики, определяемой документами Системы государственного планирования в Республике Казахстан, разработка которых осуществляется государственными органами при участии местных исполнительных органов областей, городов республиканского значения и столицы, представителей субъектов предпринимательства и общества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Инструменты формирования и реализации промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Формирование промышленной политики осуществляется на основе оценки индустриального развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка индустриального развития предусматривает анализ правовых, экономических, финансовых и иных факторов, влияющих на развитие промышленности, и проводится в соответствии с методикой оценки индустриального развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мониторинг реализации промышленной политики осуществляется посредством единой карты индустриализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единая карта индустриализации представляет собой совокупность промышленно-инновационных проектов, реализуемых субъектами промышленно-инновационной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общая координация по единой карте индустриализации осуществляется уполномоченным органом в области государственного стимулирования промышленности совместно с государственными органами, ответственными за реализацию промышленно-инновационных проектов, местными исполнительными органами областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственные государственные органы, национальные управляющие холдинги и местные исполнительные органы областей, городов республиканского значения и столицы предоставляют в уполномоченный орган в области государственного стимулирования промышленности информацию о ходе реализации промышленно-инновационных проектов единой карты индустриализации на ежеквартальной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Эффективность реализации мер государственного стимулирования промышленности оценивается в соответствии с методикой оценки эффективности реализации мер государственного стимулирования промышленности, утверждаемой уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оценки эффективности реализации мер государственного стимулирования промышленности уполномоченным органом в области государственного стимулирования промышленности разрабатываются и утверждаются формы, предназначенные для сбора административных данных в области промышленности, по согласованию с уполномоченным органом в области государственной статистики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученные административные данные не разглашаются третьим лицам без согласия субъекта промышленно-инновационной деятельности, за исключением информации, по которой имеется вступившее в законную силу решение суда, или иных случаев, установленных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Направления реализации промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промышленная политика в соответствии с настоящим Законом реализуется по следующим направлениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) базовые условия развития промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) продвижение на рынки сбыта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) повышение эффективности и конкурентоспособности промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. БАЗОВЫЕ УСЛОВИЯ РАЗВИТИЯ ПРОМЫШЛЕННОСТИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Государственное регулирование в сфере промышленной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Компетенция Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает основные направления промышленной политики и организует их осуществление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждает перечень национальных институтов развития и иных юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо либо косвенно принадлежат государству, уполномоченных на реализацию мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в целях обеспечения стабильности и устойчивости развития национальной экономики, в том числе ее промышленно-инновационной составляющей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вводит меры государственного стимулирования промышленности, определяет порядок применения, а также отменяет их;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вводит элементы промышленно-инновационной инфраструктуры, а также определяет порядок их создания и функционирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 3 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3-1) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) утверждает правила разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными законами РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 08.01.2022); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 9. Компетенция уполномоченного органа в области государственного стимулирования промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области государственного стимулирования промышленности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует и реализует промышленную политику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участвует в формировании политики развития внутристрановой ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ежегодно в срок до 31 марта предоставляет в Правительство Республики Казахстан информацию об эффективности мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет оценку индустриального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) взаимодействует с отраслевыми государственными органами Республики Казахстан по вопросам промышленной политики и координирует их работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрабатывает и утверждает правила проведения экспертизы по внутристрановой ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разрабатывает и утверждает единую карту индустриализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вносит в уполномоченный орган в области государственной поддержки инновационной деятельности предложения по определению приоритетных направлений предоставления инновационных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разрабатывает положение о межведомственной комиссии по промышленной политике и вносит Премьер-Министру Республики Казахстан предложения по формированию ее состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разрабатывает проекты постановлений Правительства Республики Казахстан, предусматривающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      введение мер государственного стимулирования промышленности, определение порядка применения, а также их отмену;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      введение элементов промышленно-инновационной инфраструктуры, а также определение порядка их создания и функционирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разрабатывает правила включения промышленно-инновационных проектов в единую карту индустриализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) разрабатывает и утверждает методику мониторинга промышленно-инновационных проектов единой карты индустриализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) исключен Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) разрабатывает и утверждает правила оказания мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) разрабатывает перечень национальных институтов развития и иных юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо либо косвенно принадлежат государству, уполномоченных на реализацию мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 16) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) разрабатывает и утверждает правила конкурсного отбора территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 17) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) разрабатывает и утверждает правила формирования и ведения реестра территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 18) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) формирует и ведет реестр территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) разрабатывает и утверждает правила предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 20) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) разрабатывает и утверждает правила предоставления мер государственного стимулирования промышленности в развитии территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обеспечивает реализацию документов Системы государственного планирования в Республике Казахстан в рамках компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) разрабатывает и утверждает правила и условия заключения, а также основания для изменения и расторжения соглашения о промышленной сборке сельскохозяйственной техники с юридическими лицами Республики Казахстан и его типовую форму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) разрабатывает и утверждает правила и условия заключения, а также основания для изменения и расторжения соглашения о промышленной сборке транспортных средств с юридическими лицами Республики Казахстан и его типовую форму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разрабатывает и утверждает правила и условия заключения, а также основания для изменения и расторжения соглашения о промышленной сборке компонентов к транспортным средствам и (или) сельскохозяйственной технике с юридическими лицами Республики Казахстан и его типовую форму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z118" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) разрабатывает и утверждает правила предоставления промышленных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z119" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) разрабатывает и утверждает правила заключения и расторжения соглашений о повышении конкурентоспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z120" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) разрабатывает и утверждает правила по определению и применению встречных обязательств при оказании мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z121" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) разрабатывает и утверждает перечень приоритетных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z122" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) разрабатывает и утверждает правила по обеспечению отечественным сырьем предприятий обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z123" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) разрабатывает правила ведения и использования национальной информационной системы промышленности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 31) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) разрабатывает перечень функциональных и информационных сервисов, входящих в национальную информационную систему промышленности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) разрабатывает и утверждает методику оценки индустриального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) координирует реализацию политики по цифровой трансформации промышленности и внедрению Индустрии 4.0 субъектами деятельности в сфере промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) координирует деятельность иных государственных органов и организаций по развитию базы научно-исследовательских и опытно-конструкторских работ, кадрового потенциала в промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35) исключен Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разрабатывает и утверждает правила разработки Национального доклада о состоянии промышленности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z130" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) осуществляет взаимодействие с Евразийской экономической комиссией по вопросам формирования и ведения евразийского реестра промышленных товаров с учетом законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z131" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разрабатывает и утверждает порядок взаимодействия с Евразийской экономической комиссией по вопросам формирования и ведения евразийского реестра промышленных товаров с учетом законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z132" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) осуществляет регулирование деятельности по сбору (заготовке), хранению, переработке и реализации лома и отходов цветных и черных металлов путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 2 подпункта 39) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установления требований к юридическим лицам, осуществляющим деятельность по сбору (заготовке), хранению, переработке и реализации лома и отходов цветных и черных металлов в уведомительном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определения формы и сроков представления отчетности юридических лиц, осуществляющих деятельность по сбору (заготовке), хранению, переработке и реализации лома и отходов цветных и черных металлов, о закупленном и реализованном ломе и отходах цветных и черных металлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) разрабатывает и утверждает правила планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z136" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) содействует развитию национальных систем промышленной кооперации и субконтрактации, в том числе в рамках участия в международных системах промышленной кооперации и субконтрактации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z660" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-1) разрабатывает и утверждает правила ведения реестра казахстанских товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z661" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-2) ведет реестр казахстанских товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 9 предусматривается дополнить подпунктами 41-3), 41-4) и 41-5) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными законами РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Компетенция уполномоченного органа в области регулирования внешнеторговой деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области регулирования внешнеторговой деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвует в формировании и реализации промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z141" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и утверждает правила возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрабатывает и утверждает перечень товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг, по которым частично возмещаются затраты по их продвижению на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z143" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет в пределах компетенции развитие и продвижение несырьевого экспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z144" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) взаимодействует с отраслевыми государственными органами по вопросам развития и продвижения несырьевого экспорта и координирует их работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z145" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрабатывает и утверждает правила субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана, с учетом принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z146" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разрабатывает и утверждает меры по продвижению несырьевого экспорта с учетом принятых международных обязательств Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z147" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разрабатывает и утверждает перечень высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности для целей субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z148" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 1 предусматривается дополнить статьей 10-1 в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) статьи 10-1 предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 4. Принципы промышленной политики</w:t>
-[...2594 lines deleted...]
-      1) участвует в формировании и реализации промышленной политики;</w:t>
+        <w:t>Статья 11. Компетенция местных исполнительных органов областей, городов республиканского значения и столицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы областей, городов республиканского значения и столицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
-[...15 lines deleted...]
-      2) разрабатывает и утверждает правила возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвуют в формировании и реализации промышленной политики региона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
-[...15 lines deleted...]
-      3) разрабатывает и утверждает перечень товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг, по которым частично возмещаются затраты по их продвижению на внешние рынки;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывают методическую, консультационную, практическую и иную помощь элементам промышленно-инновационной инфраструктуры, субъектам промышленно-инновационной системы, участвующим в государственном стимулировании промышленно-инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z143" w:id="126"/>
-[...15 lines deleted...]
-      4) осуществляет в пределах компетенции развитие и продвижение несырьевого экспорта;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляют сбор, анализ информации по внутристрановой ценности в закупках системообразующих предприятий и предоставляют ее в уполномоченный орган в области государственного стимулирования промышленности по форме и в сроки, которые установлены уполномоченным органом в области государственного стимулирования промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z144" w:id="127"/>
-[...15 lines deleted...]
-      5) взаимодействует с отраслевыми государственными органами по вопросам развития и продвижения несырьевого экспорта и координирует их работу;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставляют в уполномоченный орган в области государственного стимулирования промышленности информацию о реализации мер государственного стимулирования промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z145" w:id="128"/>
-[...15 lines deleted...]
-      6) разрабатывает и утверждает правила субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана, с учетом принятых международных обязательств;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участвуют в разработке документов Системы государственного планирования в Республике Казахстан по индустриальному развитию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z146" w:id="129"/>
-[...15 lines deleted...]
-      7) разрабатывает и утверждает меры по продвижению несырьевого экспорта с учетом принятых международных обязательств Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) докладывают на заседаниях межведомственной комиссии по промышленной политике об индустриальном развитии региона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z147" w:id="130"/>
-[...15 lines deleted...]
-      8) разрабатывает и утверждает перечень высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности для целей субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оказывают меры государственного стимулирования промышленности в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
-[...15 lines deleted...]
-      9) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляют координацию реализации промышленно-инновационных проектов в рамках единой карты индустриализации и ежеквартально предоставляют информацию в уполномоченный орган в области государственного стимулирования промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:p>
-[...366 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) разрабатывают меры по созданию условий, благоприятствующих торговой деятельности, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z160" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы областей, городов республиканского значения и столицы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Компетенция иных государственных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные органы в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z163" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвуют в формировании и реализации промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z164" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставляют в уполномоченные органы в области государственного стимулирования промышленности и государственной поддержки инновационной деятельности информацию о реализации мер государственного стимулирования промышленности и поддержки инноваций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z165" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставляют в уполномоченный орган в области регулирования внешнеторговой деятельности информацию по продвижению несырьевого экспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z166" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывают в пределах компетенции меры по продвижению несырьевого экспорта с учетом международных обязательств Республики Казахстан и осуществляют его продвижение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z167" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают реализацию документов Системы государственного планирования в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z662" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) участвуют в оценке производства заявителей для включения в реестр казахстанских товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z168" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляют иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z160" w:id="142"/>
-[...15 lines deleted...]
-      10) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы областей, городов республиканского значения и столицы законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Субъекты промышленно-инновационной системы, участвующие в государственном стимулировании промышленно-инновационной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Национальный институт развития в области стимулирования субъектов промышленно-инновационной деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z171" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет инвестиции в уставные капиталы субъектов промышленно-инновационной деятельности, а также путем учреждения иных юридических лиц для создания новых промышленно-инновационных проектов, промышленно-инновационных проектов, направленных на модернизацию (техническое перевооружение) и расширение действующих производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z172" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приобретает права (требования) по кредитам (займам) у национальных институтов развития, банков второго уровня и иных юридических лиц, более пятидесяти процентов голосующих акций (долей участия в уставном капитале) которых прямо либо косвенно принадлежат национальным управляющим холдингам, реализующим и (или) участвующим в промышленно-инновационных проектах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z173" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вырабатывает и реализовывает комплекс мероприятий по финансово-экономическому оздоровлению субъектов промышленно-инновационной деятельности, а также стимулированию и восстановлению экономической активности и инвестиционной привлекательности приоритетных секторов экономики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z174" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реструктуризация задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z175" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестиции в уставные капиталы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z176" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поиск и привлечение стратегических и институциональных инвесторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z177" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные виды стимулирования, способствующие финансово-экономическому оздоровлению субъектов промышленно-инновационной деятельности, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z178" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Национальный институт развития в области развития промышленности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z179" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказывает информационно-аналитические и консультационные услуги в области развития секторов экономики, включая развитие обрабатывающей промышленности, промышленно-инновационное развитие регионов, цифровую трансформацию промышленности и внедрение Индустрии 4.0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z180" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает услуги уполномоченному органу в области государственного стимулирования промышленности по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z181" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выработке предложений по перечню приоритетных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z182" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сопровождению единой карты индустриализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается дополнить абзацем 4 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставлению промышленных грантов получателям мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z184" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведению отбора, сопровождению, мониторингу и анализу реализации соглашений о повышении конкурентоспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z185" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализу эффективности реализации мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z186" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторингу встречных обязательств, за исключением мониторинга встречных обязательств, принимаемых субъектами промышленно-инновационной деятельности при предоставлении мер государственного стимулирования промышленности посредством возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, по которым частично возмещаются затраты по их продвижению на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z187" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведению оценки индустриального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z188" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработке рекомендаций по цифровой трансформации промышленности и внедрению Индустрии 4.0 субъектами деятельности в сфере промышленности, а также сопровождению при реализации рекомендаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z189" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает услуги по предоставлению мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 4) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказывает услуги по предоставлению мер государственного стимулирования промышленности в развитии территориальных кластеров и сопровождению процессов развития территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оказывает услуги по аналитическому и экспертному обеспечению деятельности межведомственной комиссии по промышленной политике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z192" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оказывает услуги по реализации документов Системы государственного планирования в Республике Казахстан в сфере промышленно-инновационной деятельности, предусматривающие проведение анализа статистической информации и данных по реализации документов Системы государственного планирования в Республике Казахстан в сфере промышленно-инновационной деятельности, полученных от государственных органов и субъектов предпринимательства, а также выработке предложений и экспертных заключений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z193" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проводит мониторинг и анализ создания рабочих мест и потребности в кадрах предприятий обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z194" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальный институт развития в области развития внутристрановой ценности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен Законом РК от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает информационно-аналитические, консультационные услуги в области развития и мониторинга внутристрановой ценности, в том числе по экспертизе внутристрановой ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z197" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает услуги уполномоченному органу в области государственного стимулирования промышленности по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z198" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставлению мер государственного стимулирования промышленности, направленных на продвижение товаров, работ и услуг субъектов промышленно-инновационной деятельности на внутренний рынок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z199" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сервисной поддержке субъектов промышленно-инновационной деятельности на внутреннем рынке, в том числе по сопровождению информационных систем, предназначенных для развития внутристрановой ценности и приобретения товаров, работ и услуг, используемых при проведении операций по недропользованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z200" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) является центром субконтрактации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z201" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под субконтрактацией понимается одна из форм производственного (промышленного) аутсорсинга, применяемых промышленными предприятиями для оптимизации производственной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Исключен Законом РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальный институт развития в области развития и продвижения несырьевого экспорта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z211" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит анализ внешних рынков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z212" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает содействие по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z213" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает отечественным экспортерам информационные и консультационные услуги по вопросам повышения их конкурентоспособности на внешних рынках, поиска потенциальных экспортных рынков и продвижения их товаров и услуг на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z214" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводит мероприятия по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z215" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет взаимодействие с отечественными, иностранными и международными организациями по вопросам продвижения товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z216" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) создает зарубежные представительства и (или) назначает зарубежных представителей в целях продвижения товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z217" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет экспортное торговое и предэкспортное финансирование, страхование и перестрахование, гарантирование сделок по продвижению несырьевого экспорта в соответствии с законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен Законом РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 08.01.2022);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вырабатывает и вносит в уполномоченный орган в области регулирования внешнеторговой деятельности предложения по перечню высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z220" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) открывает текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, по которым частично возмещаются затраты по их продвижению на внешние рынки, на основе договора, заключаемого между уполномоченным органом в области регулирования внешнеторговой деятельности и национальным институтом развития в области развития и продвижения несырьевого экспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z221" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остатки средств на текущем счете, числящиеся на конец финансового года, не подлежат возврату уполномоченному органу в области регулирования внешнеторговой деятельности и, соответственно, в государственный бюджет, а расходуются на возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в следующем финансовом году;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z626" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) оказывает услуги уполномоченному органу в области регулирования внешнеторговой деятельности по предоставлению мер государственного стимулирования промышленности посредством возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, по которым частично возмещаются затраты по их продвижению на внешние рынки, в соответствии с правилами возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z627" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2) осуществляет мониторинг встречных обязательств, принимаемых субъектами промышленно-инновационной деятельности при предоставлении мер государственного стимулирования промышленности посредством возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, по которым частично возмещаются затраты по их продвижению на внешние рынки, в соответствии с правилами возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z222" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) предоставляет иные меры сервисной поддержки, установленные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z223" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Национальный управляющий холдинг, созданный в рамках мер по оптимизации системы управления институтами развития, финансовыми организациями и развитию национальной экономики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z224" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвует в реализации документов Системы государственного планирования в Республике Казахстан в сферах государственного стимулирования промышленности и поддержки инноваций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z225" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает методическую и консультационную помощь субъектам промышленно-инновационной системы, участвующим в государственном стимулировании промышленно-инновационной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Межведомственная комиссия по промышленной политике</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основной задачей межведомственной комиссии по промышленной политике является подготовка рекомендаций и предложений по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z228" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формированию промышленной политики в части определения ее стратегических приоритетов и ключевых индикаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z229" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышению конкурентоспособности и эффективности промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z230" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) концептуальным подходам к реализации промышленной политики в сфере обрабатывающей промышленности, в том числе кластерной инициативы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z231" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) введению, отмене и пересмотру мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z232" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) введению элементов промышленно-инновационной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z233" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) улучшению индустриального климата в стране;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z234" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) содействию инновационному и технологическому развитию в промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z235" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Межведомственная комиссия по промышленной политике:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z236" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивает и получает от центральных государственных органов, местных исполнительных органов и иных организаций необходимые информацию, документы и материалы в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z237" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приглашает, а также заслушивает на своих заседаниях должностных лиц государственных органов и иных организаций, не являющихся членами межведомственной комиссии по промышленной политике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z238" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создает при межведомственной комиссии по промышленной политике рабочие и экспертные группы, осуществляет методическое руководство ими;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z239" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает планы работ межведомственной комиссии по промышленной политике, рабочих и экспертных групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z240" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассматривает консультативные документы регуляторной политики, проекты законов, проекты иных нормативных правовых актов и документов Системы государственного планирования в Республике Казахстан, затрагивающих вопросы промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z241" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принимает решения по разногласиям между государственными органами по вопросам промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z242" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заслушивает информацию о реализации законодательства Республики Казахстан в области технического регулирования, сфере стандартизации и об обеспечении единства измерений при реализации промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z243" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет подготовку позиции Правительства Республики Казахстан, в том числе переговорной позиции Правительства Республики Казахстан в международных организациях, по вопросам промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z244" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заслушивает отчеты местных исполнительных органов и иных организаций по вопросам реализации промышленно-инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z245" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Фонд развития промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фонд развития промышленности (далее – фонд) является акционерным обществом, контрольный пакет акций которого принадлежит государству или национальному управляющему холдингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z248" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целями деятельности фонда являются оказание финансовой поддержки и стимулирование предприятий обрабатывающей промышленности, содействие в привлечении внешних и внутренних инвестиций в экономику Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z249" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Задачами фонда являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z250" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) финансирование проектов, направленных на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z251" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание, модернизацию и расширение отечественных предприятий обрабатывающей промышленности и производственной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z252" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействие в продвижении товаров, работ и услуг казахстанского происхождения обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z253" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улучшение состояния окружающей среды, снижение выбросов и сбросов загрязняющих веществ, сокращение выбросов парниковых газов, энергосбережение и повышение эффективности использования природных и вторичных ресурсов, а также развитие "зеленых" технологий в обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z254" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействие развитию внутристрановой ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z255" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание, модернизацию производственной, энергетической и транспортной инфраструктуры и обновление транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z256" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стимулирование экономики Республики Казахстан путем выдачи кредитов юридическим лицам, организациям, осуществляющим лизинговую деятельность, а также организациям, осуществляющим отдельные виды банковских операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z257" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные задачи в соответствии с законодательством Республики Казахстан, документами Системы государственного планирования в Республике Казахстан и уставом фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z258" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для выполнения своих задач фонд без соответствующей лицензии осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z259" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лизинговую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z260" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление кредитов в денежной форме в национальной валюте на условиях платности, срочности и возвратности юридическим лицам-резидентам или нерезидентам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z261" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иную деятельность, не противоречащую законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z262" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Фондирование фонда осуществляется за счет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z263" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z264" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средств, полученных оператором расширенных обязательств производителей (импортеров) в виде платы за организацию сбора, транспортировки, подготовки к повторному использованию, переработки, обезвреживания и (или) утилизации отходов в соответствии с экологическим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z265" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммерческих, собственных и иных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z266" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Оператор расширенных обязательств производителей (импортеров) предоставляет финансирование в виде займа фонду для дальнейшего финансирования проектов в обрабатывающей промышленности, направленных на улучшение окружающей среды, в порядке и на условиях, которые определены Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z267" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование, осуществляемое оператором расширенных обязательств производителей (импортеров) в соответствии с частью первой настоящего пункта, не относится к банковской и микрофинансовой деятельности и не требует наличия разрешительных документов в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z268" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Фонд вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z269" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определять политику финансирования за счет собственных и заемных внебюджетных средств в соответствии с законодательством Республики Казахстан, документами Системы государственного планирования в Республике Казахстан и (или) внутренними актами фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z270" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлекать экспертов и консультантов для осуществления экспертизы проектов обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z271" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещать свободные средства, за исключением средств, полученных из государственного бюджета, на внутреннем и внешнем рынках финансовых инструментов согласно внутренним актам фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12. Компетенция иных государственных органов</w:t>
-[...161 lines deleted...]
-    <w:bookmarkEnd w:id="150"/>
+        <w:t>Статья 16. Национальная информационная система промышленности Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Национальная информационная система промышленности Республики Казахстан (далее в целях настоящей статьи – система) является информационной системой, предусматривающей информацию о состоянии развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z274" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целями ведения системы являются повышение эффективности формирования и обмена информацией о состоянии промышленности, предоставление субъектам деятельности в сфере промышленности актуальной информации в целях упрощения процесса ведения бизнеса, а также обеспечение полной и достоверной информацией государственных органов для прогнозирования и принятия решений по промышленной политике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z275" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Система содержит информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z276" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о реализации промышленной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z277" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о статистических данных о развитии отраслей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z278" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о результатах развития направлений, связанных с производственной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z279" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о реализуемых мерах государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z280" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) о реализации промышленно-инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 12 с изменением, внесенным Законом РК от 19.05.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 6) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иную информацию в соответствии с перечнем функциональных и информационных сервисов, входящих в национальную информационную систему промышленности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Создание, сопровождение и функционирование системы осуществляются в соответствии с правилами ведения и использования национальной информационной системы промышленности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z283" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...503 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Промышленно-инновационная инфраструктура</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Промышленно-инновационная инфраструктура</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z285" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промышленно-инновационная инфраструктура состоит из следующих элементов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z286" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) специальных экономических зон, регулируемых Законом Республики Казахстан "О специальных экономических и индустриальных зонах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z287" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индустриальных зон, регулируемых Законом Республики Казахстан "О специальных экономических и индустриальных зонах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z288" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) технологических парков (далее – технопарки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z289" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) акционерных инвестиционных фондов рискового инвестирования, регулируемых Законом Республики Казахстан "Об инвестиционных и венчурных фондах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z290" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) венчурных фондов, регулируемых Законом Республики Казахстан "Об инвестиционных и венчурных фондах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z291" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) центров коммерциализации технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z292" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) конструкторских бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z293" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) международных центров трансферта технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z294" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) инновационных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) исключен Законом РК от 19.05.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026);</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="181"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) отраслевых центров технологических компетенций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z297" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) иных элементов, определяемых Правительством Республики Казахстан на основании рекомендаций и предложений межведомственной комиссии по промышленной политике в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Технопарки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z299" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Технопарком является юридическое лицо, созданное автономной организацией образования или физическими лицами, зарегистрированными в качестве индивидуальных предпринимателей, и (или) иными юридическими лицами либо определенное Правительством Республики Казахстан, владеющее на праве собственности или иных законных основаниях территорией с единым материально-техническим и (или) имущественным комплексом, где создаются благоприятные условия для реализации промышленно-инновационной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z300" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основным видом деятельности технопарков является бизнес-инкубирование, представляющее собой оказание услуг субъектам инновационной деятельности на начальном этапе их функционирования по предоставлению помещений, оборудования, ведению бухгалтерского учета, юридическому, информационному и консультационному сопровождению, привлечению инвестиций, управлению проектами, а также иных услуг, необходимых для реализации инновационных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменением, внесенным Законом РК от 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Центры коммерциализации технологий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Центрами коммерциализации технологий являются юридические лица, структурное или обособленное подразделение научной организации, организации высшего и (или) послевузовского образования или автономной организации образования, осуществляющие деятельность, связанную с практическим применением результатов научной и (или) научно-технической деятельности с целью вывода на рынок новых или усовершенствованных товаров, технологий, процессов и услуг, направленную на получение положительного экономического эффекта (коммерциализацию технологий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z303" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основным направлением деятельности центров коммерциализации технологий является оказание комплекса услуг по коммерциализации технологий, включая поиск и оценку технологий для коммерциализации, маркетинговые исследования, оказание консультационных услуг в области защиты интеллектуальной собственности, разработку стратегии коммерциализации технологий, организацию взаимодействия субъектов научной и (или) научно-технической деятельности и субъектов частного предпринимательства в целях заключения ими договоров в области коммерциализации технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z304" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Методологическую, консультационную и иную предусмотренную законодательством Республики Казахстан поддержку центров коммерциализации технологий осуществляет национальный институт развития в области инновационного развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z305" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Проведение фундаментальных и прикладных научных исследований осуществляется в том числе с учетом потребностей субъектов деятельности в сфере промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Конструкторские бюро</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Конструкторским бюро является юридическое лицо, владеющее материально-техническим комплексом и созданное для содействия субъектам промышленно-инновационной деятельности в организации производства новых или усовершенствованных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z308" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основной задачей конструкторских бюро является оказание содействия субъектам промышленно-инновационной деятельности в создании новых или усовершенствованных товаров, в том числе путем трансферта технологий, приобретения, адаптации, разработки конструкторско-технологической документации, ее последующей передачи на возмездной основе субъектам промышленно-инновационной деятельности и оказания услуг, необходимых для организации производства товаров на ее основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Международные центры трансферта технологий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z310" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международные центры трансферта технологий создаются национальным институтом развития в области инновационного развития с целью оказания содействия в реализации проектов, реализуемых субъектами промышленно-инновационной деятельности совместно с зарубежными партнерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Инновационные кластеры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z312" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инновационным кластером является объединение участников инновационного кластера, в том числе научных организаций, организаций образования, акционерных инвестиционных фондов рискового инвестирования, венчурных фондов, а также физических и (или) юридических лиц, призванное стимулировать промышленность и поддерживать инновации путем взаимодействия и совместного использования имеющихся возможностей, обмена знаниями и опытом, проведения исследований, эффективной передачи технологий, налаживания устойчивых партнерских связей и распространения информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Исключен Законом РК от 30.12.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...159 lines deleted...]
-    <w:bookmarkEnd w:id="189"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В заголовок статьи 23 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Территориальные кластеры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Субъекты промышленно-инновационной деятельности, являющиеся участниками территориального кластера, взаимодействуют между собой и с иными организациями в целях повышения конкурентоспособности производимых товаров, работ и услуг, их продвижения и технологического перевооружения производств.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8) исключен Законом РК от 30.12.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 08.01.2022);</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...179 lines deleted...]
-    <w:bookmarkEnd w:id="198"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственное стимулирование территориальных кластеров направлено на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание благоприятных условий для развития территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z317" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение конкурентоспособности субъектов промышленно-инновационной деятельности, являющихся участниками территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z318" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экономическое развитие регионов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 30.12.2022 </w:t>
-[...99 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...402 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1713 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="281"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государство обеспечивает развитие территориальных кластеров посредством предоставления мер государственного стимулирования промышленности, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z320" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помимо указанного в части первой настоящего пункта, для развития территориальных кластеров законодательством Республики Казахстан или документами Системы государственного планирования в Республике Казахстан предусматриваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z321" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование направлений и инструментов кластерной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z322" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказание информационно-консультационных, аналитических и иных услуг субъектам промышленно-инновационной деятельности, являющимся участниками территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z323" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диагностика и продвижение кластерных инициатив.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Национальный институт развития в области развития промышленности осуществляет диагностику кластерных инициатив в регионах с определением уровня развития кластеров и их дальнейших перспектив, оценкой влияния территориальных кластеров на экономику регионов, отраслей, страны в целом в соответствии с правилами формирования и ведения реестра территориальных кластеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 23 предусматривается дополнить пунктами 5, 6 и 7 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Отраслевые центры технологических компетенций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отраслевыми центрами технологических компетенций являются юридические лица, определяемые государственными органами для целей технологического развития соответствующей отрасли, имеющие экспертов с соответствующими компетенциями отраслевого и межотраслевого характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z327" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основными задачами отраслевых центров технологических компетенций являются осуществление технологического прогнозирования соответствующей отрасли, содействие в разработке и реализации целевой технологической программы, мониторинг мировых технологических трендов, определение текущих условий и конкурентных преимуществ для ускоренного технологического развития, а также потребностей и заинтересованности субъектов частного предпринимательства, содействие в распространении наилучших практик и опыта инновационной деятельности среди субъектов предпринимательства соответствующей отрасли, осуществление международного сотрудничества с целью привлечения в Республику Казахстан иностранных инвестиций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z328" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отраслевые центры технологических компетенций также обеспечивают преемственность государственной технологической политики и институциональную память технологического развития отрасли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными законами РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Государственное стимулирование промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Условия государственного стимулирования промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z331" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меры государственного стимулирования промышленности определяются в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z332" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законами Республики Казахстан могут предусматриваться иные меры государственного стимулирования промышленности и поддержки субъектов деятельности в сфере промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z333" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственное стимулирование субъектов промышленно-инновационной деятельности, осуществляющих деятельность в агропромышленном комплексе Республики Казахстан, определяется в соответствии с Законом Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z334" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Поддержка инвестиционной деятельности и инновационной деятельности в Республике Казахстан регулируется Предпринимательским кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z335" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган в области государственного стимулирования промышленности, иные государственные органы, а также местные исполнительные органы областей, городов республиканского значения и столицы при разработке, рассмотрении и согласовании мер государственного стимулирования промышленности предусматривают следующие критерии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z336" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инновационность – направленность на повышение экономической эффективности деятельности путем создания новых или значительно улучшенных продуктов (товаров, работ или услуг), технологий или процессов с учетом их дальнейшего внедрения и обеспечения экологической безопасности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z320" w:id="282"/>
-[...15 lines deleted...]
-      Помимо указанного в части первой настоящего пункта, для развития территориальных кластеров законодательством Республики Казахстан или документами Системы государственного планирования в Республике Казахстан предусматриваются:</w:t>
+    <w:bookmarkStart w:name="z337" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конкурентоспособность – конкурентные преимущества в сравнении с аналогичными промышленно-инновационными проектами, выражающиеся в низкой себестоимости, высоком качестве, растущем спросе и иных свойствах выпускаемой продукции, оказываемых работ и (или) предоставляемых услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z321" w:id="283"/>
-[...15 lines deleted...]
-      1) формирование направлений и инструментов кластерной политики;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) масштабность – значимость реализации промышленно-инновационного проекта для промышленного развития Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z322" w:id="284"/>
-[...15 lines deleted...]
-      2) оказание информационно-консультационных, аналитических и иных услуг субъектам промышленно-инновационной деятельности, являющимся участниками территориальных кластеров;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) экспортоориентированность – наличие потенциала в устойчивом экспорте выпускаемой продукции, оказываемых работ и (или) предоставляемых услуг как минимум в одну зарубежную страну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z323" w:id="285"/>
-[...15 lines deleted...]
-      3) диагностика и продвижение кластерных инициатив.</w:t>
+    <w:bookmarkStart w:name="z340" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производительность труда – соотношение объема производства и трудовых ресурсов, рабочего времени, потраченных на производство.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z324" w:id="286"/>
-[...15 lines deleted...]
-      4. Национальный институт развития в области развития промышленности осуществляет диагностику кластерных инициатив в регионах с определением уровня развития кластеров и их дальнейших перспектив, оценкой влияния территориальных кластеров на экономику регионов, отраслей, страны в целом в соответствии с правилами формирования и ведения реестра территориальных кластеров.</w:t>
+    <w:bookmarkStart w:name="z341" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Меры государственного стимулирования промышленности предоставляются субъектам промышленно-инновационной деятельности на условиях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z342" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ориентированности предприятия обрабатывающей промышленности на производство товаров, входящих в перечень приоритетных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z343" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятия получателем мер государственного стимулирования промышленности встречных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z344" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствия субъекта промышленно-инновационной деятельности и представленных документов для получения мер государственного стимулирования промышленности требованиям, установленным нормативными правовыми актами, регулирующими порядок предоставления мер государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z663" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нахождения казахстанского товаропроизводителя в реестре казахстанских товаропроизводителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматриваются дополнить частями второй и третьей в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z345" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основанием для отказа в предоставлении мер государственного стимулирования промышленности является несоответствие условиям, указанным в пункте 5 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z346" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Взаимодействие государственных органов, местных исполнительных органов, субъектов промышленно-инновационной системы, участвующих в государственном стимулировании промышленно-инновационной деятельности, с субъектами промышленно-инновационной деятельности по вопросам предоставления мер государственного стимулирования промышленности осуществляется при общей координации уполномоченного органа в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z347" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предоставление мер государственного стимулирования промышленности субъектам деятельности в сфере промышленности осуществляется в рамках государственной поддержки предпринимательства по принципу "одного окна" в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными законами РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 24. Отраслевые центры технологических компетенций</w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="289"/>
+        <w:t>Статья 26. Перечень приоритетных товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z350" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В перечень приоритетных товаров включаются товары средних и высоких уровней переделов, производство которых определяет долгосрочную конкурентоспособность национальной экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z351" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уровень передела товара определяется в соответствии с методикой оценки уровня передела товара для включения в перечень приоритетных товаров, утверждаемой уполномоченным органом в области государственного стимулирования промышленности, которая предусматривает следующие критерии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z352" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологическую сложность производимого товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z353" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспортный потенциал;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z354" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потенциал потребления на внутреннем рынке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z355" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меры государственного стимулирования промышленности предоставляются субъектам промышленно-инновационной деятельности, исключительно ориентированным на производство продукции, включенной в перечень приоритетных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z356" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В целях обеспечения конкурентоспособности обрабатывающей промышленности согласно перечню приоритетных товаров проводится работа по привлечению инвестиций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Встречные обязательства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z358" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При предоставлении мер государственного стимулирования промышленности субъектам промышленно-инновационной деятельности соглашением между сторонами предусматриваются обязательства государства по предоставлению мер государственного стимулирования промышленности, а получателя – по выполнению встречных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z359" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Применение встречных обязательств осуществляется на основе законности, транспарентности, равенства, добросовестности и взаимной ответственности государства и субъектов промышленно-инновационной деятельности и предупреждения коррупционных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z360" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Встречные обязательства определяются в соответствии с правилами по определению и применению встречных обязательств при оказании мер государственного стимулирования промышленности с учетом вида и объема получаемой меры государственного стимулирования промышленности и применяются в совокупности или отдельно по следующим направлениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z361" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение производительности труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z362" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наращивание производства экспортоориентированных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z363" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение потребностей внутреннего рынка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными законами РК от 14.07.2022 </w:t>
-[...49 lines deleted...]
-        <w:t>№ 220-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматриваются дополнить абзацами пятым, шестым, седьмым и восьмым в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z364" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае невыполнения встречных обязательств субъектами промышленно-инновационной деятельности полученные ими в рамках мер государственного стимулирования промышленности деньги подлежат возврату с учетом достигнутого уровня исполнения встречных обязательств и базовой ставки Национального Банка Республики Казахстан в соответствии с правилами по определению и применению встречных обязательств при оказании мер государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 28. Соглашение о повышении конкурентоспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z366" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Соглашением о повышении конкурентоспособности является договор, заключаемый между уполномоченным органом в области государственного стимулирования промышленности и субъектом промышленно-инновационной деятельности, отражающий виды и условия предоставления комплекса мер государственного стимулирования промышленности и принимаемые субъектом промышленно-инновационной деятельности встречные обязательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z367" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок, условия заключения и расторжения соглашения о повышении конкурентоспособности, а также условия принятия комплекса мер государственного стимулирования промышленности устанавливаются правилами заключения и расторжения соглашений о повышении конкурентоспособности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z368" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мониторинг исполнения заключенного соглашения о повышении конкурентоспособности проводится уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z369" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Не допускается заключение соглашения о повышении конкурентоспособности с субъектом промышленно-инновационной деятельности, с которым ранее было заключено такое соглашение и который допустил невыполнение встречных обязательств, за исключением случаев, когда такое неисполнение было обусловлено независящими от него обстоятельствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 29. Меры государственного стимулирования промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z371" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К мерам государственного стимулирования промышленности относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z372" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) финансирование, включая софинансирование промышленно-инновационных проектов, лизинговое финансирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z373" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление гарантийных обязательств и поручительств по займам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z374" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредитование через финансовые институты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z375" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z376" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление инвестиций в уставные капиталы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z377" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение инженерно-коммуникационной инфраструктурой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z378" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предоставление земельных участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z379" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) стимулирование на внутреннем рынке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z380" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) развитие и продвижение экспорта товаров и услуг казахстанского происхождения обрабатывающей промышленности, оказание содействия в их реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z381" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) стимулирование повышения производительности труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 11) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) стимулирование развития территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z383" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) реструктуризация задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z384" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) предоставление промышленных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) освобождение импорта от уплаты ввозных таможенных пошлин и налога на добавленную стоимость в рамках реализации специального инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z385" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) иные меры, определяемые Правительством Республики Казахстан на основании рекомендаций и предложений межведомственной комиссии по промышленной политике в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 29 с изменениями, внесенными законами РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 30. Финансирование, включая софинансирование промышленно-инновационных проектов, лизинговое финансирование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z387" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансирование, включая софинансирование промышленно-инновационных проектов, лизинговое финансирование субъектов промышленно-инновационной деятельности на средне- и долгосрочный периоды осуществляются Банком Развития Казахстана, а также другими национальными институтами развития, определяемыми уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z388" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Финансирование, включая софинансирование, осуществляется для создания новых промышленно-инновационных проектов, а также промышленно-инновационных проектов в соответствии с перечнем приоритетных товаров, направленных на модернизацию (техническое перевооружение, в том числе цифровую трансформацию промышленности, внедрение Индустрии 4.0 и цифровых технологий) и расширение действующих производств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z389" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Условия и механизмы финансирования, включая софинансирование промышленно-инновационных проектов, лизингового финансирования в рамках средств из государственного бюджета определяются уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 30 с изменениями, внесенными Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="290"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="290"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 31. Предоставление гарантийных обязательств и поручительств по займам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z391" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предоставление гарантийных обязательств и поручительств по займам осуществляется финансовым агентом, определяемым Правительством Республики Казахстан, по займам банков второго уровня, выдаваемым субъектам промышленно-инновационной деятельности для реализации промышленно-инновационных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z392" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Условия и механизмы предоставления финансовым агентом гарантийных обязательств и поручительств по займам определяются Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 25. Условия государственного стимулирования промышленности</w:t>
-[...483 lines deleted...]
-    </w:p>
+        <w:t>Статья 32. Кредитование через финансовые институты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z394" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кредитование субъектов промышленно-инновационной деятельности осуществляется путем обусловленного размещения средств финансовым агентом, определяемым Правительством Республики Казахстан, в финансовых институтах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z395" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кредитование субъектов промышленно-инновационной деятельности осуществляется для реализации промышленно-инновационных проектов, направленных на создание новых производств, модернизацию (техническое перевооружение) и расширение действующих производств, а также финансово-экономического оздоровления, улучшения и (или) восстановления инвестиционной привлекательности действующих и (или) простаивающих производств при условии их участия путем предоставления собственного движимого или недвижимого имущества, в том числе денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z396" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Условия и механизмы кредитования через финансовые институты определяются Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 26. Перечень приоритетных товаров</w:t>
-[...141 lines deleted...]
-    <w:bookmarkEnd w:id="315"/>
+        <w:t>Статья 33. Субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z398" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям субъектов промышленно-инновационной деятельности осуществляется для реализации промышленно-инновационных проектов, направленных на создание новых производств, модернизацию (техническое перевооружение) и расширение действующих производств, а также финансово-экономического оздоровления, улучшения и (или) восстановления инвестиционной привлекательности действующих и (или) простаивающих производств при условии их участия путем предоставления собственного движимого или недвижимого имущества, в том числе денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z399" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям на пополнение оборотных средств не осуществляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z400" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субсидирование ставки вознаграждения по кредитам, выдаваемым финансовыми институтами субъектам промышленно-инновационной деятельности, и купонного вознаграждения по облигациям, эмитируемым субъектами промышленно-инновационной деятельности, осуществляется финансовым агентом, определяемым Правительством Республики Казахстан, для реализации промышленно-инновационных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z401" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Условия и механизмы субсидирования ставки вознаграждения по кредитам, выдаваемым финансовыми институтами, и купонного вознаграждения по облигациям определяются Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 27. Встречные обязательства</w:t>
-[...1059 lines deleted...]
-        </w:rPr>
         <w:t>Статья 34. Осуществление инвестиций в уставные капиталы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="354"/>
+    <w:bookmarkStart w:name="z403" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Инвестиции в уставные капиталы субъектов промышленно-инновационной деятельности осуществляются национальными институтами развития, осуществляющими государственное стимулирование промышленно-инновационной деятельности, и местными исполнительными органами областей, городов республиканского значения и столицы при соблюдении требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан, и соответствии промышленно-инновационного проекта следующим условиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z404" w:id="355"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z404" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) повышение производительности труда и обеспечение стимулирования развития приоритетных секторов экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z405" w:id="356"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z405" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) привлекательность по прогнозным экономическим и финансовым параметрам, значения которых определяются внутренними документами, регламентирующими инвестиционную политику национальных институтов развития, осуществляющих государственное стимулирование промышленно-инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z406" w:id="357"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z406" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направленность на наращивание технологического потенциала, повышение качества и рост объема производства товаров и услуг, углубление переработки сырья и материалов, выпуск высокотехнологичной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z407" w:id="358"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z407" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Результаты инвестиционной деятельности национальных институтов развития, осуществляющих государственное стимулирование промышленно-инновационной деятельности, и местных исполнительных органов областей, городов республиканского значения и столицы определяются на основании инвестиционного дохода в разрезе всех промышленно-инновационных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z408" w:id="359"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z408" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Национальный институт развития в области стимулирования субъектов промышленно-инновационной деятельности может осуществлять инвестиции в уставные капиталы субъектов промышленно-инновационной деятельности в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z409" w:id="360"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z409" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) капиталоемкости и (или) длительности сроков окупаемости и (или) низкой рентабельности промышленно-инновационных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z410" w:id="361"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z410" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) социальной значимости промышленно-инновационных проектов в приоритетных секторах экономики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 35. Обеспечение инженерно-коммуникационной инфраструктурой</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="362"/>
+    <w:bookmarkStart w:name="z412" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Обеспечение инженерно-коммуникационной инфраструктурой субъектов промышленно-инновационной деятельности осуществляется для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z413" w:id="363"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z413" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) создания новых конкурентоспособных производств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z414" w:id="364"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z414" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) модернизации (технического перевооружения) и расширения действующих производств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z415" w:id="365"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z415" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обеспечение инженерно-коммуникационной инфраструктурой субъектов промышленно-инновационной деятельности, реализующих промышленно-инновационные проекты, соответствующие направлениям, предусмотренным пунктом 1 настоящей статьи, осуществляется посредством выделения бюджетных средств на строительство (реконструкцию) инженерно-коммуникационной инфраструктуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z416" w:id="366"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z416" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Выделение бюджетных средств на строительство (реконструкцию) инженерно-коммуникационной инфраструктуры осуществляется в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 36. Предоставление земельных участков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="367"/>
+    <w:bookmarkStart w:name="z418" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставление земельных участков субъектам промышленно-инновационной деятельности осуществляется посредством выделения земельных участков на праве временного землепользования в соответствии с Земельным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 37. Стимулирование на внутреннем рынке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z420" w:id="368"/>
+    <w:bookmarkStart w:name="z420" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Меры государственного стимулирования промышленности, направленные на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, осуществляются уполномоченным органом в области государственного стимулирования промышленности с привлечением национального института развития в области развития внутристрановой ценности в соответствии с правилами оказания мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z421" w:id="369"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Национальным институтом развития в области развития внутристрановой ценности открывается текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, на основе договора, заключаемого между уполномоченным органом в области государственного стимулирования промышленности и национальным институтом развития в области развития внутристрановой ценности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z422" w:id="370"/>
+    <w:bookmarkStart w:name="z422" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Остатки средств на текущем счете, числящиеся на конец финансового года, не подлежат возврату уполномоченному органу в области государственного стимулирования промышленности и, соответственно, в государственный бюджет, а расходуются на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, в следующем финансовом году.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11280,1196 +13608,2120 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z424" w:id="371"/>
+    <w:bookmarkStart w:name="z424" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предоставление мер государственного стимулирования промышленности осуществляется уполномоченным органом в области регулирования внешнеторговой деятельности с привлечением национального института развития в области развития и продвижения несырьевого экспорта посредством:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z425" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки в соответствии с правилами возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z426" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z427" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использования механизмов экспортного торгового финансирования, кредитования и страхования, перестрахования и гарантирования сделок по продвижению несырьевого экспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z428" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субсидирование ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности осуществляется финансовым агентом, определяемым Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 38 с изменениями, внесенными законами РК от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 39. Стимулирование повышения производительности труда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z430" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предоставление мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности, осуществляется уполномоченным органом в области государственного стимулирования промышленности с привлечением национального института развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z431" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предоставление мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности, осуществляется по следующим затратам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z432" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение компетенции работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z433" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) внедрение цифровых технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z434" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершенствование технологических процессов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z435" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) повышение эффективности организации производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальным институтом развития в области развития промышленности открывается текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на предоставление мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности, на основе договора, заключаемого между уполномоченным органом в области государственного стимулирования промышленности и национальным институтом развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В заголовок статьи 40 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 40. Стимулирование развития территориальных кластеров</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предоставление мер государственного стимулирования промышленности в развитии территориальных кластеров осуществляется уполномоченным органом в области государственного стимулирования промышленности с привлечением национального института развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z439" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное стимулирование территориальных кластеров осуществляется по итогам конкурсного отбора территориальных кластеров и (или) в соответствии с реестром территориальных кластеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предоставление мер государственного стимулирования промышленности в развитии территориальных кластеров осуществляется посредством возмещения затрат и (или) финансирования, и (или) софинансирования затрат для поддержки функционирования кластерной организации и на реализацию проектов территориальных кластеров и иных мер государственного стимулирования промышленности в развитии территориальных кластеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z441" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кластерная организация, созданная в соответствии с законодательством Республики Казахстан, осуществляющая методическое, организационное, экспертно-аналитическое и информационное сопровождение развития территориального кластера, обеспечивает деятельность по разработке и сопровождению реализации плана работ по развитию территориального кластера, организации взаимодействия между участниками территориального кластера, а также заинтересованными организациями, включая учреждения образования и науки, финансовые организации и юридические лица с государственным участием, институты развития и государственные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменения Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальным институтом развития в области развития промышленности открывается текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на предоставление мер государственного стимулирования промышленности в развитии территориальных кластеров, на основе договора, заключаемого между уполномоченным органом в области государственного стимулирования промышленности и национальным институтом развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 41. Реструктуризация задолженности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z444" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Реструктуризация задолженности осуществляется в целях расширения спектра используемых инструментов для финансово-экономического оздоровления субъектов промышленно-инновационной деятельности, а также улучшения и (или) восстановления инвестиционной привлекательности действующих и (или) простаивающих производств, запуска производств при условии привлечения ими в целях реализации промышленно-инновационного проекта дополнительного финансирования у третьих лиц и (или) предоставления надлежащего обеспечения в виде собственного движимого и (или) недвижимого имущества, в том числе денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z445" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Реструктуризация задолженности возможна путем изменения графика платежей, прекращения прав (требований) полностью или частично, прощения неустойки (штрафов, пеней), вознаграждения, в том числе вознаграждения, капитализированного в основной долг, инвестиционного прироста, основного долга и иной дебиторской задолженности, изменения сроков и условий инвестирования и (или) кредитования, и (или) финансирования, конвертации задолженности в уставные капиталы и иными способами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 42. Предоставление промышленных грантов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z447" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Под промышленным грантом понимаются бюджетные средства, предоставляемые субъектам промышленно-инновационной деятельности обрабатывающей промышленности для реализации их промышленно-инновационных проектов на безвозмездной основе и являющиеся безвозвратными при условии исполнения встречных обязательств. Предоставление промышленных грантов осуществляется уполномоченным органом в области государственного стимулирования промышленности с привлечением национального института развития в области развития промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z448" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Промышленные гранты предоставляются действующим субъектам промышленно-инновационной деятельности обрабатывающей промышленности путем софинансирования с условиями встречных обязательств для реализации промышленно-инновационных проектов, направленных на создание конкурентоспособной продукции, включенной в перечень приоритетных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z449" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При предоставлении промышленных грантов проводится экспертиза полученных заявок в соответствии с правилами предоставления промышленных грантов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z425" w:id="372"/>
-[...15 lines deleted...]
-      1) возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки в соответствии с правилами возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Критерии предоставления промышленных грантов устанавливаются правилами предоставления промышленных грантов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z426" w:id="373"/>
-[...15 lines deleted...]
-      2) субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Национальный институт развития в области развития промышленности осуществляет мониторинг предоставленных промышленных грантов с целью анализа достижения запланированных целей по промышленно-инновационным проектам, по которым они были предоставлены.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z427" w:id="374"/>
-[...15 lines deleted...]
-      3) использования механизмов экспортного торгового финансирования, кредитования и страхования, перестрахования и гарантирования сделок по продвижению несырьевого экспорта.</w:t>
+    <w:bookmarkStart w:name="z452" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальный институт развития в области развития промышленности открывает текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на предоставление промышленных грантов, на основе договора, заключаемого между уполномоченным органом в области государственного стимулирования промышленности и национальным институтом развития в области развития промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z428" w:id="375"/>
-[...15 lines deleted...]
-      2. Субсидирование ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности осуществляется финансовым агентом, определяемым Правительством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z453" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остатки средств на текущем счете, числящиеся на конец финансового года, не подлежат возврату уполномоченному органу в области государственного стимулирования промышленности и, соответственно, в государственный бюджет, а расходуются на предоставление промышленных грантов в следующем финансовом году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 42-1. Специальный инвестиционный проект</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Под специальным инвестиционным проектом понимается инвестиционный проект, реализованный (реализуемый) юридическим лицом Республики Казахстан, зарегистрированным в качестве участника специальной экономической зоны или владельца свободного склада в соответствии с таможенным законодательством Республики Казахстан, и (или) приобретенный у участника специальной экономической зоны либо реализованный юридическим лицом Республики Казахстан, заключившим соглашение о промышленной сборке моторных транспортных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z804" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Юридическое лицо Республики Казахстан, реализующее специальный инвестиционный проект в рамках специального инвестиционного контракта, освобождается от обложения таможенными пошлинами при импорте технологического оборудования, комплектующих и запасных частей к нему в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z805" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Освобождение от обложения таможенными пошлинами использованных сырья и (или) материалов, ввезенных юридическими лицами Республики Казахстан в рамках реализации специального инвестиционного проекта на основании специального инвестиционного контракта, осуществляется при завершении действия таможенной процедуры свободной таможенной зоны или свободного склада при условии идентификации таких сырья и материалов в полученном продукте и признания целевого использования условно выпущенных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z806" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Освобождение от обложения ввозными таможенными пошлинами в рамках реализации специального инвестиционного проекта предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z807" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участникам специальных экономических зон на пятнадцать лет, но не более срока действия специальных экономических зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z808" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) владельцам свободных складов на срок не более пятнадцати лет с момента регистрации специального инвестиционного контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Статья 38 с изменениями, внесенными законами РК от 23.01.2024 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 3) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) юридическим лицам Республики Казахстан, заключившим соглашение о промышленной сборке моторных транспортных средств, на срок не более пятнадцати лет с момента регистрации специального инвестиционного контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить ч.4 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z810" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Освобождение импорта сырья и (или) материалов в рамках специального инвестиционного контракта от налога на добавленную стоимость применяется в соответствии с условиями, предусмотренными Налоговым кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 42-1 в соответствии с Законом РК от 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 39. Стимулирование повышения производительности труда</w:t>
-[...138 lines deleted...]
-      3. Национальным институтом развития в области развития промышленности открывается текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на предоставление мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности, на основе договора, заключаемого между уполномоченным органом в области государственного стимулирования промышленности и национальным институтом развития в области развития промышленности.</w:t>
+        <w:t>Статья 42-2. Заключение и расторжение специального инвестиционного контракта, контроль</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z812" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Специальным инвестиционным контрактом является договор, предусматривающий освобождение импорта от уплаты ввозных таможенных пошлин в соответствии с таможенным законодательством Республики Казахстан и от налога на добавленную стоимость в соответствии с условиями, установленными Налоговым кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Предоставление мер государственного стимулирования промышленности в развитии территориальных кластеров осуществляется уполномоченным органом в области государственного стимулирования промышленности с привлечением национального института развития в области развития промышленности.</w:t>
+    <w:bookmarkStart w:name="z813" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Специальный инвестиционный контракт заключается с юридическим лицом Республики Казахстан, осуществляющим деятельность в качестве участника специальной экономической зоны или владельца свободного склада, производителям транспортных средств и (или) их компонентов, а также сельскохозяйственной техники и (или) ее компонентов – при наличии соответствующего соглашения о промышленной сборке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z439" w:id="384"/>
-[...15 lines deleted...]
-      Государственное стимулирование территориальных кластеров осуществляется по итогам конкурсного отбора территориальных кластеров и (или) в соответствии с реестром территориальных кластеров.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в области государственного стимулирования промышленности в течение пятнадцати рабочих дней со дня поступления заявки на заключение специального инвестиционного контракта подготавливает для подписания данный контракт с учетом положений типового специального инвестиционного контракта, утверждаемого уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z815" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Порядок, сроки и условия заключения и расторжения специального инвестиционного контракта разрабатываются и утверждаются уполномоченным органом в области государственного стимулирования промышленности по согласованию с центральным уполномоченным органом по государственному планированию и государственным органом, осуществляющим руководство в сфере обеспечения поступлений налогов и других обязательных платежей в бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z440" w:id="385"/>
-[...449 lines deleted...]
-    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 42-1 в соответствии с Законом РК от 18.07.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z816" w:id="409"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.2 пункта 4 предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом изменения в приложения к инвестиционному контракту и специальному инвестиционному контракту могут вноситься по соглашению сторон два раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z817" w:id="410"/>
+    <w:bookmarkStart w:name="z817" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Уполномоченный орган в области государственного стимулирования промышленности осуществляет контроль за соблюдением юридическим лицом Республики Казахстан условий предоставления специального инвестиционного контракта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z818" w:id="411"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z818" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юридическое лицо представляет по форме, устанавливаемой уполномоченным органом в области государственного стимулирования промышленности, в указанный орган полугодовые отчеты о выполнении условий специального инвестиционного контракта не позднее 25 июля и 25 января с расшифровкой по статьям затрат, предусмотренных рабочей программой, с приложением документов, подтверждающих поставку и использование технологического оборудования, комплектующих и запасных частей к нему по назначению, сырья и (или) материалов, а также компонентов транспортных средств и (или) сельскохозяйственной техники в составе готовой продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z819" w:id="412"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z819" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае неисполнения или ненадлежащего исполнения рабочей программы инвестиционного контракта уполномоченный орган в области государственного стимулирования промышленности направляет юридическому лицу Республики Казахстан, заключившему специальный инвестиционный контракт, уведомление в письменной форме с указанием нарушений и устанавливает трехмесячный срок для устранения нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z820" w:id="413"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z820" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае, если по результатам проверки, проведенной уполномоченным органом в области государственного стимулирования промышленности, будет установлено, что ввезенные для реализации специального инвестиционного проекта и освобожденные от уплаты таможенных пошлин технологическое оборудование, комплектующие и запасные части к нему, сырье и (или) материалы, а также компоненты транспортных средств и (или) сельскохозяйственной техники не были использованы в составе готовой продукции, юридическое лицо Республики Казахстан, не уплатившее вследствие предоставленных по специальному инвестиционному контракту преференций суммы таможенных пошлин, уплачивает их в части неиспользованных технологического оборудования, комплектующих и запасных частей к нему, сырья и (или) материалов, а также компонентов транспортных средств и (или) сельскохозяйственной техники с начислением пеней в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z821" w:id="414"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z821" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Контроль за целевым использованием объектов освобождения от обложения таможенными пошлинами осуществляется в порядке, определенном Евразийской экономической комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkEnd w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12488,245 +15740,245 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z454" w:id="415"/>
+    <w:bookmarkStart w:name="z454" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ПРОДВИЖЕНИЕ НА РЫНКИ СБЫТА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 43. Продвижение отечественных предприятий обрабатывающей промышленности на внешние рынки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z456" w:id="416"/>
+    <w:bookmarkStart w:name="z456" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство иностранных дел Республики Казахстан и загранучреждения в пределах своей компетенции осуществляют защиту прав и интересов субъектов деятельности в сфере промышленности за рубежом, в том числе оказывают содействие уполномоченному органу в области регулирования внешнеторговой деятельности в продвижении товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z457" w:id="417"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z457" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сервисная поддержка субъектов промышленно-инновационной деятельности по продвижению товаров и услуг казахстанского происхождения обрабатывающей промышленности на внешние рынки осуществляется уполномоченным органом в области регулирования внешнеторговой деятельности с привлечением национального института развития в области развития и продвижения несырьевого экспорта путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z458" w:id="418"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z458" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) диагностики их экспортного потенциала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z459" w:id="419"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z459" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организации и проведения торговых миссий, осуществления выставочно-ярмарочной деятельности, продвижения товарных знаков казахстанских производителей за рубежом и организации национальных стендов казахстанских производителей за рубежом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z460" w:id="420"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z460" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) повышения информированности потенциальных зарубежных покупателей через размещение на постоянной основе информации о казахстанских товаропроизводителях, производителях услуг и их товарах, услугах за рубежом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z461" w:id="421"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z461" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оказания информационной и аналитической поддержки по вопросам развития и продвижения экспорта товаров и услуг казахстанского происхождения обрабатывающей промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z462" w:id="422"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z462" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) содействия в продвижении товаров и услуг казахстанского происхождения обрабатывающей промышленности на международный рынок гуманитарной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z463" w:id="423"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z463" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) иных мер в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12846,187 +16098,187 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 44. Вхождение в глобальные цепочки добавленной стоимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z465" w:id="424"/>
+    <w:bookmarkStart w:name="z465" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вхождение в глобальные цепочки добавленной стоимости осуществляется путем сотрудничества с транснациональными корпорациями, инвесторами и их поставщиками, а также через продвижение товаров с высокой добавленной стоимостью на внешние рынки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z466" w:id="425"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z466" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномоченные органы в области регулирования внешнеторговой деятельности, государственного стимулирования промышленности, государственной поддержки инновационной деятельности и по реализации инвестиционной политики оказывают содействие субъектам промышленно-инновационной деятельности по вхождению в глобальные цепочки добавленной стоимости, в том числе путем применения технической документации на производство новых видов товаров и мировых производственных франшиз ведущих мировых производителей, лидирующих по конкретным товарам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 45. Содействие взаимодействию субъектов деятельности в сфере промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="426"/>
+    <w:bookmarkStart w:name="z468" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государством оказывается содействие взаимодействию субъектов деятельности в сфере промышленности в форме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z469" w:id="427"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z469" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) институциональной поддержки, заключающейся в развитии институтов развития промышленности по изучению проблем и разработке предложений по развитию промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z470" w:id="428"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z470" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нефинансовой поддержки субъектов деятельности в сфере промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z471" w:id="429"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z471" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственное содействие взаимодействию субъектов деятельности в сфере промышленности предусматривает иные виды поддержки, установленные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13062,210 +16314,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 46. Договоры, направленные на развитие промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z473" w:id="430"/>
+    <w:bookmarkStart w:name="z473" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Договоры, направленные на развитие промышленности, заключаются в соответствии с настоящим Законом посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z474" w:id="431"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z474" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) офтейк-контрактов, предусматривающих долгосрочный гарантированный закуп товаров обрабатывающей промышленности, в том числе приобретаемых в рамках осуществляемых работ и оказываемых услуг, производство которых будет организовано поставщиком и ранее отсутствовало;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z801" w:id="432"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z801" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) договоров гарантированного закупа, предусматривающих долгосрочный гарантированный объем закупа товаров, произведенных на имеющихся производственных мощностях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z475" w:id="433"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z475" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) договоров контрактных закупок, предусматривающих помимо закупа товаров обрабатывающей промышленности, в том числе приобретаемых в рамках осуществляемых работ и оказываемых услуг, существенные условия по инвестированию части средств от суммы договора в экономику Республики Казахстан, предусмотренные условиями закупа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z476" w:id="434"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z476" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В правилах планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения предусматриваются типовые требования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z477" w:id="435"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z477" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заказчиками по договорам, направленным на развитие промышленности, являются крупные заказчики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z478" w:id="436"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z478" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения настоящей статьи не распространяются на Фонд национального благосостояния и юридические лица, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат Фонду национального благосостояния на праве собственности или доверительного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkEnd w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13321,490 +16573,490 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 47. Порядок планирования и заключения договоров, направленных на развитие промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z745" w:id="437"/>
+    <w:bookmarkStart w:name="z745" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный орган в области государственного стимулирования промышленности ежегодно в срок до 10 декабря получает от:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z746" w:id="438"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z746" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отдельных субъектов квазигосударственного сектора планы закупок (предварительный, годовой, долгосрочный), разрабатываемые и утверждаемые в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z747" w:id="439"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z747" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) недропользователей, обладающих правом на добычу твердых полезных ископаемых, за исключением общераспространенных полезных ископаемых, годовые (на один финансовый год) и среднесрочные (на пять финансовых лет) программы закупа товаров, работ и услуг, формируемые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z748" w:id="440"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z748" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) субъектов естественных монополий перечни товаров, планируемых к закупу на предстоящий финансовый год или долгосрочный период, составляемые в соответствии с правилами осуществления деятельности субъектами естественных монополий, утверждаемыми согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О естественных монополиях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z749" w:id="441"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z749" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) системообразующих предприятий планы закупок товаров на предстоящий финансовый год или долгосрочный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z750" w:id="442"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z750" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Планы закупок (программы, перечни товаров) крупных заказчиков, указанные в пункте 1 настоящей статьи, представляются в год, предшествующий первому году осуществления закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z751" w:id="443"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z751" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Планы закупок (программы, перечни товаров), указанные в пункте 1 настоящей статьи, предусматривают перечень товаров, планируемых к закупу, за исключением товаров, закупаемых на внутреннем рынке, или товаров иностранного происхождения, на которые распространяются гарантийные обязательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z752" w:id="444"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z752" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.  Уполномоченный орган в области государственного стимулирования промышленности с привлечением национального института развития в области развития внутристрановой ценности в течение тридцати календарных дней рассматривает планы закупок (программы, перечни товаров) крупных заказчиков на соответствие исключениям, указанным в пункте 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z753" w:id="445"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z753" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области государственного стимулирования промышленности в случае выявления несоответствий требованиям, указанным в пункте 3 настоящей статьи, направляет крупным заказчикам уведомление с указанием замечаний к планам закупок (программам, перечням товаров).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z754" w:id="446"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z754" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Крупные заказчики в течение пяти рабочих дней со дня получения уведомления уполномоченного органа в области государственного стимулирования промышленности вносят изменения в свои планы закупок (программы, перечни товаров), указанные в пункте 1 настоящей статьи, и повторно направляют в уполномоченный орган в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z755" w:id="447"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z755" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом срок согласования планов закупок (программ, перечней товаров) крупных заказчиков уполномоченным органом в области государственного стимулирования промышленности не должен превышать десять рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z756" w:id="448"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z756" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Согласованный перечень товаров, планируемых к закупу, в срок до 1 февраля размещается в реестре товаров, работ и услуг, используемых при проведении операций по недропользованию, их производителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z757" w:id="449"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z757" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6.   Предприятия обрабатывающей промышленности, заинтересованные в заключении договоров, направленных на развитие промышленности, подают заявку в реестре товаров, работ и услуг, используемых при проведении операций по недропользованию, их производителей для заключения офтейк-контрактов в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона и договоров гарантированного закупа в соответствии со статьей 48-1 настоящего Закона в срок не более тридцати календарных дней после опубликования перечня товаров, планируемых к закупу, в реестре товаров, работ и услуг, используемых при проведении операций по недропользованию, их производителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z758" w:id="450"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z758" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Крупные заказчики рассматривают заявки от предприятий обрабатывающей промышленности и заключают офтейк-контракты или договоры гарантированного закупа в срок не более тридцати календарных дней с даты окончания подачи заявок в соответствии с правилами планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z759" w:id="451"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z759" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.  После заключения договоров, направленных на развитие промышленности, крупный заказчик имеет право проводить лабораторные и (или) индустриальные испытания опытно-промышленной партии товара предприятия обрабатывающей промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z760" w:id="452"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z760" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лабораторные и (или) индустриальные испытания опытно-промышленной партии товара предприятия обрабатывающей промышленности проводятся на основе технических характеристик, физических и (или) химических свойств, комплектации товара, предоставляемого крупным заказчиком до заключения договора, направленного на развитие промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z761" w:id="453"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z761" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае получения положительных результатов лабораторных и (или) индустриальных испытаний опытно-промышленной партии товара предприятия обрабатывающей промышленности производится поставка партии данного товара. При получении отрицательных результатов лабораторных и (или) индустриальных испытаний опытно-промышленной партии товара предприятия обрабатывающей промышленности договор, направленный на развитие промышленности, считается не исполненным по вине предприятия обрабатывающей промышленности и подлежит расторжению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z762" w:id="454"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z762" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       До момента поставки товара в рамках договоров, направленных на развитие промышленности, крупные заказчики могут приобретать товар в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z763" w:id="455"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z763" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выставление дополнительных технических характеристик, физических и (или) химических свойств, требований к комплектации товара после подписания договора, направленного на развитие промышленности, запрещается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13860,111 +17112,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 47-1. Закупки системообразующих предприятий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z765" w:id="456"/>
+    <w:bookmarkStart w:name="z765" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Системообразующими предприятиями являются предприятия обрабатывающей промышленности, объем производства которых составляет более трех процентов от совокупного объема производства соответствующей области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z766" w:id="457"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z766" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечень системообразующих предприятий утверждается уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z767" w:id="458"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z767" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Закупки товаров системообразующих предприятий подлежат мониторингу внутристрановой ценности уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z768" w:id="459"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z768" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Закупки товаров системообразующими предприятиями осуществляются в соответствии с планами закупок товаров на предстоящий финансовый год или долгосрочный период при условии соблюдения требований, определенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13999,1089 +17251,1089 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 48-1 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 47-1 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 48. Офтейк-контракты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z487" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. По офтейк-контрактам поставщик обязуется организовать производство соответствующего товара, в том числе за счет средств, полученных от заказчика в соответствии с договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z488" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключенные офтейк-контракты могут использоваться в качестве предмета залога в финансовых организациях, в том числе в банках второго уровня и Банке Развития Казахстана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z489" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не допускается в одностороннем порядке внесение в заключенный офтейк-контракт изменений по уменьшению объема закупки и снижению цены товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z490" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По долгосрочному офтейк-контракту заказчик обязан при условии надлежащего исполнения поставщиком обязательств, установленных таким договором, обеспечить приемку и оплату товаров в объемах, предусмотренных таким договором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z491" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в первый год действия договора – в стопроцентном размере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z492" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      во второй и последующие годы действия договора – в размере не менее пятидесяти процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z493" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязательства, установленные частью второй настоящего пункта, исчисляются исходя из объема поставки товара, предусмотренного договором на соответствующий календарный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z494" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Срок действия офтейк-контракта определяется договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z495" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отказ заказчика от выкупа оговоренного объема произведенного товара не по вине поставщика предусматривает неустойку, размер которой определяется в соответствии с правилами планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z496" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В офтейк-контрактах указываются конкретные наименования товаров с указанием их подробных технических характеристик, физических и (или) химических свойств, комплектации, объемов поставок на весь срок действия договора, другой информации, позволяющей однозначно идентифицировать товар, а также требования по минимальному уровню внутристрановой ценности, обязательства по разработке программы повышения показателя внутристрановой ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z655" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сведения об офтейк-контрактах, их исполнителях, сроках и производимых товарах обрабатывающей промышленности вносятся уполномоченным органом в области государственного стимулирования промышленности в реестр офтейк-контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 48 с изменением, внесенным Законом РК от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 48-1. Договоры гарантированного закупа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z770" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. По договорам гарантированного закупа предприятие обрабатывающей промышленности обязуется обеспечить поставку гарантированного объема товаров на долгосрочной основе в соответствии с условиями заключенного договора гарантированного закупа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z771" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключенные договоры гарантированного закупа могут использоваться в качестве предмета залога в финансовых организациях, в том числе в банках второго уровня и Банке Развития Казахстана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z772" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Внесение изменений в заключенный договор гарантированного закупа осуществляется по согласованию крупного заказчика и предприятия обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z773" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Срок действия договора гарантированного закупа определяется договором, но не может быть менее одного года. Максимальный срок действия договора гарантированного закупа не может превышать десять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z774" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Договор гарантированного закупа должен содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z775" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименования товаров с указанием их подробных технических характеристик, физических и (или) химических свойств, комплектации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z776" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объем поставок на весь срок действия договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z777" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ответственность сторон договора за неисполнение и ненадлежащее исполнение обязательств по договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z778" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные условия по согласованию сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 48-1 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 49. Договоры контрактных закупок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z498" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Контрактные закупки осуществляются на принципах офсетной политики при условии, что сумма закупок товаров, работ и услуг в год превышает пятисоттысячекратный размер месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z499" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В соответствии с контрактными закупками поставщик обязуется помимо поставки товаров, работ и услуг выполнить дополнительные условия, предусматриваемые договором, в том числе путем создания совместного производства, которые зависят от вида закупаемой продукции, такие как:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z500" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прямые инвестиции (в том числе вложения в инвестиционные проекты, напрямую не связанные с поставщиком продукции);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z501" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестиции в научно-исследовательские и опытно-конструкторские работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z502" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание производств;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z503" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) строительство специализированных учебных центров, реализация программ подготовки и переподготовки специалистов различной направленности для Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z504" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) развитие инфраструктуры по обслуживанию закупаемого товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z505" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) передача технической документации, лицензий и иных документов, обеспечивающих трансферт технологий в страну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z506" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные условия в соответствии с правилами планирования и заключения договоров, направленных на развитие промышленности, а также мониторинга их исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z507" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вышеуказанные условия могут применяться как по отдельности, так и в сочетании, в денежном выражении должны составлять не менее пяти процентов от суммы договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z508" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Неисполнение поставщиком своих обязательств, предусмотренных пунктом 2 настоящей статьи, влечет взыскание неустойки и другие правовые последствия в соответствии с договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 50. Регулируемые закупки промышленной продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 47-1 в соответствии с Законом РК от 19.05.2025 </w:t>
-[...43 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...153 lines deleted...]
-      Обязательства, установленные частью второй настоящего пункта, исчисляются исходя из объема поставки товара, предусмотренного договором на соответствующий календарный год.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Регулирование закупок промышленной продукции осуществляется в соответствии с законодательством Республики Казахстан о государственных закупках, недрах и недропользовании, об информатизации и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z511" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Регулируемые закупки промышленной продукции должны осуществляться с учетом требований национальных стандартов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z494" w:id="467"/>
-[...797 lines deleted...]
-    <w:bookmarkEnd w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 51. База данных товаров, работ, услуг и их поставщиков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15110,1490 +18362,2924 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 51-1. Порядок формирования реестра казахстанских товаропроизводителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z666" w:id="492"/>
+    <w:bookmarkStart w:name="z666" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Формирование реестра казахстанских товаропроизводителей (далее – реестр) осуществляется в соответствии с правилами ведения реестра казахстанских товаропроизводителей и состоит из следующих этапов:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z667" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подача заявки через личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z668" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифровая верификация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z669" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценка производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z670" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принятие решения уполномоченным органом в области государственного стимулирования промышленности о включении либо невключении в реестр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z671" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При подаче заявки представляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z672" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) согласие на сбор и обработку информации в соответствии с законодательством Республики Казахстан о персональных данных и их защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z673" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласие на предоставление доступа к производственному объекту для оценки производства и осуществления мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z674" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) согласие на принятие обязательств по установлению системы видеонаблюдения на производственном объекте, предоставление удаленного доступа уполномоченному органу в области государственного стимулирования промышленности к просмотру видеоинформации для осуществления мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z675" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения, подтверждающие выполнение заявленных условий производства, производственных и технологических операций, включая видеоматериал, отображающий (подтверждающий) заявленный технологический процесс производства товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z676" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. После подачи заявки осуществляется цифровая верификация по критериям, определенным правилами ведения реестра казахстанских товаропроизводителей, подтверждающим производственную деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z677" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, необходимые для включения в реестр, формируются объектом информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z678" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты цифровой верификации направляются заявителю в личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z679" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отрицательного результата цифровой верификации решение должно содержать мотивированный ответ с обоснованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z680" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При оценке производства уполномоченным органом в области государственного стимулирования промышленности с привлечением отраслевых государственных органов, отраслевых ассоциаций (союзов) осуществляется проверка выполнения заявленных условий производства, производственных и технологических операций на основании сведений, подтверждающих выполнение заявленных условий производства, производственных и технологических операций, включая видеоматериал, отображающий (подтверждающий) заявленный технологический процесс производства товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z681" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявленные заявителем производственные и технологические операции должны соответствовать минимальному порогу производственных и технологических операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z682" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При невозможности оценки производства на основании сведений, заявленных заявителем согласно пункту 2 настоящей статьи, уполномоченным органом в области государственного стимулирования промышленности с привлечением отраслевых государственных органов, отраслевых ассоциаций (союзов) осуществляется выездная инспекция.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z683" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Привлечение представителей отраслевых ассоциаций (союзов) для участия в выездной инспекции носит добровольный характер и осуществляется на безвозмездной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z684" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам выездной инспекции составляется акт оценки производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z685" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При положительном результате оценки производства заявитель включается в реестр уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z686" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отрицательном результате оценки производства автоматически направляется мотивированный ответ с обоснованиями в личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z687" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъект предпринимательства вправе повторно подать заявку для включения в реестр после устранения выявленных несоответствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z688" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Заявитель несет ответственность, установленную законами Республики Казахстан, за достоверность представленных сведений, указанных в заявке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z689" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Подтверждением нахождения казахстанского товаропроизводителя в реестре является выписка из реестра, которая должна содержать сведения о казахстанском товаропроизводителе, производимом им товаре с указанием сведений о нем и доле внутристрановой ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z690" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При включении в реестр казахстанских товаропроизводителей, производящих товары, полностью произведенные на территории Республики Казахстан, оценка производства не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z691" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Требования настоящей статьи не распространяются на казахстанских производителей программного обеспечения и регламентируются статьей 51-2 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z667" w:id="493"/>
-[...15 lines deleted...]
-      1) подача заявки через личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-1 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-2. Порядок включения и исключения производителей программного обеспечения из реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z693" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. К товарам казахстанского происхождения приравнивается программное обеспечение, произведенное на территории Республики Казахстан и включенное в реестр доверенного программного обеспечения и продукции электронной промышленности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z668" w:id="494"/>
-[...15 lines deleted...]
-      2) цифровая верификация;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок подтверждения казахстанского производителя программного обеспечения для включения в реестр определяется уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в сфере информатизации ежеквартально проводит мониторинг казахстанских производителей программного обеспечения, находящихся в реестре, и уведомляет о его результатах уполномоченный орган в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Включение и исключение казахстанских производителей программного обеспечения из реестра осуществляются уполномоченным органом в области государственного стимулирования промышленности на основании уведомления уполномоченного органа в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 5 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Казахстанские производители программного обеспечения в течение тридцати календарных дней со дня исключения из реестра вправе обжаловать уведомление в уполномоченный орган в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-2 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-3. Товары, полностью произведенные на территории Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z699" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Товарами, полностью произведенными на территории Республики Казахстан, являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z669" w:id="495"/>
-[...15 lines deleted...]
-      3) оценка производства;</w:t>
+    <w:bookmarkStart w:name="z700" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) природные ресурсы (полезные ископаемые и минеральные ресурсы, водные, земельные ресурсы), добытые из недр Республики Казахстан, на ее территории либо в ее территориальном море (иных внутренних водоемах) или с ее дна либо из атмосферного воздуха на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z670" w:id="496"/>
-[...15 lines deleted...]
-      4) принятие решения уполномоченным органом в области государственного стимулирования промышленности о включении либо невключении в реестр.</w:t>
+    <w:bookmarkStart w:name="z701" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сельскохозяйственная продукция, произведенная в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z671" w:id="497"/>
-[...15 lines deleted...]
-      2. При подаче заявки представляются:</w:t>
+    <w:bookmarkStart w:name="z702" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лом и отходы цветных и черных металлов, собранные или образованные на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z672" w:id="498"/>
-[...15 lines deleted...]
-      1) согласие на сбор и обработку информации в соответствии с законодательством Республики Казахстан о персональных данных и их защите;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить подпунктом 4) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z703" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сведения о лицензиях или контрактах на добычу твердых полезных ископаемых в соответствии с законодательством Республики Казахстан о недрах и недропользовании, за исключением общераспространенных полезных ископаемых, лома и отходов цветных и черных металлов, собранных или образованных на территории Республики Казахстан, представляются для включения в реестр уполномоченным органом в области твердых полезных ископаемых.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z673" w:id="499"/>
-[...15 lines deleted...]
-      2) согласие на предоставление доступа к производственному объекту для оценки производства и осуществления мониторинга;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о контрактах на добычу углеводородов или урана в соответствии с законодательством Республики Казахстан о недрах и недропользовании представляются для включения в реестр уполномоченным органом в области углеводородов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z705" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения о лицензиях или контрактах на добычу общераспространенных полезных ископаемых в соответствии с законодательством Республики Казахстан о недрах и недропользовании представляются для включения в реестр местными исполнительными органами области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z674" w:id="500"/>
-[...15 lines deleted...]
-      3) согласие на принятие обязательств по установлению системы видеонаблюдения на производственном объекте, предоставление удаленного доступа уполномоченному органу в области государственного стимулирования промышленности к просмотру видеоинформации для осуществления мониторинга;</w:t>
+    <w:bookmarkStart w:name="z706" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сведения о сельскохозяйственной продукции, произведенной на территории Республики Казахстан, представляются для включения в реестр уполномоченным органом в области развития агропромышленного комплекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z675" w:id="501"/>
-[...1173 lines deleted...]
-    <w:bookmarkStart w:name="z707" w:id="527"/>
+    <w:bookmarkStart w:name="z707" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Сведения о разрешениях на осуществление деятельности по сбору (заготовке), хранению, переработке и реализации лома и отходов цветных и черных металлов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях" представляются для включения в реестр местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z708" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сведения о товарах, полностью произведенных на территории Республики Казахстан, вносятся в реестр уполномоченным органом в области государственного стимулирования промышленности на основании сведений, представленных согласно пунктам 2, 3, 4, 5 и 6 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-3 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-4. Мониторинг реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z710" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. После включения казахстанского товаропроизводителя в реестр уполномоченным органом в области государственного стимулирования промышленности с периодичностью не менее одного раза в квартал осуществляется мониторинг посредством цифровой верификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 51-4 предусматривается дополнить пунктом 1-1 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z711" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По итогам мониторинга в случае выявления несоответствий критериям, определенным пунктом 3 статьи 51-1 настоящего Закона, направляется уведомление в личный кабинет пользователя на веб-портале объекта информационно-коммуникационной инфраструктуры "электронного правительства" о необходимости устранения выявленных несоответствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z712" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения выявленных несоответствий казахстанский товаропроизводитель исключается из реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-4 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-5. Апелляционная комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z714" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Возражения, жалобы казахстанских товаропроизводителей по исключению из реестра по результатам мониторинга посредством цифровой верификации рассматриваются апелляционной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z715" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Состав и положение об апелляционной комиссии утверждаются уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z716" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Возражения, жалобы казахстанских товаропроизводителей подаются в апелляционную комиссию в течение тридцати рабочих дней со дня исключения из реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z717" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Апелляционная комиссия принимает решение по представленным возражению, жалобе посредством запроса необходимых документов и (или) проведения заслушивания, и (или) проведения выездной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z718" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Апелляционная комиссия по результатам рассмотрения возражения, жалобы выносит одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z719" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о полном или частичном удовлетворении возражения, жалобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z720" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об отказе в удовлетворении возражения, жалобы с обоснованием принятия такого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z721" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Решение апелляционной комиссии выносится в письменном виде и является обязательным для исполнения уполномоченным органом в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z722" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Решение апелляционной комиссии может быть обжаловано в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z723" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При удовлетворении возражения, жалобы казахстанский товаропроизводитель, подавший такие возражение, жалобу, включается в реестр уполномоченным органом в области государственного стимулирования промышленности без прохождения этапов, предусмотренных статьей 51-1 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-5 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-6. Исключение из реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z725" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исключение казахстанского товаропроизводителя из реестра осуществляется уполномоченным органом в области государственного стимулирования промышленности на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z726" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результатов цифровой верификации при проведении мониторинга реестра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z727" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результатов мониторинга производителей программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z728" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заявления казахстанского товаропроизводителя об исключении из реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 статьи 51-6 предусматривается дополнить подпунктом 4) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z729" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае ликвидации юридического лица в соответствии с законодательством Республики Казахстан или реорганизации юридического лица, за исключением реорганизации в форме преобразования, исключение казахстанского товаропроизводителя из реестра осуществляется автоматически.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z730" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При реорганизации вновь созданное юридическое лицо подает заявку для включения в реестр повторно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z731" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казахстанские товаропроизводители, исключенные из реестра, имеют право повторной подачи заявки для включения в реестр в соответствии со статьей 51-1 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-6 в соответствии с Законом РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51-7. Условия производства, производственные и технологические операции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z733" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Производственными и технологическими операциями являются переработка, обработка сырья или материала, а также сборка материала, целью которых является получение товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z734" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Условия производства должны содержать одно или несколько критериев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z735" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производство товара из определенного вида сырья и (или) комплектующих материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z736" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      испытание продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z737" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие нормативно-технических или разрешительных документов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z708" w:id="528"/>
-[...15 lines deleted...]
-      7. Сведения о товарах, полностью произведенных на территории Республики Казахстан, вносятся в реестр уполномоченным органом в области государственного стимулирования промышленности на основании сведений, представленных согласно пунктам 2, 3, 4, 5 и 6 настоящей статьи.</w:t>
+    <w:bookmarkStart w:name="z738" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Условия производства, производственные и технологические операции разрабатываются и утверждаются уполномоченным органом в области государственного стимулирования промышленности по согласованию с отраслевыми государственными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z739" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отраслевые государственные органы в пределах своей компетенции участвуют в разработке условий производства, производственных и технологических операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z740" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия производства, производственные и технологические операции должны содержать сведения об установленных на территории Республики Казахстан производственных и технологических операциях, а также о минимальном пороге производственных и технологических операций для каждого товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z741" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При внесении изменений и (или) дополнений в условия производства, производственные и технологические операции производства товара не допускается установление более благоприятных условий производства, чем были установлены ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-3 в соответствии с Законом РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 51-7 в соответствии с Законом РК от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16620,2555 +21306,1579 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 51-4. Мониторинг реестра</w:t>
-[...143 lines deleted...]
-    </w:p>
+        <w:t>Статья 52. Регулирование импорта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z520" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регулирование импорта осуществляется в соответствии с законодательством Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан, с учетом требований по обеспечению безопасности и качества товаров в соответствии с требованиями законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z521" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях защиты экономических интересов Республики Казахстан осуществляется постоянный мониторинг цен импортируемых товаров, производимых на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 51-5. Апелляционная комиссия</w:t>
-[...58 lines deleted...]
-      3. Возражения, жалобы казахстанских товаропроизводителей подаются в апелляционную комиссию в течение тридцати рабочих дней со дня исключения из реестра.</w:t>
+        <w:t>Статья 53. Взаимодействие производителей промышленной продукции и субъектов внутренней торговли</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z523" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы разрабатывают меры по созданию условий, благоприятствующих торговой деятельности в соответствующих административно-территориальных единицах, в том числе посредством заключения соответствующих соглашений с производителями промышленной продукции и субъектами внутренней торговли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z717" w:id="535"/>
-[...833 lines deleted...]
-    <w:bookmarkStart w:name="z524" w:id="561"/>
+    <w:bookmarkStart w:name="z524" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регулирование торговой деятельности осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О регулировании торговой деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z525" w:id="562"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z525" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ПОВЫШЕНИЕ ЭФФЕКТИВНОСТИ И КОНКУРЕНТОСПОСОБНОСТИ ПРОМЫШЛЕННОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z526" w:id="563"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z526" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Системные меры развития промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkEnd w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 54. Повышение производительности труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z528" w:id="564"/>
+    <w:bookmarkStart w:name="z528" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повышение производительности труда осуществляется посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z529" w:id="565"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z529" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оказания мер государственного стимулирования промышленности, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z530" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучения и повышения кадрового потенциала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z531" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологического развития обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z532" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных мер, определяемых Правительством Республики Казахстан на основании рекомендаций и предложений межведомственной комиссии по промышленной политике в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 55. Обучение и повышение кадрового потенциала</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z534" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обеспечение субъектов промышленно-инновационной деятельности квалифицированными кадровыми ресурсами осуществляется посредством размещения государственного образовательного заказа на подготовку специалистов для приоритетных секторов экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z535" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченные органы в области государственного стимулирования промышленности и государственной поддержки инновационной деятельности на основе представляемых субъектами промышленно-инновационной деятельности сведений о потребностях в специалистах формируют предложения по определению перечня специальностей, по которым требуется подготовка специалистов для приоритетных секторов экономики, и направляют в уполномоченный орган по вопросам занятости населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z536" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области образования на основе потребности в специалистах по промышленно-инновационной деятельности, представляемой уполномоченным органом по вопросам занятости населения, формирует государственный образовательный заказ на подготовку специалистов для приоритетных секторов экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z537" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях укрепления кадрового потенциала промышленности и обеспечения соответствия производственным требованиям организациями высшего и (или) послевузовского образования осуществляется актуализация образовательных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z538" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный орган в области государственного стимулирования промышленности оказывает содействие в вовлечении предприятий обрабатывающей промышленности в процесс организации дуального обучения, в том числе содействует в заключении трехсторонних договоров о дуальном обучении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 56. Технологическое развитие обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z540" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях повышения уровня технологического развития предприятий обрабатывающей промышленности и ее высокотехнологичных отраслей в соответствии с главой 23-1 Предпринимательского кодекса Республики Казахстан создаются технологические платформы и отраслевые центры технологических компетенций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z541" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Технологическая платформа представляет собой комплекс, состоящий из взаимосвязанных и взаимодополняющих элементов образовательной, научной и промышленно-инновационной инфраструктуры, субъектов научной, научно-технической, инновационной и промышленной деятельности, необходимой для обеспечения непрерывного процесса генерации и совершенствования технологий, подготовки кадров, реализации инновационных проектов и (или) инструментов для коммуникации и рыночно-ориентированной координации субъектов частного предпринимательства, научных организаций, организаций образования, государственных органов, организаций квазигосударственного сектора в целях технологического развития обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z542" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отраслевые центры технологических компетенций должны аккумулировать в себе соответствующие знания, умения, навыки и опыт для выработки видения комплексного технологического развития обрабатывающей промышленности, а также обеспечить институциональную память его реализации путем привлечения экспертов с соответствующими компетенциями отраслевого и межотраслевого характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Исключен от 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z544" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для целей технологического развития обрабатывающей промышленности помимо предусмотренного настоящей статьей осуществляются стимулирование цифровой трансформации промышленности, внедрение Индустрии 4.0 и цифровых технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 56 с изменением, внесенным Законом РК от 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 57. Коммерциализация результатов научной и (или) научно-технической деятельности в промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z546" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях коммерциализации результатов научной и (или) научно-технической деятельности в промышленности, а также для обеспечения технологической модернизации субъектов деятельности в сфере промышленности уполномоченным органом в области государственного стимулирования промышленности осуществляется сбор информации о потребностях субъектов деятельности в сфере промышленности в научных исследованиях и разработках. Указанная информация направляется уполномоченным органом в области государственного стимулирования промышленности для размещения на интернет-ресурсе уполномоченного органа в области науки и периодических печатных изданиях в целях привлечения научных организаций для осуществления научных исследований и разработок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 58. Техническое регулирование и стандартизация продукции обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z548" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Инструментом обеспечения безопасности и качества промышленной продукции, устранения технических барьеров в торговле и повышения конкурентоспособности отечественной продукции является система технического регулирования и стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z549" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Приоритетами промышленной политики в области технического регулирования и стандартизации являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z550" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) улучшение использования научно-технического потенциала субъектов промышленно-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z551" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение конкурентоспособности производимых товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z552" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) снятие существующих барьеров в торговле;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z553" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) снижение издержек при осуществлении международной торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z554" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выход производимых товаров, работ и услуг на новые рынки и упрочение положения на освоенных рынках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 59. Привлечение инвестиций в промышленность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z556" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках привлечения инвестиций в промышленность государственными органами и организациями в пределах их компетенции осуществляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z557" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поиск и проведение переговоров с потенциальными инвесторами, в том числе иностранными, с целью привлечения их к участию в реализации промышленно-инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z558" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлечение субъектов промышленно-инновационной деятельности к участию в бизнес-форумах, конференциях и семинарах по инвестиционной тематике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z559" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) распространение информации о промышленно-инновационных проектах в средствах массовой информации, в том числе иностранных, посредством загранучреждений, а также через иностранные дипломатические и приравненные к ним представительства и консульские учреждения на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z560" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) стимулирование действующих инвесторов на осуществление реинвестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z561" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) привлечение инвесторов, в том числе иностранных, для создания совместных производств;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z530" w:id="566"/>
-[...15 lines deleted...]
-      обучения и повышения кадрового потенциала;</w:t>
+    <w:bookmarkStart w:name="z562" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) привлечение транснациональных корпораций для вхождения в глобальные цепочки добавленной стоимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z531" w:id="567"/>
-[...15 lines deleted...]
-      технологического развития обрабатывающей промышленности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 60. Обеспечение отечественным сырьем предприятий обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z628" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обеспечение предприятий обрабатывающей промышленности отечественным сырьем осуществляется на основании соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности, заключаемых между производителями отечественного сырьевого товара, предприятиями обрабатывающей промышленности и уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z532" w:id="568"/>
-[...15 lines deleted...]
-      иных мер, определяемых Правительством Республики Казахстан на основании рекомендаций и предложений межведомственной комиссии по промышленной политике в соответствии с настоящим Законом.</w:t>
+    <w:bookmarkStart w:name="z629" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма типового соглашения по обеспечению отечественным сырьем предприятий обрабатывающей промышленности утверждается уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="568"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Обеспечение субъектов промышленно-инновационной деятельности квалифицированными кадровыми ресурсами осуществляется посредством размещения государственного образовательного заказа на подготовку специалистов для приоритетных секторов экономики.</w:t>
+    <w:bookmarkStart w:name="z630" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок обеспечения предприятий обрабатывающей промышленности отечественным сырьем регламентируется правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z535" w:id="570"/>
-[...15 lines deleted...]
-      Уполномоченные органы в области государственного стимулирования промышленности и государственной поддержки инновационной деятельности на основе представляемых субъектами промышленно-инновационной деятельности сведений о потребностях в специалистах формируют предложения по определению перечня специальностей, по которым требуется подготовка специалистов для приоритетных секторов экономики, и направляют в уполномоченный орган по вопросам занятости населения.</w:t>
+    <w:bookmarkStart w:name="z631" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящей статьи под отечественным сырьем понимаются товары, включенные в перечень отечественных сырьевых товаров, утверждаемый уполномоченным органом в области государственного стимулирования промышленности, произведенные в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z536" w:id="571"/>
-[...15 lines deleted...]
-      Уполномоченный орган в области образования на основе потребности в специалистах по промышленно-инновационной деятельности, представляемой уполномоченным органом по вопросам занятости населения, формирует государственный образовательный заказ на подготовку специалистов для приоритетных секторов экономики.</w:t>
+    <w:bookmarkStart w:name="z632" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень отечественных сырьевых товаров содержит наименования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z537" w:id="572"/>
-[...738 lines deleted...]
-    <w:bookmarkStart w:name="z633" w:id="598"/>
+    <w:bookmarkStart w:name="z633" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отечественного сырьевого товара; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z634" w:id="599"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z634" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       производителей отечественного сырьевого товара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z635" w:id="600"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z635" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для формирования перечня отечественных сырьевых товаров предприятия обрабатывающей промышленности подают заявки в уполномоченный орган в области государственного стимулирования промышленности в соответствии с правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z636" w:id="601"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z636" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основаниями для отказа в приеме заявок предприятий обрабатывающей промышленности являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z637" w:id="602"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z637" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неполный пакет документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z638" w:id="603"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z638" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствие в Республике Казахстан производителей требуемого отечественного сырья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z639" w:id="604"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z639" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Производители отечественного сырьевого товара включаются в перечень отечественных сырьевых товаров, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z640" w:id="605"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z640" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       новых производств, под которыми понимаются предприятия, осуществляющие деятельность на территории Республики Казахстан менее трех лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z641" w:id="606"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z641" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       производителей малого объема производства сырьевого товара, определяемого правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z642" w:id="607"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z642" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Доля обеспечения отечественным сырьем предприятий обрабатывающей промышленности производителями отечественного сырьевого товара определяется исходя из доли объема производства производителя сырьевого товара в общем объеме производства сырьевого товара в стране.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z643" w:id="608"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z643" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заключение соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности является обязательным для производителей отечественного сырьевого товара, включенных в перечень отечественных сырьевых товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z644" w:id="609"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z644" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Соглашения по обеспечению отечественным сырьем предприятий обрабатывающей промышленности заключаются на условиях особого конкурентоспособного ценообразования, но не выше минимальной цены экспорта данного вида сырья конкретным производителем отечественного сырьевого товара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z645" w:id="610"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z645" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Предприятия обрабатывающей промышленности при заключении соглашений по обеспечению отечественным сырьем принимают обязательства в соответствии с правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z646" w:id="611"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z646" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       увеличение передела отечественного сырья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z647" w:id="612"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z647" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрет на реализацию полученного от производителя отечественного сырьевого товара третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z648" w:id="613"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z648" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок исполнения и мониторинга обязательств, установленных абзацем вторым части первой настоящего пункта, регламентируется правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z649" w:id="614"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z649" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нарушение предприятиями обрабатывающей промышленности запрета, установленного настоящим пунктом, влечет расторжение соответствующего соглашения по обеспечению отечественным сырьем предприятий обрабатывающей промышленности и запрет на участие в таких соглашениях. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z650" w:id="615"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z650" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Вывоз с территории Республики Казахстан отечественного сырья, включенного в перечень отечественных сырьевых товаров, допускается на основании лицензий, выдаваемых уполномоченным органом в области государственного стимулирования промышленности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z651" w:id="616"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z651" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдача лицензий осуществляется только при условии исполнения производителем отечественного сырьевого товара обязательств по обеспечению отечественным сырьем предприятий обрабатывающей промышленности в соответствии с настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z652" w:id="617"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z652" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом исполнением обязательств по обеспечению отечественным сырьем предприятий обрабатывающей промышленности являются заключение соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности и исполнение обязательств в рамках заключенных соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности за период, предшествующий получению лицензии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z653" w:id="618"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z653" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мониторинг исполнения соглашений по обеспечению отечественным сырьем предприятий обрабатывающей промышленности проводится в соответствии с правилами по обеспечению отечественным сырьем предприятий обрабатывающей промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkEnd w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19186,505 +22896,771 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 4 предусматривается дополнить статьей 60-1 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 61. Иные способы обеспечения сырьем предприятий обрабатывающей промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z572" w:id="619"/>
+    <w:bookmarkStart w:name="z572" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Правительство Республики Казахстан проводит переговоры с правительствами иностранных государств по вопросам встречных поставок продукции хозяйствующими субъектами Республики Казахстан и иностранных государств на взаимовыгодных условиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z573" w:id="620"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z573" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правительство Республики Казахстан проводит переговоры с правительствами государств – членов Евразийского экономического союза о возможности обеспечения сырьем отечественных предприятий обрабатывающей промышленности, реализующих государственный заказ либо государственный оборонный заказ, по внутренней цене государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkEnd w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 61-1. Развитие внутристрановой ценности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z780" w:id="621"/>
+    <w:bookmarkStart w:name="z780" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Крупные заказчики обязаны разрабатывать, утверждать и реализовывать программы развития внутристрановой ценности в соответствии с правилами разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z781" w:id="622"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z781" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Программы развития внутристрановой ценности разрабатываются на срок от трех лет и утверждаются недропользователями, обладающими правом на добычу твердых полезных ископаемых, за исключением общераспространенных полезных ископаемых, в соответствии с законодательством Республики Казахстан о недрах и недропользовании по согласованию с уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z782" w:id="623"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z782" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Программы развития внутристрановой ценности разрабатываются на срок от трех лет и утверждаются отдельными субъектами квазигосударственного сектора по согласованию с уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z783" w:id="624"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z783" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Программы развития внутристрановой ценности разрабатываются на срок от трех лет и утверждаются субъектами естественных монополий, за исключением субъектов естественных монополий малой мощности, по согласованию с уполномоченным органом в области государственного стимулирования промышленности, а также с государственным органом, осуществляющим руководство в соответствующих сферах естественных монополий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z784" w:id="625"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z784" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Программы развития внутристрановой ценности разрабатываются на срок от трех лет и утверждаются системообразующими предприятиями по согласованию с уполномоченным органом в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z785" w:id="626"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z785" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отказа в согласовании программ развития внутристрановой ценности соответствующими государственными органами являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z786" w:id="627"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z786" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заниженные целевые индикаторы по доле внутристрановой ценности в закупках товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z787" w:id="628"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 2) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствующие индикаторы по планированию, заключению договоров, направленных на развитие промышленности, исходя из количества заявок субъектов промышленно-инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z788" w:id="629"/>
+    <w:bookmarkStart w:name="z788" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствие мероприятий по развитию малого и среднего предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z789" w:id="630"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z789" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Программы развития внутристрановой ценности предусматривают следующие направления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z790" w:id="631"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z790" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) повышение доли внутристрановой ценности в закупках товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z791" w:id="632"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z791" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) планирование, заключение и исполнение договоров, направленных на развитие промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z792" w:id="633"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z792" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) развитие субъектов малого и среднего предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z793" w:id="634"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z793" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные направления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z794" w:id="635"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По каждому направлению программ развития внутристрановой ценности предусматриваются планы мероприятий, содержащие конкретные действия крупных заказчиков, а также меры государственной поддержки частного предпринимательства, определяемые Предпринимательским кодексом Республики Казахстан в отношении таких субъектов, и иные мероприятия с конкретными целевыми показателями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z795" w:id="636"/>
+    <w:bookmarkStart w:name="z795" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В целях мониторинга реализации программ развития внутристрановой ценности крупные заказчики предоставляют информацию об их реализации в соответствии с правилами разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z796" w:id="637"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z796" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мониторинг реализации программ развития внутристрановой ценности осуществляется уполномоченным органом в области государственного стимулирования промышленности в соответствии с правилами разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z797" w:id="638"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z797" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Порядок признания обязательств, устанавливаемых настоящей статьей, исполненными определяется в соответствии с правилами разработки, согласования, утверждения, реализации и мониторинга программ развития внутристрановой ценности и их типовой формой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z798" w:id="639"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z798" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неисполнение программ развития внутристрановой ценности влечет ответственность, установленную законами Республики Казахстан, за исключением случаев, когда такое неисполнение произошло не по вине крупного заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkEnd w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19723,106 +23699,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z574" w:id="640"/>
+    <w:bookmarkStart w:name="z574" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Развитие отраслей промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkEnd w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 62. Соглашение о промышленной сборке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z576" w:id="641"/>
+    <w:bookmarkStart w:name="z576" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях стимулирования развития производства транспортных средств и (или) их компонентов, сельскохозяйственной техники и (или) ее компонентов уполномоченный орган в области государственного стимулирования промышленности заключает с юридическими лицами Республики Казахстан соглашение о промышленной сборке транспортных средств, соглашение о промышленной сборке сельскохозяйственной техники, соглашение о промышленной сборке компонентов к транспортным средствам и (или) сельскохозяйственной технике в соответствии с типовыми формами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z577" w:id="642"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z577" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наличие заключенного соглашения о промышленной сборке является основанием для предоставления инвестиционных преференций производителям транспортных средств и (или) их компонентов, а также сельскохозяйственной техники и (или) ее компонентов, заключившим специальный инвестиционный контракт в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19837,271 +23813,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона. В рамках заключенного соглашения о промышленной сборке предусматриваются встречные обязательства в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона для производителей транспортных средств, сельскохозяйственной техники, а также их компонентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z578" w:id="643"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z578" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заключение одного из соглашений, предусмотренных частью первой пункта 1 настоящей статьи, является подтверждением, что юридическое лицо Республики Казахстан является субъектом деятельности в сфере промышленности в области производства транспортных средств и (или) их компонентов, сельскохозяйственной техники и (или) ее компонентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z579" w:id="644"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z579" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В целях контроля соблюдения условий, установленных для заключения соглашений, и требований, определенных соглашениями, предусмотренными частью первой пункта 1 настоящей статьи, уполномоченный орган в области государственного стимулирования промышленности осуществляет проверку соответствия юридического лица Республики Казахстан условиям заключения соглашений и исполнения принятых им обязательств в рамках таких соглашений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z580" w:id="645"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z580" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае выявления нарушений в части неисполнения или ненадлежащего исполнения юридическим лицом Республики Казахстан требований одного из соглашений, перечисленных в части первой пункта 1 настоящей статьи, уполномоченный орган в области государственного стимулирования промышленности при неустранении выявленных нарушений в трехмесячный срок с момента направления уведомления расторгает соглашение в одностороннем порядке в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z581" w:id="646"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z581" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Субъекты деятельности в сфере промышленности, заключившие соглашение о промышленной сборке и являющиеся производителями или уполномоченными представителями производителей транспортных средств, вправе осуществлять отзыв технически сложного товара (изделия) по инициативе производителя и в целях улучшения качества сервисного обслуживания транспортных средств на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z582" w:id="647"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z582" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей применения настоящего пункта под отзывом технически сложного товара (изделия) понимается отзывная кампания, проводимая по инициативе и за счет производителя или его уполномоченного представителя в соответствии с законодательством Республики Казахстан для устранения недостатка или заводского брака, обнаруженного у определенной партии технически сложных товаров (изделий) после их выпуска, либо в целях улучшения характеристик технически сложных товаров (изделий), которая включает в себя оповещение покупателей и ремонт предоставленных ему технически сложных товаров (изделий).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z583" w:id="648"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z583" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Соглашения, предусмотренные частью первой пункта 1 настоящей статьи, включают обязательства юридического лица Республики Казахстан по возмещению предоставленных с даты заключения соглашения льгот по соответствующему коду единой Товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза (далее – ТН ВЭД) в соответствии с законодательством Республики Казахстан при расторжении соглашения в связи с неисполнением или ненадлежащим исполнением данным юридическим лицом требований соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z584" w:id="649"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z584" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания. Для целей настоящего параграфа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z585" w:id="650"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z585" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под транспортным средством понимается устройство, в том числе технически сложный товар (изделие), предназначенное для перевозки людей, грузов или оборудования, установленного на нем, за исключением сельскохозяйственной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z586" w:id="651"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z586" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под сельскохозяйственной техникой понимается техническое средство, в том числе технически сложный товар (изделие), предназначенное для повышения производительности труда в сельском хозяйстве путем механизации и автоматизации отдельных операций или технологических процессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z587" w:id="652"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z587" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под компонентом к транспортному средству понимаются составная часть конструкции транспортного средства, деталь, узел, комплектующее изделие, материал, химическая, лакокрасочная продукция и иные комплектующие, необходимые для производства транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z588" w:id="653"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z588" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под компонентом к сельскохозяйственной технике понимаются составная часть конструкции сельскохозяйственной техники, деталь, узел, комплектующее изделие, материал, химическая, лакокрасочная продукция и иные комплектующие, необходимые для производства сельскохозяйственной техники.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkEnd w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20137,505 +24113,601 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 63. Соглашение о промышленной сборке транспортных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z590" w:id="654"/>
+    <w:bookmarkStart w:name="z590" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Соглашение о промышленной сборке транспортных средств, за исключением кодов ТН ВЭД седельных тягачей, автобусов, специальной техники, легковых и грузовых автомобилей, заключается с юридическими лицами Республики Казахстан по кодам ТН ВЭД в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z591" w:id="655"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z591" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Соглашение о промышленной сборке транспортных средств по кодам ТН ВЭД седельных тягачей, автобусов, специальной техники, легковых и грузовых автомобилей с юридическими лицами Республики Казахстан заключается в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона, после выполнения начальных требований балльной системы оценки локализации, которые включают использование технологического оборудования и выполнение следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z592" w:id="656"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z592" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организацию на предприятии технологических операций по сварке, окраске (включая катафорез по легковым автомобилям) и сборке кузова (кабины) не менее одной модели по каждой производимой марке транспортного средства при производстве двух и более марок транспортных средств и не менее двух моделей при производстве только одной марки транспортного средства на предприятии – в отношении легковых автомобилей, не менее одной модели – в отношении седельных тягачей, автобусов, специальной техники и грузовых автомобилей по соответствующему коду ТН ВЭД с производственной мощностью предприятия при двухсменном режиме работы не менее двадцати пяти тысяч в год – в отношении легковых автомобилей, не менее десяти тысяч в год – в отношении седельных тягачей, специальной техники и грузовых автомобилей, не менее одной тысячи двухсот в год – в отношении автобусов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z593" w:id="657"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z593" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие производственных активов на балансе предприятия или лизинговой компании, включая лизинговые активы, используемые при осуществлении промышленной сборки, на сумму не менее восемнадцатимиллионнократного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год, – в отношении легковых автомобилей, не менее трехмиллионнопятисоттысячекратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год, – в отношении седельных тягачей, автобусов, специальной техники и грузовых автомобилей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z594" w:id="658"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z594" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. При выполнении ранее принятых условий и обязательств соглашения (многостороннего соглашения) о промышленной сборке моторных транспортных средств, включая выполнение технологических операций по сварке и окраске, допускается заключение многостороннего соглашения о промышленной сборке транспортных средств в рамках заключенного с одним из юридических лиц Республики Казахстан соглашения в порядке, установленном правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона, кроме многостороннего соглашения о промышленной сборке транспортных средств по кодам ТН ВЭД легковых автомобилей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z595" w:id="659"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z595" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На заключаемые соглашения распространяются требования балльной системы оценки локализации в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z596" w:id="660"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z596" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Исполнение юридическим лицом Республики Казахстан заключенного соглашения о промышленной сборке транспортных средств по кодам ТН ВЭД седельных тягачей, автобусов, специальной техники, легковых и грузовых автомобилей предоставляет таким юридическим лицам возможность заключения долгосрочных договоров о государственных закупках товаров в соответствии с законодательством Республики Казахстан о государственных закупках, а также договоров, направленных на развитие промышленности, предусмотренных настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkEnd w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 64. Соглашение о промышленной сборке сельскохозяйственной техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z598" w:id="661"/>
+    <w:bookmarkStart w:name="z598" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Соглашение о промышленной сборке сельскохозяйственной техники по кодам ТН ВЭД тракторов, комбайнов зерноуборочных и комбайнов силосоуборочных с юридическими лицами Республики Казахстан заключается в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона, при выполнении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z599" w:id="662"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z599" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществление операций по изготовлению, включая раскрой, гибку заготовок, сварку, сборку и окраску;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z600" w:id="663"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z600" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие производственных активов на балансе предприятия или лизинговой компании, включая лизинговые активы, используемые при осуществлении промышленной сборки, на сумму не менее пятисоттысячекратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z601" w:id="664"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z601" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Соглашение о промышленной сборке сельскохозяйственной техники, за исключением кодов ТН ВЭД тракторов, комбайнов зерноуборочных и комбайнов силосоуборочных, с юридическими лицами Республики Казахстан заключается в соответствии с правилами и условиями заключения таких соглашений, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона, при выполнении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z602" w:id="665"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z602" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществление операций по изготовлению, включая раскрой, гибку заготовок, сварку, сборку и окраску при их наличии в конструкции сельскохозяйственной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z603" w:id="666"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z603" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие производственных активов на балансе предприятия или лизинговой компании, включая лизинговые активы, используемые при осуществлении промышленной сборки, на сумму не менее стотысячекратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 4 предусматривается дополнить статьей 64-1 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 65. Предоставление мер стимулирования в рамках соглашения о промышленной сборке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z605" w:id="667"/>
+    <w:bookmarkStart w:name="z605" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Предоставление инвестиционных преференций по специальному инвестиционному проекту в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 42-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, стимулирование производства в Республике Казахстан экологически чистых автомобильных транспортных средств (соответствующих экологическому классу, установленному техническим регламентом Евразийского экономического союза; с электродвигателями) и их компонентов, а также самоходной сельскохозяйственной техники, соответствующей экологическим требованиям, определенным техническими регламентами в соответствии с экологическим законодательством Республики Казахстан в отношении транспортных средств и (или) их компонентов, сельскохозяйственной техники и (или) ее компонентов по каждой выпущенной единице, заключение долгосрочных договоров о государственных закупках товаров в соответствии с законодательством Республики Казахстан о государственных закупках с учетом права Евразийского экономического союза, получение других мер, направленных на стимулирование развития производства, производителями транспортных средств, сельскохозяйственной техники, а также их компонентов допускаются только при условии наличия у юридического лица Республики Казахстан соответствующего соглашения о промышленной сборке транспортных средств и (или) их компонентов, сельскохозяйственной техники и (или) ее компонентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z606" w:id="668"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z606" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Объем мер поддержки, предоставляемых юридическим лицам Республики Казахстан, с которыми заключены соглашения о промышленной сборке транспортных средств в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20650,51 +24722,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, определяется на основе балльной системы оценки локализации в соответствии с правилами и условиями заключения соглашений о промышленной сборке транспортных средств, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkEnd w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20730,422 +24802,422 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 66. Меры по снижению углеродного следа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z608" w:id="669"/>
+    <w:bookmarkStart w:name="z608" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях достижения углеродной нейтральности путем популяризации товаров с низким углеродным следом, в том числе работающих на водороде, уполномоченными органами в области государственного стимулирования промышленности и охраны окружающей среды предпринимаются меры по снижению углеродного следа, которые могут включать следующие направления: расширение производства таких товаров, стимулирование приобретения товаров, в том числе в соответствии с законодательством Республики Казахстан о государственных закупках, повышение привлекательности их эксплуатации и иные меры, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z609" w:id="670"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z609" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkEnd w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 67. Ответственность за нарушение законодательства Республики Казахстан о промышленной политике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z611" w:id="671"/>
+    <w:bookmarkStart w:name="z611" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан о промышленной политике влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkEnd w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 68. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z613" w:id="672"/>
+    <w:bookmarkStart w:name="z613" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приостановить до 29 июня 2023 года действие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z614" w:id="673"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z614" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 настоящего Закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z615" w:id="674"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z615" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) предоставление земельных участков и прав недропользования;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z616" w:id="675"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z616" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, установив, что в период приостановления данная статья действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z617" w:id="676"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z617" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статья 36. Предоставление земельных участков и прав недропользования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z618" w:id="677"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z618" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставление земельных участков и прав недропользования субъектам промышленно-инновационной деятельности осуществляется посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z619" w:id="678"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z619" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выделения земельных участков на праве временного землепользования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Земельным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z620" w:id="679"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z620" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставления права недропользования для проведения операций по разведке или добыче твердых полезных ископаемых, связанных с производственной деятельностью (технологическим циклом), в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z742" w:id="680"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z742" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Установить, что сертификаты о происхождении товара формы "СТ-KZ" и индустриальные сертификаты, выданные до введения в действие статей 51-1, 51-2, 51-3, 51-4, 51-5, 51-6 и 51-7 настоящего Закона, а также все связанные с ними акты государственных органов Республики Казахстан сохраняют свое действие до 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z743" w:id="681"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z743" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Установить, что выдача сертификатов о происхождении товара формы "СТ-KZ" и индустриальных сертификатов осуществляется до 1 января 2026 года. Такие сертификаты о происхождении товара формы "СТ-KZ" и индустриальные сертификаты, а также все связанные с ними акты государственных органов Республики Казахстан сохраняют свое действие до 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkEnd w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21201,190 +25273,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 69. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z622" w:id="682"/>
+    <w:bookmarkStart w:name="z622" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z623" w:id="683"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z623" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 39)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9, который вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z624" w:id="684"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z624" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которая вводится в действие с 1 июля 2022 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z744" w:id="685"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z744" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которая действует до 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkEnd w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21610,55 +25682,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>