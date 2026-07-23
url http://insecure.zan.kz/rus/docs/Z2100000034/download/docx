--- v0 (2025-11-13)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9791efc" w14:textId="9791efc">
+    <w:p w14:paraId="274d236" w14:textId="274d236">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2262,6223 +2262,6194 @@
         <w:t>
       дополнить подпунктами 11-1) и 13-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11-1) туристский код – уникальный номер, присваиваемый туристу туроператором в сфере выездного туризма, гарантирующий обязательства туроператора в рамках организованного выездного туризма;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
-[...15 lines deleted...]
-      "13-1) компенсация туристских услуг – возмещение работодателем затрат работника на туристские услуги, оказанные на территории Республики Казахстан;";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 17)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17) туристский маршрут – путь следования туриста для удовлетворения его потребностей, который разрабатывается туристским оператором и включает в себя посещение объектов туристской деятельности с детальной регламентацией такого посещения (используемый транспорт, места остановки, объекты посещения, места ночлега, медицинская помощь в экстренных случаях и другие условия);";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "19) туристская операторская деятельность (далее – туроператорская деятельность) – предпринимательская деятельность физических или юридических лиц, имеющих лицензию на данный вид деятельности, по формированию, продвижению и реализации туристского продукта в сфере выездного туризма через турагентов и туристского продукта в сфере въездного и внутреннего туризма туристам, в том числе через турагентов;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 19-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "19-1) туристский оператор (далее – туроператор) – физическое или юридическое лицо, осуществляющее туристскую операторскую деятельность, туристскую операторскую деятельность в сфере внутреннего, въездного или выездного туризма;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункты 17)</w:t>
+        <w:t>подпункт 20)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "20) туристский продукт – комплекс всех необходимых туристских услуг, достаточных для удовлетворения потребностей туриста во время путешествия;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 26-1) и 26-2) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "26-1) туроператорская деятельность в сфере выездного туризма – предпринимательская деятельность физических или юридических лиц, имеющих лицензию на данный вид деятельности, по формированию туристского продукта, его продвижению и реализации через турагентов туристам, а также по продвижению и реализации через турагентов туристам туристского продукта, сформированного нерезидентом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-2) туроператорская деятельность в сфере внутреннего туризма – предпринимательская деятельность физических или юридических лиц, имеющих лицензию на данный вид деятельности, по формированию туристского продукта, его продвижению и реализации туристам, постоянно проживающим на территории Республики Казахстан, в том числе через турагентов;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 30)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "30) экскурсовод – физическое лицо, осуществляющее деятельность в Республике Казахстан в качестве индивидуального предпринимателя или наемного работника, профессионально подготовленное для оказания экскурсионных услуг туристам по ознакомлению с туристскими достопримечательностями в стране (месте) временного пребывания.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) пункт 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. К субъектам туристской деятельности относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) туроператоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) турагенты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) гиды, экскурсоводы, инструкторы туризма, осуществляющие деятельность в Республике Казахстан в качестве индивидуальных предпринимателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) общественные объединения в области туристской деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация, созданная Правительством Республики Казахстан в целях развития внутреннего и въездного туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) операторы туристского взноса для иностранцев.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) подпункт 6) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) услуги развлечения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 6. Классификация туризма в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Туризм в Республике Казахстан классифицируется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по видам туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по отраслевому принципу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по субъектному принципу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по объектному принципу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Виды туризма включают международный и внутренний туризм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Международный туризм включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) въездной туризм, под которым понимаются путешествия в пределах Республики Казахстан лиц, не проживающих постоянно на ее территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выездной туризм, под которым понимаются путешествия граждан Республики Казахстан и лиц, постоянно проживающих в Республике Казахстан, в другую страну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Внутренним туризмом являются путешествия в пределах Республики Казахстан граждан Республики Казахстан и лиц, постоянно проживающих на ее территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. По отраслевому принципу выделяются направления туризма, связанные с оказанием туристских услуг и удовлетворением туристских потребностей в ознакомлении с объектами и деятельностью в конкретной сфере. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. По субъектному принципу выделяются направления туризма, связанные со статусом (возрастным, профессиональным и другим) самих туристов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. По объектному принципу выделяются направления туризма, связанные с посещением туристами конкретных объектов и (или) событий.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главу 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить статьей 7-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Статья 7-1. Туристский взнос для иностранцев </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Туристским взносом для иностранцев является платеж, взимаемый с туристов за каждые сутки пребывания в местах размещения туристов, за исключением хостелов, гостевых домов, арендного жилья в городах и районах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Операторами туристского взноса для иностранцев признаются лица, предоставляющие места размещения туристов, за исключением мест размещения туристов, предусмотренных пунктом 1 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Операторы туристского взноса для иностранцев обязаны осуществлять взимание и перечисление туристского взноса для иностранцев в местный бюджет.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в подпункте 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 слова ", въездного, социального и самодеятельного" заменить словами "и въездного";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 10-4) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10-4) утверждает правила уплаты туристского взноса для иностранцев;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункты 20-5) и 20-6) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "20-5) ведет государственные электронные реестры лиц, подавших уведомление о начале или прекращении турагентской деятельности, деятельности гида, экскурсовода и инструктора туризма, осуществляющих деятельность в Республике Казахстан в качестве индивидуальных предпринимателей, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-6) утверждает формы сведений для приложения к уведомлению о начале турагентской деятельности, деятельности гида, экскурсовода и инструктора туризма, осуществляющих деятельность в Республике Казахстан в качестве индивидуальных предпринимателей;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 20-9), 20-10), 20-11), 20-12), 20-13), 20-14), 20-15, 20-16), 20-17), 20-18), 20-19), 20-20), 20-21), 20-22), 20-23), 20-24) и 20-25) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "20-9) утверждает правила формирования, функционирования приоритетных туристских территорий и управления ими;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-10) утверждает карту туристификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-11) утверждает правила субсидирования стоимости билета, включенного в туристский продукт, при воздушной перевозке несовершеннолетних пассажиров на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-13) координирует деятельность по строительству и совершенствованию инфраструктуры туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z130" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-14) утверждает правила субсидирования затрат туроператоров в сфере въездного туризма за каждого иностранного туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z131" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-15) утверждает правила возмещения части затрат субъектов предпринимательства при строительстве, реконструкции объектов туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z132" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-16) утверждает правила возмещения части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z133" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-17) согласовывает местным исполнительным органам области, города республиканского значения, столицы перечень санитарно-гигиенических узлов, по которым возмещается часть затрат при их содержании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z134" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-18) утверждает правила субсидирования части затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z135" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-19) утверждает правила возмещения части затрат субъектов предпринимательства по строительству объектов придорожного сервиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z136" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-20) утверждает правила возмещения части затрат по приобретению автомобильных транспортных средств вместимостью более восьми мест для сидения, исключая место водителя, субъектам предпринимательства, осуществляющим туристскую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z137" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-21) организует проведение изыскательских работ по развитию туристской отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z138" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-22) субсидирует затраты туроператоров в сфере въездного туризма за каждого иностранного туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z139" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-23) возмещает часть затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z140" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-24) формирует и утверждает классификатор направлений туризма в Республике Казахстан по отраслевому, субъектному и объектному принципам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-25) утверждает правила формирования и ведения реестра национальных туристских брендов;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z143" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункте 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z144" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подпункте 9) слова "и развитии самодеятельного туризма" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 13-1) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "13-1) осуществляет лицензирование туроператорской деятельности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 13-5), 13-6), 13-7), 13-8), 13-9), 13-10), 13-11), 13-12) и 13-13) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13-5) создает инфраструктуру туризма на территории соответствующей административно-территориальной единицы, принимает меры по строительству и развитию объектов, способных удовлетворить потребности туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13-6) создает условия для субъектов туристской деятельности в развитии туризма; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-7) финансирует туристские информационные центры путем прямого заключения договора в рамках реализации совместной деятельности в сфере туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-8) возмещает часть затрат субъектов предпринимательства при строительстве, реконструкции объектов туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-9) утверждает перечни санитарно-гигиенических узлов, по которым возмещается часть затрат при их содержании, по согласованию с уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-10) осуществляет меры по строительству, реконструкции, ремонту и содержанию подъездных автомобильных дорог областного и районного значения до мест размещения туристов, находящихся вне населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13-11) возмещает часть затрат субъектов предпринимательства по строительству объектов придорожного сервиса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-12) субсидирует часть затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-13) возмещает часть затрат по приобретению автомобильных транспортных средств вместимостью более восьми мест для сидения, исключая место водителя, субъектам предпринимательства, осуществляющим туристскую деятельность;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в подпункте 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "и развитии самодеятельного туризма" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главу 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить статьями 14-1, 14-2 и 14-3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 14-1. Приоритетные туристские территории</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Приоритетной туристской территорией является территория с особым потенциалом туристского развития, включенная в перечень объектов республиканского уровня карты туристификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Участниками приоритетной туристской территории являются физические и юридические лица, осуществляющие предпринимательскую деятельность в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Приоритетная туристская территория создается в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышения конкурентоспособности территории на туристском рынке за счет синергетического эффекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышения эффективности работы субъектов туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      концентрации ресурсов (материальных, интеллектуальных и других) в наиболее перспективных точках развития туризма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Строительство объектов, способных удовлетворить потребности туриста, на приоритетных туристских территориях осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 14-2. Государственная поддержка инвестиций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z168" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридических лиц, реализующих инвестиционный приоритетный проект на приоритетной туристской территории, предоставляются преференции в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 14-3. Полномочия организации, созданной Правительством Республики Казахстан в целях развития внутреннего и въездного туризма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z170" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация, созданная Правительством Республики Казахстан в целях развития внутреннего и въездного туризма, наделяется следующими полномочиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет организацию мероприятий, направленных на развитие въездного и внутреннего туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществляет продвижение Республики Казахстан и ее туристских возможностей на международном и внутреннем туристских рынках, в том числе путем использования и развития национального туристского портала; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z173" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрабатывает и продвигает национальные туристские бренды на международном и внутреннем туристских рынках, формирует и ведет их реестр в соответствии с утвержденными правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) разрабатывает маркетинговую стратегию в туристской отрасли, координирует и проводит мониторинг ее реализации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участвует в создании и развитии туристских ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z176" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводит анализ туристского потенциала Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z177" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) администрирует субсидирование стоимости билета, включенного в туристский продукт, при воздушной перевозке несовершеннолетних пассажиров на территории Республики Казахстан."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z178" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19)</w:t>
+        <w:t>15-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z179" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 15. Общие условия осуществления туристской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z180" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Туроператор в сфере выездного туризма при осуществлении туроператорской деятельности в сфере выездного туризма обязан заключить договор обязательного страхования туриста в отношении каждого туриста, выезжающего за рубеж.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z181" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z182" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      туроператорская деятельность в сфере выездного туризма является лицензируемым подвидом деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туроператорская деятельность в сфере въездного и внутреннего туризма является лицензируемым подвидом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z184" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      турагентская деятельность, а также деятельность гидов, экскурсоводов и инструкторов туризма, осуществляющих деятельность в Республике Казахстан в качестве индивидуальных предпринимателей, осуществляются в уведомительном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z185" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приостановление или прекращение действия лицензии на туроператорскую деятельность влечет запрет на оказание туристских услуг, за исключением обязательств, вытекающих из ранее заключенных договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приостановление действия лицензии на туроператорскую деятельность, прекращение действия лицензии на туроператорскую деятельность осуществляются в порядке, предусмотренном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z187" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туроператор обеспечивает оказание туристам всех услуг, входящих в туристский продукт, самостоятельно или с привлечением третьих лиц, на которых туроператором возлагается исполнение части или всех его обязательств перед туристами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z188" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туроператор в сфере выездного туризма осуществляет продвижение и реализацию туристского продукта исключительно через турагентов. Турагент при реализации туристского продукта, сформированного туроператором в сфере выездного туризма, обязан выдать туристский ваучер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z189" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туристский продукт, сформированный нерезидентом Республики Казахстан, продвигается путем включения в туристский продукт туроператора в сфере выездного туризма и реализуется в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z190" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Турагент продвигает и реализует туристам туристский продукт, сформированный туроператором, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z191" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Продвижение и реализация туристского продукта турагентом осуществляется на основании агентского договора на реализацию туристского продукта, заключенного с туроператором в письменной форме. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z192" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Агентский договор на реализацию туристского продукта между туроператором и турагентом должен содержать: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z193" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сведения о туроператоре, сформировавшем туристский продукт; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z194" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полномочия турагента на совершение сделок с туристами от имени туроператора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z195" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      порядок взаимодействия туроператора и турагента в случае предъявления туристом либо третьими лицами, оказывающими отдельные туристские услуги, входящие в туристский продукт, претензии; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание туристского маршрута;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z197" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      достоверную информацию о туристском продукте и ответственности каждой из сторон перед туристом за непредоставление или предоставление недостоверной информации о туристском продукте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z198" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туроператор несет предусмотренную законами Республики Казахстан ответственность перед туристом за неисполнение или ненадлежащее исполнение обязательств по договору на туристское обслуживание (в том числе за неоказание или ненадлежащее оказание туристам услуг, входящих в туристский продукт, независимо от того, кем должны были оказываться или оказывались эти услуги).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z199" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Туроператорская деятельность, направленная на удовлетворение религиозных потребностей, осуществляется в порядке, определяемом государственным органом, осуществляющим государственное регулирование в сфере религиозной деятельности, по согласованию с уполномоченным органом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z200" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 15-3. Уведомления в сфере туризма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z201" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Уведомление о начале или прекращении осуществления деятельности гида, экскурсовода, инструктора туризма, осуществляющих деятельность в Республике Казахстан в качестве индивидуальных предпринимателей, турагента подается в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z202" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заявители, направляющие уведомление о начале осуществления турагентской деятельности, прилагают сведения по форме, утвержденной уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z203" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Заявители, направляющие уведомление о начале осуществления деятельности в качестве гида, экскурсовода, инструктора туризма, осуществляющих деятельность в Республике Казахстан в качестве индивидуальных предпринимателей, к уведомлению прилагают сведения по форме, утвержденной уполномоченным органом, и сертификат о прохождении подготовки в сфере туризма."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z204" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 27-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z205" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Система гарантирования прав граждан Республики Казахстан в сфере выездного туризма не распространяется на правоотношения граждан Республики Казахстан с турагентами, туроператорами, туроператорами-фрахтователями, администратором системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма и уполномоченным органом, связанные с поездками делового характера."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z206" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 27-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктами 6 и 7 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z207" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Администратор системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z208" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      администрирование механизма присвоения туристского кода гражданам Республики Казахстан в рамках выездного туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z209" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прием дифференцированной суммы гарантирования, определенной Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z210" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Администратор системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z211" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществить в соответствии с правилами функционирования системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма возврат внесенной банковской гарантии, а также перечисленных средств за реализованные туристские продукты субъектом системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма при условии отсутствия фактов вывоза граждан Республики Казахстан по вине данного субъекта в случае прекращения им вида туроператорской деятельности в сфере выездного туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z212" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществить возврат внесенной банковской гарантии субъектом системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма данному субъекту при достижении предельной суммы банковской гарантии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z213" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить применение метода зачета перечислений на следующий календарный год для субъектов системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма через три года с момента вхождения данного субъекта в систему, за исключением суммы комиссии, отведенной на деятельность администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z214" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27-3 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z215" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Местный исполнительный орган области, города республиканского значения, столицы в случае выявления оказания гражданам Республики Казахстан туристских услуг в сфере выездного туризма туроператором или туроператором-фрахтователем, не исполняющим обязательства, предусмотренные настоящей статьей, или исполняющим их ненадлежащим образом, обязан в течение трех рабочих дней со дня выявления такого обстоятельства осуществить приостановление действия лицензии (приложения к лицензии) на туристскую операторскую деятельность в сфере выездного туризма в соответствии с законами Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z216" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 28-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z217" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 28-1. Государственный контроль за соблюдением законодательства Республики Казахстан о туристской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z218" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Государственный контроль за соблюдением законодательства Республики Казахстан о туристской деятельности осуществляется в форме проверки и профилактического контроля. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z219" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Проверка и профилактический контроль с посещением субъекта (объекта) контроля осуществляются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z220" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Профилактический контроль без посещения субъекта (объекта) контроля осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и настоящей статьей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z221" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Целями профилактического контроля без посещения субъекта (объекта) контроля являются своевременное пресечение и недопущение нарушений, предоставление субъекту контроля права самостоятельного устранения нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля, и снижение административной нагрузки на субъект контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z222" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профилактический контроль без посещения субъекта (объекта) контроля осуществляется уполномоченным органом в форме анализа информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z223" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Источниками информации для анализа являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z224" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      официальная статистическая информация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z225" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информация государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z226" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информация организации по формированию и ведению базы данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z227" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      информация организации, созданной Правительством Республики Казахстан в целях развития внутреннего и въездного туризма; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z228" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информация администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z229" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информация, поступающая от субъектов туристской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z230" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления нарушений по результатам профилактического контроля без посещения субъекта (объекта) контроля в действиях (бездействии) субъекта контроля уполномоченным органом оформляется и направляется рекомендация об устранении нарушений в срок не позднее пяти рабочих дней со дня выявления нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z231" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рекомендация об устранении нарушений должна быть вручена субъекту контроля лично под роспись или иным способом, подтверждающим факты отправки и получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z232" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рекомендация об устранении нарушений, направленная одним из нижеперечисленных способов, считается врученной в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z233" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нарочно – с даты отметки в рекомендации о получении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z234" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) почтой – заказным письмом с уведомлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z235" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронным способом – с даты отправки уполномоченным органом на электронный адрес субъекта контроля, указанный в письме при запросе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z236" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рекомендация об устранении нарушений должна быть исполнена в течение десяти рабочих дней со дня, следующего за днем ее вручения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z237" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Субъект контроля в случае несогласия с нарушениями, указанными в рекомендации об устранении нарушений, вправе направить в уполномоченный орган, направивший рекомендацию об устранении нарушений, возражение в течение пяти рабочих дней со дня, следующего за днем ее вручения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z238" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Неисполнение в установленный срок рекомендации об устранении нарушений влечет назначение профилактического контроля с посещением субъекта (объекта) контроля путем включения в полугодовой список проведения профилактического контроля с посещением субъекта (объекта) контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z239" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Профилактический контроль без посещения субъектов (объектов) контроля проводится не чаще одного раза в год.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z240" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 17 июля 2001 года "Об автомобильных дорогах":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z241" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z242" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подпункте 3) слова "и районными центрами" заменить словами ", районными центрами и объектами туристской деятельности, находящимися вне населенных пунктов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z243" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 4) дополнить словами "и объектами туристской деятельности, находящимися вне населенных пунктов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z244" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z245" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 2-1) следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z246" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1) строительство, реконструкция, ремонт и содержание подъездных автомобильных дорог областного значения до объектов туристской деятельности, находящихся вне населенных пунктов;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 20)</w:t>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 2-2) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-2) строительство, реконструкция, ремонт и содержание подъездных автомобильных дорог районного значения до объектов туристской деятельности, находящихся вне населенных пунктов;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z249" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 9 июля 2004 года "Об охране, воспроизводстве и использовании животного мира":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z250" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 3-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z251" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1) охотничьи собаки – национальные и другие породы собак, используемых на охоте;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z252" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в части первой пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z253" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 55) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z254" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55) разрабатывает и утверждает лимиты изъятия видов животных, являющихся объектом охоты, и лимиты изъятия рыбных ресурсов и других водных животных;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z255" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 62)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "переносе установленных сроков пользования и (или) запрета на пользование объектами животного мира," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z256" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подпункте 69) слова "и разведения животных в неволе и (или) полувольных условиях" заменить словами ", разведения в неволе и полувольных условиях редких и находящихся под угрозой исчезновения видов животных и видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z257" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 76-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z258" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "76-1) принимает решение о переносе срока запрета на изъятие объектов животного мира на пятнадцать календарных дней в ту или иную сторону в зависимости от природно-климатических условий без изменения общей продолжительности запрета по рекомендации аккредитованных научных организаций в области охраны, воспроизводства и использования животного мира;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z259" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 22 слова "лимита изъятия объектов животного мира, утвержденного" заменить словами "лимита изъятия видов животных, являющихся объектом охоты, и лимита изъятия рыбных ресурсов и других водных животных, утвержденных";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z260" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в части третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 слова "объектов животного мира" заменить словами "рыбных ресурсов и других водных животных";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z261" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 29:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z262" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть четвертую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z263" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Лимит изъятия рыбных ресурсов и других водных животных устанавливается на период с 1 июля текущего года по 1 июля будущего года.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z264" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью пятой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z265" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Лимит изъятия видов животных, являющихся объектом охоты, устанавливается на период с 15 февраля текущего года по 15 февраля будущего года.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z266" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 34 после слова "изъятия" дополнить словами "рыбных ресурсов и других водных";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z267" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 38:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z269" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3) с ловчими хищными птицами, включая временно ввезенных в целях проведения охоты, без их регистрации в порядке, установленном законодательством Республики Казахстан;"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 30)</w:t>
-[...58 lines deleted...]
-        <w:t>статьи 3</w:t>
+        <w:t>подпункт 27)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 50 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z272" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) условия содержания, разведения в неволе и полувольных условиях редких и находящихся под угрозой исчезновения видов животных и видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z273" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 8-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 52 слова "и разведения животных в неволе и (или) полувольных условиях" заменить словами ", разведения в неволе и полувольных условиях редких и находящихся под угрозой исчезновения видов животных и видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z274" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 56 дополнить подпунктом 6) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z275" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "6) останавливать транспортные и плавучие средства на территории закрепленного охотничьего угодья, рыбохозяйственного водоема и (или) участка и его береговой полосе при выезде из них.". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z276" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 7 июля 2006 года "Об особо охраняемых природных территориях":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z277" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 3-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z278" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1) центральным исполнительным органом, осуществляющим функции государственного управления в области туристской деятельности;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z279" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 14-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой статьи 8 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z280" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "14-1) разработка правил осуществления туристской и рекреационной деятельности в государственных национальных природных парках по согласованию с центральным исполнительным органом, осуществляющим функции государственного управления в области туристской деятельности;"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z281" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дополнить статьей 8-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z282" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 8-1. Компетенция центрального исполнительного органа, осуществляющего функции государственного управления в области туристской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z283" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К компетенции центрального исполнительного органа, осуществляющего функции государственного управления в области туристской деятельности, относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z284" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализация государственной политики по развитию туризма на территории государственных национальных природных парков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z285" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участие в разработке генеральных планов развития инфраструктуры государственных национальных парков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z286" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) привлечение инвестиций в развитие инфраструктуры туризма и рекреации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z287" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление иных полномочий, предусмотренных настоящим Законом, иными законами, актами Президента Республики Казахстан и Правительства Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z288" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z289" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце втором подпункта 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z290" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      после слов "услуг по" дополнить словами "строительству и"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z291" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "(кроме дорог общего пользования)" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z292" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z293" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Средства природоохранных учреждений также формируются за счет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z294" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) взимания платы с объектов туристского и рекреационного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z295" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) взимания платы с туристов, за исключением платы с пенсионеров, инвалидов, ветеранов Великой Отечественной войны, ветеранов боевых действий на территории других государств, ветеранов, приравненных по льготам к ветеранам Великой Отечественной войны, ветеранов труда, детей дошкольного возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z296" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) взимания платы за въезд автомобильного транспортного средства на территорию природоохранных учреждений.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z297" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 43-1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z298" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. На территории Маркакольского государственного природного заповедника допускаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z299" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) любительское (спортивное) рыболовство для нужд местного населения, проживающего в охранной зоне данного заповедника, на специально выделенных участках на основании биологического обоснования при наличии положительного заключения государственной экологической экспертизы в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z300" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регулирование численности животных на основании биологического обоснования при наличии положительного заключения государственной экологической экспертизы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z301" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 45:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z302" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "любительского (спортивного) рыболовства," дополнить словами "общего пользования животным миром,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z303" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "осуществляются строительство и эксплуатация рекреационных центров," дополнить словами "вольеров для разведения и содержания диких животных,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z304" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 47 дополнить подпунктом 7-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z305" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1) общее пользование животным миром;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z306" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 22 июля 2011 года "О миграции населения":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z307" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 исключить; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z308" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 9-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой статьи 49 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z309" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9-1) без объяснения причин при наличии сведений у органов национальной безопасности Республики Казахстан об их причастности к экстремизму или террористической деятельности;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z310" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z311" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) строку 87 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...5506 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z310" w:id="289"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях":</w:t>
+    <w:bookmarkStart w:name="z312" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z311" w:id="290"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="291"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2714"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2771"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2714" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2308" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Лицензия на туристскую операторскую деятельность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4507" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) в сфере выездного туризма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8502,51 +8473,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4507" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8634,51 +8605,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="292"/>
+    <w:bookmarkStart w:name="z314" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8693,707 +8664,762 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 3 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z315" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32. Уведомление о начале или прекращении туристской агентской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z316" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Уведомление о начале или прекращении деятельности гида, экскурсовода, инструктора туризма, осуществляющих деятельность в Республике Казахстан в качестве индивидуальных предпринимателей".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z315" w:id="293"/>
-[...15 lines deleted...]
-      "32. Уведомление о начале или прекращении туристской агентской деятельности</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z317" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z316" w:id="294"/>
-[...15 lines deleted...]
-      33. Уведомление о начале или прекращении деятельности гида, экскурсовода, инструктора туризма, осуществляющих деятельность в Республике Казахстан в качестве индивидуальных предпринимателей".</w:t>
+    <w:bookmarkStart w:name="z318" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z317" w:id="295"/>
-[...15 lines deleted...]
-      Статья 2.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев третьего, четвертого, шестого, седьмого, четырнадцатого, пятнадцатого, восемнадцатого – двадцатого, двадцать седьмого – двадцать девятого, тридцать второго – тридцать шестого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзаца пятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев второго – четвертого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев четвертого и пятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев четвертого – седьмого, двадцать третьего – двадцать шестого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1, которые вводятся в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзаца восьмого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев восьмого, одиннадцатого – семнадцатого, девятнадцатого и двадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев десятого – пятнадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев десятого, одиннадцатого и двадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1, которые вводятся в действие с 1 января 2022 года; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Лица, осуществляющие туристскую операторскую деятельность на основании лицензии на туроператорскую деятельность, обязаны в течение шести месяцев со дня введения в действие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 настоящего Закона переоформить лицензию с учетом наименования подвида деятельности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Закону Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z318" w:id="296"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...163 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...356 lines deleted...]
-    <w:bookmarkEnd w:id="298"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -9411,51 +9437,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Президент Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -9512,55 +9538,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9886,31 +9912,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>