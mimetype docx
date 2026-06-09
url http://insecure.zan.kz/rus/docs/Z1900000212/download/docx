--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b8d375" w14:textId="4b8d375">
+    <w:p w14:paraId="3cf343e" w14:textId="3cf343e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2897,151 +2897,361 @@
         <w:t>
       2) документы, подтверждающие право физического или юридического лица на фильм или его использование (к документам на иностранном языке прилагаются нотариально засвидетельствованные копии на казахском и (или) русском языках);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аннотацию фильма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      4) сведения о произведениях, используемых в фильмах, произведенных в Республике Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен Законом РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заявление на получение прокатного удостоверения подлежит рассмотрению в течение тридцати рабочих дней со дня поступления. По итогам рассмотрения заявления уполномоченный орган выдает физическому или юридическому лицу прокатное удостоверение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Уполномоченный орган запрашивает версию фильма, предназначенную для кинопроката, в целях проведения предпрокатной экспертизы в случае, если из представленной аннотации фильма невозможно установить признаки, предусмотренные подпунктом 4) пункта 6 настоящей статьи, а также определить возрастную категорию фильма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      5. Заявление на получение прокатного удостоверения подлежит рассмотрению в течение семи рабочих дней со дня поступления. По итогам рассмотрения заявления уполномоченный орган выдает физическому или юридическому лицу прокатное удостоверение.</w:t>
+    <w:bookmarkStart w:name="z263" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Предпрокатная экспертиза является экспертизой, проводимой экспертной комиссией для выявления наличия в фильме признаков, перечисленных в подпункте 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, а также определения возрастной категории фильма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z264" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предпрокатная экспертиза версии фильма, предназначенной для кинопроката в целях получения прокатного удостоверения, осуществляется экспертной комиссией из числа представителей государственных органов, экспертов и специалистов, создаваемой при организации, определяемой уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z265" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертная комиссия рассматривает версию фильма, предназначенную для кинопроката, и направляет рекомендации в уполномоченный орган в срок не более десяти рабочих дней со дня предоставления фильма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z266" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение экспертной комиссии оформляется протоколом и носит рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z267" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок проведения предпрокатной экспертизы фильмов, а также порядок организации работы экспертной комиссии и ее состав определяются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уполномоченный орган отказывает физическому или юридическому лицу в выдаче прокатного удостоверения по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставление физическим или юридическим лицом недостоверной и (или) искаженной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) непредставление физическим или юридическим лицом документов и материалов, указанных в пункте 4 настоящей статьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в случае несоблюдения требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3056,762 +3266,770 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае, если содержание фильма направлено на пропаганду или агитацию насильственного изменения конституционного строя, нарушения целостности Республики, подрыва безопасности государства, разжигания социальной, расовой, национальной, религиозной, сословной и родовой розни, культа жестокости и насилия, нетрадиционной сексуальной ориентации, педофилии, а также порнографии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае установления фактов недостоверности и (или) искаженности информации о фильме, выявленных в ходе мониторинга, ранее послужившей основанием для выдачи прокатного удостоверения, в том числе на основании аннотации фильма, уполномоченный орган приостанавливает действие прокатного удостоверения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие прокатного удостоверения приостанавливается на срок, необходимый для устранения причин, повлекших приостановление действия прокатного удостоверения, но не более чем на шестьдесят календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о приостановлении действия прокатного удостоверения оформляется приказом лица, выдавшего его, либо лица, его замещающего, в течение трех рабочих дней со дня выявления обстоятельств уполномоченным органом и вступает в силу со дня уведомления физического или юридического лица, получившего прокатное удостоверение, о принятом решении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие прокатного удостоверения возобновляется приказом лица, приостановившего действие прокатного удостоверения, либо лица, его замещающего, в течение трех рабочих дней со дня регистрации письменного заявления физического или юридического лица, получившего прокатное удостоверение, об устранении обстоятельств, повлекших ранее приостановление действия прокатного удостоверения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения обстоятельств, ранее послуживших основанием для приостановления действия прокатного удостоверения, уполномоченный орган отзывает в судебном порядке прокатное удостоверение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменениями, внесенными законами РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...161 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8. Возрастная классификация фильмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На все фильмы, произведенные в Республике Казахстан, и фильмы, ввозимые (доставленные) на территорию Республики Казахстан с целью проката, осуществляется возрастная классификация с присвоением следующих возрастных категорий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "до 6 лет" - фильмы, предназначенные для детей, не достигших шести лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "с 6 лет" - фильмы, предназначенные для детей, достигших шести лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "с 12 лет" - фильмы, предназначенные для детей, достигших двенадцати лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "с 14 лет" - фильмы, предназначенные для детей, достигших четырнадцати лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "с 16 лет" - фильмы, предназначенные для детей, достигших шестнадцати лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "с 18 лет" - фильмы, предназначенные для зрителей, достигших восемнадцати лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "с 21 года" - фильмы, предназначенные для зрителей, достигших двадцати одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Критерии отнесения фильмов к возрастным категориям "до 6 лет", "с 6 лет", "с 12 лет", "с 14 лет" и "с 16 лет" соответствуют критериям, предусмотренным в Законе Республики Казахстан "О защите детей от информации, причиняющей вред их здоровью и развитию". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К возрастной категории "с 18 лет" относятся фильмы, содержащие: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       информацию, причиняющую вред здоровью и развитию детей, за исключением информации, запрещенной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описания и (или) изображения самоубийства, убийства, проблем семейной жизни и развода, наркотической и алкогольной зависимости, заболеваний, асоциального поведения, обнажения, сцен полового акта или других эротических действий при условии оправданности их сюжетом и художественной задачей кинопроизведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эпизодическое употребление грубых жаргонных слов, брани, ненормативной лексики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К возрастной категории "с 21 года" относятся фильмы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       содержащие описания и (или) изображения любых сцен, за исключением информации, запрещенной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не содержащие ограничения в употреблении грубых жаргонных слов, брани, ненормативной лексики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z114" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Прокат фильма по телеканалам с возрастной категорией "с 18 лет" допускается после 22 часов до 06 часов утра местного времени, с возрастной категорией "с 21 года" - после ноля часов до 06 часов утра местного времени, за исключением фильмов, распространяемых на платной основе с применением декодирующих технических устройств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокат фильма с возрастной категорией "с 21 года" на территории Республики Казахстан допускается в кинозалах и иных предназначенных для этих целей местах после 22 часов до 06 часов утра местного времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Физические или юридические лица, получившие прокатное удостоверение и (или) осуществляющие прокат фильмов на территории Республики Казахстан, обязаны информировать зрителя о возрастной категории фильма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Знак возрастной категории фильмов "до 6 лет", "с 6 лет", "с 12 лет", "с 14 лет", "с 16 лет" и "с 18 лет" должен соответствовать требованиям, предусмотренным законодательством Республики Казахстан о защите детей от информации, причиняющей вред их здоровью и развитию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Знак возрастной категории фильмов "с 21 года" обозначается знаком "21+" в ромбе и (или) текстовым предупреждением в виде словосочетания "для зрителей, достигших двадцати одного года".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Информация о возрастной категории фильма должна быть указана и доступна для зрителей в соответствии с требованиями законодательства Республики Казахстан о защите детей от информации, причиняющей вред их здоровью и развитию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3867,248 +4085,248 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Язык проката фильмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прокат фильмов на территории Республики Казахстан осуществляется на казахском и других языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Прокат национальных фильмов должен осуществляться на казахском языке и может осуществляться на других языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Фильмы, прокат и показ которых на территории Республики Казахстан осуществляются в кинозалах и иных предназначенных для этих целей местах не на казахском языке, должны быть дублированы либо субтитрированы, либо обеспечены закадровым переводом на казахский язык, за исключением фильмов ограниченного проката.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="114"/>
+    <w:bookmarkStart w:name="z209" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При дублировании, субтитрировании либо обеспечении закадровым переводом фильмов на казахский язык должен быть соблюден порядок слов в предложении, правильное их составление и произношение. Субтитрирование излагается в соответствии с нормами орфографии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z210" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z210" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перевод содержания дублирования, субтитрирования либо обеспечение закадровым переводом фильмов не должны искажать их основной смысл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокат и показ фильмов на телеканалах осуществляются в соответствии с законодательством Республики Казахстан о масс-медиа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z219" w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z219" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1. Прокат детских анимационных фильмов и фильмов для семейного просмотра, получивших государственную поддержку в виде финансирования дубляжа на казахский язык, и их показ в кинозалах и иных предназначенных для этих целей местах на территории Республики Казахстан должны осуществляться на казахском языке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z220" w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z220" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокат и показ на территории Республики Казахстан таких фильмов в кинозалах и иных предназначенных для этих целей местах могут осуществляться и на других языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z125" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Употребляемая в фильме ненормативная лексика должна быть устранена соответствующими техническими средствами (звуковым сигналом).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z126" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае, если в фильме, произведенном в Республике Казахстан, вместе с казахским языком применены другие языки, при осуществлении его проката и показа текст на других языках должен быть субтитрирован либо обеспечен закадровым переводом на казахский язык.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4204,404 +4422,404 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Виды фильмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. По видам фильмы подразделяются на: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анимационный фильм - фильм, создаваемый путем использования графических методов и приемов изобразительного искусства, а также возможностей компьютерной графики с оживлением действий и сцен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документальный фильм - фильм, создаваемый на основе сценарного сюжета, в котором зафиксированы актуальные события, факты действительности в совокупности, которые трактуются режиссером средствами операторского искусства, монтажного строя и другими средствами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) игровой фильм - фильм, создаваемый на основе сценария и воплощаемый средствами актерской игры, режиссуры, операторского искусства, творчества художника-постановщика, композитора и других субъектов отношений в сфере кинематографии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) хроникальный фильм - фильм, в котором зафиксированы актуальные события и факты действительности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Фильм продолжительностью не менее пятидесяти двух минут является полнометражным, фильм продолжительностью менее пятидесяти двух минут - короткометражным фильмом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Единая автоматизированная информационная система мониторинга фильмов на территории Казахстана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях систематизации и учета фильмов на территории Республики Казахстан уполномоченным органом ведется Единая автоматизированная информационная система мониторинга фильмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Организация, осуществляющая деятельность по показу фильма, ведет учет и предоставляет информацию по фильмам в Единую автоматизированную информационную систему мониторинга фильмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ведение Единой автоматизированной информационной системы мониторинга фильмов осуществляется в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Государственная поддержка в сфере кинематографии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственная поддержка в сфере кинематографии осуществляется по следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) финансирование национальных фильмов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) финансирование кинопроектов, претендующих на признание их национальными фильмами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z221" w:id="133"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z221" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1) финансирование дубляжа на казахский язык детских анимационных фильмов и фильмов для семейного просмотра, ввозимых на территорию Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z222" w:id="134"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z222" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) финансирование деятельности, направленной на участие субъектов кинематографической деятельности в международных кинофестивалях, организацию дней казахстанского кино в стране и за рубежом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сохранение национальных фильмов и их исходных материалов как неотъемлемой части национального культурного достояния;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение научно-исследовательских работ в сфере кинематографии в соответствии с законодательством Республики Казахстан о науке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4630,370 +4848,350 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="137"/>
+    <w:bookmarkStart w:name="z223" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организация повышения квалификации кадров в сфере кинематографии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная финансовая поддержка предоставляется для организации производства, проката и показа национальных фильмов и связанных с этим мероприятий, а также продвижения национальных фильмов за рубежом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z224" w:id="139"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z226" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Средства, ежегодно выделяемые на производство национальных фильмов, направляются в следующих объемах: </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="142"/>
+      Уполномоченный орган ежегодно определяет объем средств, выделяемых на производство национальных фильмов по видам фильмов, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z146" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Финансирование кинопроектов, претендующих на признание их национальными фильмами, по которым принято решение о финансировании, в соответствии с настоящим Законом осуществляется в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z147" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для социально значимых фильмов, дебютных фильмов, фильмов-событий - до ста процентов сметной стоимости производства в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z148" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z148" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для фильмов совместного производства - в пределах, предусмотренных в рамках соответствующих соглашений о производстве таких фильмов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z149" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для игровых фильмов, предназначенных для широкой зрительской аудитории, не может превышать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z150" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2019 года - девяносто процентов сметной стоимости их производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z151" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2020 года - восемьдесят процентов сметной стоимости их производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z152" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2021 года - семьдесят процентов сметной стоимости их производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z153" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Критерии отнесения фильмов к категориям, указанным в пункте 3 настоящей статьи, определяются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z154" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z154" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Физические и (или) юридические лица, получившие государственную поддержку в виде финансирования национального фильма через Государственный центр поддержки национального кино, осуществляют отчисления с доходов от проката и показа национальных фильмов в Государственный центр поддержки национального кино в объеме, соразмерном процентному соотношению полученной государственной поддержки, в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z155" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z155" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Физические и (или) юридические лица, получившие государственную поддержку на производство фильмов, указанных в подпункте 1) пункта 3 настоящей статьи, осуществляют отчисления в Государственный центр поддержки национального кино в объеме двадцати процентов от доходов от проката и показа национальных фильмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z156" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При уполномоченном органе в целях выработки предложений и рекомендаций по вопросам государственной поддержки в виде финансирования национальных фильмов, дубляжа на казахский язык детских анимационных фильмов и фильмов для семейного просмотра, ввозимых на территорию Республики Казахстан, создается консультативно-совещательный орган – Межведомственная комиссия по вопросам государственной поддержки в сфере кинематографии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5015,404 +5213,454 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Государственный центр поддержки национального кино</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный центр поддержки национального кино является некоммерческой организацией, создаваемой в организационно-правовой форме акционерного общества, единственным учредителем и акционером которого является Правительство Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z160" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Органами Государственного центра поддержки национального кино являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z161" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высший орган - единственный акционер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z162" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орган управления - совет директоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z163" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнительный орган - правление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z164" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные органы в соответствии с уставом Государственного центра поддержки национального кино.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z165" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственный центр поддержки национального кино создает службу внутреннего аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z166" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Активы Государственного центра поддержки национального кино формируются за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z167" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z168" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) отчислений лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z169" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) добровольных имущественных взносов и пожертвований иных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z170" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иных не запрещенных законами Республики Казахстан поступлений в Государственный центр поддержки национального кино.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z171" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Государственный центр поддержки национального кино является единым оператором по: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z228" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z228" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставлению государственной поддержки в виде финансирования кинопроектов, претендующих на признание их национальными фильмами, и национальных фильмов, за исключением средств, выделяемых на выполнение государственного задания для юридического лица со стопроцентным участием государства в уставном капитале, основным предметом деятельности которого является производство фильмов, в размере не менее тридцати процентов от общего объема финансирования фильмов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z229" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z229" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) финансированию дубляжа на казахский язык детских анимационных фильмов и фильмов для семейного просмотра, ввозимых на территорию Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5441,160 +5689,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="168"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В целях выработки предложений по признанию фильма национальным и финансированию дубляжа на казахский язык детских анимационных фильмов и фильмов для семейного просмотра, ввозимых на территорию Республики Казахстан, при Государственном центре поддержки национального кино создается Экспертный совет – консультативно-совещательный орган из числа творческих работников, работников культуры и экспертов в сфере кинематографии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z181" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6-1. В целях выработки предложений в сфере кинематографии при Государственном центре поддержки национального кино создается Национальная кинокомиссия – консультативно-совещательный орган из числа представителей государственных органов, субъектов кинематографической деятельности и экспертов в сфере кинематографии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z232" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z232" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положение и состав Национальной кинокомиссии утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Убытки, причиненные Государственному центру поддержки национального кино, возмещаются в порядке, определенном гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Производство фильмов в рамках государственного информационного заказа осуществляется в соответствии с Законом Республики Казахстан "О масс-медиа".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5710,70 +5958,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 13-1. Сценическо-постановочные средства национальных фильмов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="173"/>
+    <w:bookmarkStart w:name="z234" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение, обеспечение сохранности, использование и предоставление в пользование сценическо-постановочных средств национальных фильмов, частично или полностью финансируемых за счет бюджетных средств, осуществляются юридическим лицом со стопроцентным участием государства в уставном капитале, основным предметом деятельности которого является производство фильмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5809,190 +6057,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Национальный фильм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фильм признается национальным при совокупности следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если фильм отражает события национальной истории, современной жизни Республики Казахстан, посвящен общечеловеческим гуманитарным, социальным и нравственным проблемам, событиям мировой истории, имеющим социально-культурное значение для Республики Казахстан, и (или) может способствовать укреплению имиджа и авторитета Республики Казахстан на международном уровне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при производстве, распространении и показе фильмов не менее семидесяти процентов общего объема работ по смете осуществляют субъекты кинематографической деятельности, зарегистрированные на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) продюсерами фильма являются гражданин Республики Казахстан и (или) юридическое лицо, зарегистрированное на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в состав авторов фильма (автор сценария, режиссер-постановщик, оператор-постановщик, художник-постановщик, автор музыкального произведения) входят не более чем пятьдесят процентов лиц, не являющихся гражданами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В соответствии с условиями международного договора, ратифицированного Республикой Казахстан, фильм, снятый совместно с иностранными субъектами кинематографической деятельности, может быть признан национальным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На фильм, признанный национальным, выдается удостоверение национального фильма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6028,516 +6276,736 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 14-1. Детские анимационные фильмы и фильмы для семейного просмотра </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="181"/>
+    <w:bookmarkStart w:name="z236" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Детским анимационным фильмом является фильм для детей со знаком возрастной категории фильмов "до 6 лет", "с 6 лет" и "с 12 лет". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z237" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z237" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Фильмом для семейного просмотра является игровой фильм со знаком возрастной категории фильмов "до 6 лет", "с 6 лет" и "с 12 лет". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z238" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z238" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Отбор детских анимационных фильмов, ввозимых на территорию Республики Казахстан, для получения государственной поддержки в виде финансирования дубляжа на казахский язык осуществляется при совокупности следующих оснований, если фильм: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z239" w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z239" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) направлен на гармоничное интеллектуально-образовательное развитие личности, духовно-нравственное воспитание детей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z240" w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z240" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соответствует возрастной классификации фильмов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z241" w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z241" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соответствует требованиям к распространению информационной продукции, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О защите детей от информации, причиняющей вред их здоровью и развитию"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z242" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z242" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) не противоречит национальным интересам Республики Казахстан, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О национальной безопасности Республики Казахстан"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z243" w:id="188"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z243" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) предназначен для широкой дистрибуции с высоким рейтингом ожидания по международным стандартам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен Законом РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Отбор фильмов для семейного просмотра, ввозимых на территорию Республики Казахстан, для получения государственной поддержки в виде финансирования дубляжа на казахский язык осуществляется при совокупности следующих оснований, если фильм: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z246" w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z246" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) направлен на укрепление и развитие семейных отношений, духовно-нравственных ценностей, не противоречит общепринятым нормам морали и нравственности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z247" w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z247" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соответствует возрастной классификации фильмов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z248" w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z248" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соответствует требованиям к распространению информационной продукции, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О защите детей от информации, причиняющей вред их здоровью и развитию"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z249" w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z249" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) не противоречит национальным интересам Республики Казахстан, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О национальной безопасности Республики Казахстан"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z250" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z250" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) предназначен для широкой дистрибуции с высоким рейтингом ожидания по международным стандартам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен Законом РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен Законом РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 14-1 в соответствии с Законом РК от 29.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -7271,55 +7739,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7645,31 +8113,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>