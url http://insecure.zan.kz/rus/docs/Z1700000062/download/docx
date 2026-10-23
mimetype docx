--- v2 (2026-07-23)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bba0c65" w14:textId="bba0c65">
+    <w:p w14:paraId="1a568b3" w14:textId="1a568b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -253,86 +253,58 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "объекты информатизации" заменены словами "цифровые объекты" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4299,91 +4271,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При первичном контакте коллекторское агентство информирует должника – физическое лицо и (или) его представителя об их (его) праве обратиться в коллекторское агентство с письменным заявлением об изменении условий договора банковского займа или договора о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z601" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должник – физическое лицо и (или) его представитель в течение тридцати календарных дней после даты их (его) информирования коллекторским агентством обращаются (обращается) в коллекторское агентство с письменным заявлением и (или) через объекты информатизации, предоставляющие коллекторскому агентству возможность осуществить идентификацию клиента – физического лица посредством применения идентификационных средств, предусмотренных Законом Республики Казахстан "О платежах и платежных системах" (далее – объекты информатизации), об изменении условий договора банковского займа или договора о предоставлении микрокредита, в котором указываются причины и обстоятельства возникновения задолженности, сведения о доходах и расходах, составе (членах) семьи, месте жительства, наличии имущества, иные сведения, необходимые кредитору для рассмотрения заявления и определения достаточности собственных средств должника для исполнения обязательств по договору банковского займа или договору о предоставлении микрокредита.</w:t>
+      Должник – физическое лицо и (или) его представитель в течение тридцати календарных дней после даты их (его) информирования коллекторским агентством обращаются (обращается) в коллекторское агентство с письменным заявлением и (или) через цифровые объекты, предоставляющие коллекторскому агентству возможность осуществить идентификацию клиента – физического лица посредством применения идентификационных средств, предусмотренных Законом Республики Казахстан "О платежах и платежных системах" (далее – цифровые объекты), об изменении условий договора банковского займа или договора о предоставлении микрокредита, в котором указываются причины и обстоятельства возникновения задолженности, сведения о доходах и расходах, составе (членах) семьи, месте жительства, наличии имущества, иные сведения, необходимые кредитору для рассмотрения заявления и определения достаточности собственных средств должника для исполнения обязательств по договору банковского займа или договору о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z99" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторское агентство в течение десяти календарных дней после дня получения письменного заявления обязано направить его кредитору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z100" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Кредитор в течение пятнадцати календарных дней после дня получения письменного заявления должника рассматривает предложенные условия изменения договора банковского займа или договора о предоставлении микрокредита и в письменной форме и (или) через объекты информатизации сообщает коллекторскому агентству и должнику и (или) его представителю о (об):</w:t>
+      3. Кредитор в течение пятнадцати календарных дней после дня получения письменного заявления должника рассматривает предложенные условия изменения договора банковского займа или договора о предоставлении микрокредита и в письменной форме и (или) через цифровые объекты сообщает коллекторскому агентству и должнику и (или) его представителю о (об):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z101" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласии с предложенными изменениями в договор банковского займа или договор о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z102" w:id="117"/>
     <w:p>
@@ -4712,51 +4684,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6-1. Особенности урегулирования задолженности коллекторским агентством при реализации им своих прав кредитора, возникших в результате уступки права (требования) задолженности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z575" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Коллекторское агентство при уступке ему кредитором права (требования) по задолженности, в том числе взысканной по решению суда или на основании исполнительной надписи нотариуса, информирует должника – физическое лицо и (или) его представителя об их (его) праве обратиться в коллекторское агентство с письменным заявлением и (или) через объекты информатизации об изменении условий исполнения обязательства по договору банковского займа или договору о предоставлении микрокредита.</w:t>
+      1. Коллекторское агентство при уступке ему кредитором права (требования) по задолженности, в том числе взысканной по решению суда или на основании исполнительной надписи нотариуса, информирует должника – физическое лицо и (или) его представителя об их (его) праве обратиться в коллекторское агентство с письменным заявлением и (или) через цифровые объекты об изменении условий исполнения обязательства по договору банковского займа или договору о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4828,51 +4800,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z602" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должник – физическое лицо и (или) его представитель в любой срок после даты их (его) информирования об уступке права (требования) по задолженности вправе обратиться с письменным заявлением и (или) через объекты информатизации в коллекторское агентство об изменении условий исполнения обязательства по договору банковского займа или по договору о предоставлении микрокредита, в котором указываются причины возникновения задолженности, сведения о доходах и расходах, составе (членах) семьи, месте жительства, наличии имущества, иные сведения, подтверждающие обстоятельства (факты) его обращения в коллекторское агентство об изменении условий исполнения обязательства по договору банковского займа или по договору о предоставлении микрокредита, в том числе связанные с:</w:t>
+      Должник – физическое лицо и (или) его представитель в любой срок после даты их (его) информирования об уступке права (требования) по задолженности вправе обратиться с письменным заявлением и (или) через цифровые объекты в коллекторское агентство об изменении условий исполнения обязательства по договору банковского займа или по договору о предоставлении микрокредита, в котором указываются причины возникновения задолженности, сведения о доходах и расходах, составе (членах) семьи, месте жительства, наличии имущества, иные сведения, подтверждающие обстоятельства (факты) его обращения в коллекторское агентство об изменении условий исполнения обязательства по договору банковского займа или по договору о предоставлении микрокредита, в том числе связанные с:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z603" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсрочкой или рассрочкой платежей по основному долгу и (или) вознаграждению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z604" w:id="126"/>
     <w:p>
@@ -5028,51 +5000,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реализацией недвижимого имущества, являющегося предметом ипотеки, с передачей обязательства покупателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z587" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Коллекторское агентство в течение пятнадцати календарных дней после дня получения заявления должника рассматривает предложенные изменения условий исполнения обязательства по договору банковского займа или договору о предоставлении микрокредита и в письменной форме и (или) через объекты информатизации сообщает должнику и (или) его представителю о (об): </w:t>
+      2. Коллекторское агентство в течение пятнадцати календарных дней после дня получения заявления должника рассматривает предложенные изменения условий исполнения обязательства по договору банковского займа или договору о предоставлении микрокредита и в письменной форме и (или) через цифровые объекты сообщает должнику и (или) его представителю о (об): </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z612" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласии с предложенными изменениями условий исполнения обязательства по договору банковского займа или договору о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z613" w:id="136"/>
     <w:p>
@@ -5112,184 +5084,90 @@
         <w:t>
       3) отказе в изменении условий исполнения обязательства по договору банковского займа или договору о предоставлении микрокредита с указанием мотивированного обоснования причин такого отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z591" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторское агентство обязано предоставить по договору банковского займа и (или) договору о предоставлении микрокредита военнослужащим срочной воинской службы отсрочку платежа по основному долгу и вознаграждению на период, включающий срок прохождения срочной воинской службы и шестьдесят календарных дней после его окончания, без начисления вознаграждения по займу и (или) микрокредиту в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:p>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z615" w:id="139"/>
+    <w:bookmarkStart w:name="z592" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обмен сведениями о призванных на срочную воинскую службу военнослужащих, а также их увольнении осуществляется посредством обеспечения взаимодействия цифровых систем государственных органов и кредитных бюро в порядке, определенном уполномоченным органом по согласованию с Министерством обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z615" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Недостижение взаимоприемлемого решения между коллекторским агентством и заемщиком – физическим лицом в течение пятнадцати календарных дней с даты получения решения коллекторского агентства, предусмотренного подпунктом 2) части первой настоящего пункта, считается отказом в изменении условий исполнения обязательства по договору банковского займа или по договору о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5588,110 +5466,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В период рассмотрения банковским и (или) микрофинансовым омбудсманами обращения должника – физического лица, относящегося к социально уязвимым слоям населения в соответствии с Законом Республики Казахстан "О жилищных отношениях", по договору ипотечного жилищного займа (ипотечного займа) или по договору о предоставлении микрокредита, обеспеченного ипотекой недвижимого имущества, являющегося жилищем, не связанного с осуществлением предпринимательской деятельности, не допускается обращение взыскания на заложенное имущество путем подачи иска в суд или во внесудебном порядке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3141" w:id="140"/>
+    <w:bookmarkStart w:name="z3141" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При наличии просроченной задолженности по потребительским банковским займам и (или) потребительским микрокредитам, не обеспеченным залогом имущества, перед двумя и более кредиторами, являющимися банками, микрофинансовыми организациями либо коллекторскими агентствами, заемщик вправе обратиться за коллективным урегулированием задолженности через платформу коллективного урегулирования, функционирующую при службе финансового омбудсмана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z3142" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z3142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Критерии задолженности, подлежащей коллективному урегулированию, а также порядок и условия проведения коллективного урегулирования задолженности устанавливаются нормативным правовым актом уполномоченного органа, предусмотренным подпунктом 3-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5713,51 +5591,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); с изменениями, внесенными Законом РК от 16.01.2026 </w:t>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);  от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5787,70 +5685,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7. Учетная регистрация юридического лица, имеющего намерение осуществлять коллекторскую деятельность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="142"/>
+    <w:bookmarkStart w:name="z110" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Юридическое лицо, имеющее намерение осуществлять коллекторскую деятельность, подлежит учетной регистрации в течение трех месяцев со дня его государственной регистрации (перерегистрации) в Государственной корпорации "Правительство для граждан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5889,170 +5787,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="143"/>
+    <w:bookmarkStart w:name="z118" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для прохождения учетной регистрации юридическое лицо, имеющее намерение осуществлять коллекторскую деятельность, представляет в уполномоченный орган документы, предусмотренные нормативным правовым актом, утвержденным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z119" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z119" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченный орган в течение двух рабочих дней с момента получения документов для прохождения учетной регистрации проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z120" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z120" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления юридическим лицом, имеющим намерение осуществлять коллекторскую деятельность, неполного пакета документов уполномоченный орган в указанные в части первой настоящего пункта сроки дает в письменной форме мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z121" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z121" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченный орган рассматривает заявление о прохождении учетной регистрации в течение десяти рабочих дней со дня представления полного пакета документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z122" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z122" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В срок, установленный пунктом 5 настоящей статьи, уполномоченный орган обязан внести юридическое лицо, имеющее намерение осуществлять коллекторскую деятельность, в реестр коллекторских агентств и уведомить его о данном решении и номере регистрации либо дать мотивированный ответ в письменной форме о причинах отказа в учетной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z123" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z123" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Реестр коллекторских агентств, прошедших учетную регистрацию, размещается на интернет-ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6188,91 +6086,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8. Основания отказа в учетной регистрации юридического лица, имеющего намерение осуществлять коллекторскую деятельность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="149"/>
+    <w:bookmarkStart w:name="z125" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отказ в учетной регистрации юридического лица, имеющего намерение осуществлять коллекторскую деятельность, производится в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z126" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z126" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставления недостоверных сведений и информации, подлежащих отражению в документах, предусмотренных нормативным правовым актом, утвержденным уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z127" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z127" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) несоответствия работников юридического лица, имеющего намерение осуществлять коллекторскую деятельность, требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6287,211 +6185,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z128" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z128" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) несоответствия лица, самостоятельно или совместно с другим (другими) лицом (лицами) прямо или косвенно владеющего и (или) пользующегося, и (или) распоряжающегося десятью или более процентами долей участия в уставном капитале юридического лица, намеревающегося осуществлять коллекторскую деятельность, или имеющего контроль, требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z129" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z129" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обращения по истечении трех месяцев со дня государственной регистрации (перерегистрации) в Государственной корпорации "Правительство для граждан" в уполномоченный орган с заявлением о прохождении учетной регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z130" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z130" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) несоблюдения требования, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z131" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z131" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае отказа в учетной регистрации по основаниям, предусмотренным подпунктами 1), 2) и 3) пункта 1 настоящей статьи, юридическое лицо, имеющее намерение осуществлять коллекторскую деятельность, в течение тридцати рабочих дней после дня получения отказа в учетной регистрации вправе повторно представить документы в соответствии с пунктом 3 статьи 7 настоящего Закона либо обязано провести процедуру перерегистрации путем исключения из своего наименования слов "коллекторское агентство", производных от них слов, предполагающих, что оно осуществляет коллекторскую деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z132" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z132" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае получения юридическим лицом, имеющим намерение осуществлять коллекторскую деятельность, отказа в учетной регистрации по основаниям, предусмотренным подпунктами 4) и 5) пункта 1 настоящей статьи, такое юридическое лицо обязано провести процедуру перерегистрации путем исключения из своего наименования слов "коллекторское агентство", производных от них слов, предполагающих, что оно осуществляет коллекторскую деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z133" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z133" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неосуществления юридическим лицом действий, указанных в частях первой и второй настоящего пункта, оно подлежит принудительной ликвидации в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6547,571 +6445,571 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Основания для исключения коллекторского агентства из реестра коллекторских агентств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="158"/>
+    <w:bookmarkStart w:name="z135" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторское агентство исключается из реестра коллекторских агентств по одному из следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z643" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z643" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) совершение коллекторским агентством и (или) его работниками, взаимодействующими с должниками, одного из недобросовестных действий, предусмотренных подпунктами 7) и 8) пункта 5, пунктом 5-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, три и более раза в течение двенадцати последовательных календарных месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z644" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z644" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление недостоверных сведений и информации в документах, представленных для прохождения учетной регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z645" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z645" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несоблюдение требований по минимальному размеру уставного капитала, установленному нормативным правовым актом уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z646" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z646" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) неоднократное (два и более раза в течение двенадцати последовательных календарных месяцев) непредставление или несвоевременное представление в установленный срок отчетности, требуемой в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z647" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z647" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) неоднократное (более трех раз в течение двенадцати последовательных календарных месяцев) непредоставление, несвоевременное предоставление коллекторским агентством в уполномоченный орган информации, требуемой в соответствии с законодательством Республики Казахстан о коллекторской деятельности, или иной запрашиваемой информации либо предоставление в уполномоченный орган коллекторским агентством информации, не содержащей сведений, представление которых требуется в соответствии с законодательством Республики Казахстан о коллекторской деятельности, либо предоставление недостоверной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z648" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z648" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) неоднократное (более трех раз в течение двенадцати последовательных календарных месяцев) невыполнение, несвоевременное выполнение коллекторским агентством обязанностей, принятых им и (или) возложенных на него уполномоченным органом посредством применения ограниченных мер воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z649" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z649" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) неосуществление коллекторской деятельности в течение двенадцати последовательных календарных месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z650" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z650" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) нарушение коллекторским агентством требования об обязательном членстве в саморегулируемой организации в сфере коллекторской деятельности, установленного настоящим Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z651" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z651" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) вступление в законную силу судебного акта о прекращении деятельности коллекторского агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z652" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z652" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) воспрепятствование коллекторским агентством три и более раза за последние двенадцать календарных месяцев проведению проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z653" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z653" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) принятие коллекторским агентством решения о добровольном прекращении осуществления коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z654" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z654" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, предусмотренном подпунктом 11) части первой настоящего пункта, к заявлению коллекторского агентства об исключении из реестра коллекторских агентств прилагается письмо о подтверждении исполнения всех обязательств, а также отсутствии на балансе ранее приобретенных прав (требований).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z655" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z655" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. При определении целесообразности исключения коллекторского агентства из реестра коллекторских агентств учитываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z656" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z656" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) характер нарушений и их последствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z657" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z657" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) масштаб и значительность допущенных нарушений и их последствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z658" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z658" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) систематичность и длительность нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z659" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z659" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) причины, обусловившие возникновение допущенных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z660" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z660" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличие и эффективность (результативность) ранее примененных ограниченных мер воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z661" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z661" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) принятие самостоятельных мер, направленных на устранение выявленных нарушений и их эффективность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z144" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z144" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае исключения из реестра коллекторских агентств уполномоченный орган в течение семи календарных дней со дня исключения письменно уведомляет об этом коллекторское агентство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z145" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z145" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление направляется по адресу, указанному в заявлении для прохождения учетной регистрации либо в письменном уведомлении об изменении места нахождения коллекторского агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z146" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z146" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Решение уполномоченного органа об исключении коллекторского агентства из реестра коллекторских агентств может быть обжаловано в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z529" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z529" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обжалование решения уполномоченного органа об исключении коллекторского агентства из реестра коллекторских агентств не приостанавливает исполнения данного решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z148" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z148" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коллекторскому агентству запрещается заключение новых договоров о взыскании задолженности и (или) договоров, содержащих условия перехода права (требования) по договорам банковского займа и (или) договорам о предоставлении микрокредита к коллекторскому агентству (далее – договор уступки права требования), с момента получения уведомления уполномоченного органа об исключении его из реестра коллекторских агентств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z2945" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z2945" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коллекторскому агентству с момента получения уведомления уполномоченного органа об исключении его из реестра коллекторских агентств, а также юридическому лицу, ставшему правопреемником прав и обязательств данного коллекторского агентства в результате реорганизации, запрещается производить уступку прав (требований) по договору банковского займа и (или) договору о предоставлении микрокредита третьему лицу, за исключением уступки прав (требований) лицам, указанным в пункте 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7126,371 +7024,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", части первой пункта 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О микрофинансовой деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z2946" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z2946" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       До прекращения договорных отношений с физическими лицами по договорам банковского займа и (или) договорам о предоставлении микрокредита, не связанного с осуществлением предпринимательской деятельности, коллекторское агентство, исключенное из реестра коллекторских агентств, а также юридическое лицо, ставшее правопреемником прав и обязательств данного коллекторского агентства в результате реорганизации, обязаны соблюдать требования и ограничения, предъявляемые законодательством Республики Казахстан к взаимоотношениям кредитора с заемщиком в рамках договора банковского займа и (или) договора о предоставлении микрокредита, а также к обновлению информации по всем должникам в базах данных кредитных бюро.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z149" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z149" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коллекторское агентство в течение тридцати календарных дней после дня получения уведомления уполномоченного органа об исключении его из реестра коллекторских агентств либо принятия коллекторским агентством решения о добровольном прекращении осуществления коллекторской деятельности обязано:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z150" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z150" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       провести процедуру перерегистрации путем исключения из своего наименования слов "коллекторское агентство", производных от них слов, предполагающих, что оно осуществляет коллекторскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z151" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z151" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передать кредитору все сведения и документы по задолженности, которая была передана коллекторскому агентству на основании договора о взыскании задолженности, на дату получения уведомления уполномоченного органа об исключении его из реестра коллекторских агентств либо принятия коллекторским агентством решения о добровольном прекращении осуществления коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z535" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z535" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передать лицу, которому уступлены права (требования) по договору банковского займа и (или) договору о предоставлении микрокредита, либо по его указанию сервисной компании, с которой такое лицо заключило новый договор доверительного управления, все сведения и документы по правам (требованиям) по договорам банковского займа и (или) договорам о предоставлении микрокредита, переданным коллекторскому агентству на основании договора доверительного управления, на дату получения уведомления уполномоченного органа об исключении его из реестра коллекторских агентств либо принятия коллекторским агентством решения о добровольном прекращении осуществления коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z152" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z152" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расторгнуть все заключенные договоры о взыскании задолженности и (или) договоры доверительного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z153" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z153" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредитор обязан обеспечить прием сведений и документов по задолженности, которая была передана коллекторскому агентству на основании договора о взыскании задолженности, а также принять меры по расторжению ранее заключенных с данным коллекторским агентством договоров о взыскании задолженности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z536" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z536" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, которому уступлены права (требования) по договору банковского займа и (или) договору о предоставлении микрокредита, либо сервисная компания, с которой таким лицом заключен новый договор доверительного управления, обязаны обеспечить прием сведений и документов в случае, предусмотренном абзацем четвертым части первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z154" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z154" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неосуществления действий, указанных в части первой настоящего пункта, коллекторское агентство подлежит принудительной ликвидации в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z155" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z155" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коллекторское агентство обязано в течение пяти календарных дней со дня получения уведомления уполномоченного органа об исключении его из реестра коллекторских агентств уведомить об этом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z156" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z156" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредиторов, с которыми заключены договоры о взыскании задолженности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z537" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z537" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лиц, с которыми заключены договоры доверительного управления, способами, предусмотренными договором доверительного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z157" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z157" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       должников, чья задолженность была передана коллекторскому агентству на основании договора о взыскании задолженности, способами, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z538" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z538" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       должников, права (требования) по договорам банковского займа или договорам о предоставлении микрокредита к которым были переданы на основании договоров доверительного управления, способами, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7626,366 +7524,402 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Порядок ведения документации коллекторским агентством</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="198"/>
+    <w:bookmarkStart w:name="z159" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторское агентство регистрирует в регистрационном журнале договоров все договоры о взыскании задолженности, договоры уступки права (требования), договоры доверительного управления и ведет учет принимаемых от кредиторов документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z160" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z160" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) договоров о взыскании задолженности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z161" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z161" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) договоров уступки права требования, а также прилагаемых к ним документов (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z539" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z539" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) договоров доверительного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z162" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z162" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документов на предмет залога (в случае, если основное обязательство обеспечено залогом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z163" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z163" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) договоров поручительства и гарантии (в случае, если основное обязательство обеспечено поручительством или гарантией);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z164" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z164" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) расчетов задолженности должника на дату уступки права (требования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z165" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z165" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) документов, содержащих информацию по принятым кредитором в отношении должника мерам по урегулированию просроченной задолженности, предусмотренным законами Республики Казахстан. Информация указывается за период с последней даты неисполнения или ненадлежащего исполнения обязательств в рамках договора банковского займа или договора о предоставлении микрокредита до передачи задолженности коллекторскому агентству; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z166" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z166" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) копий учредительных документов должника (для юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z167" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z167" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) копии документа, удостоверяющего личность должника (для физических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z168" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z168" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) документов (или их копий), подтверждающих погашение должником задолженности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z169" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z169" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) документов по реализации заложенного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z170" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z170" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) иных документов, передача которых предусмотрена договором о взыскании задолженности, договором уступки права (требования), договором доверительного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными Законом РК от 04.07.2022 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ведение регистрационного журнала договоров осуществляется на бумажном носителе или в цифровой форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 04.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 133-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8914,522 +8848,428 @@
         <w:t>
       1) не имеющее гражданства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z195" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не имеющее высшего образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) имеющее неснятую или непогашенную судимость или подвергающееся или подвергавшееся уголовному преследованию (за исключением лиц, уголовное преследование в отношении которых прекращено на основании подпунктов 1) и 2) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан) за уголовные правонарушения против личности, семьи и несовершеннолетних, конституционных и иных прав и свобод человека и гражданина, основ конституционного строя и безопасности государства, собственности, общественной безопасности и общественного порядка, здоровья населения и нравственности, мира и безопасности человечества, интересов службы в коммерческих и иных организациях, интересов государственной службы и государственного управления, правосудия и порядка исполнения наказаний, порядка управления, в сферах экономической деятельности, информатизации и связи, а также воинские уголовные правонарушения;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="239"/>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан) за уголовные правонарушения против личности, семьи и несовершеннолетних, конституционных и иных прав и свобод человека и гражданина, основ конституционного строя и безопасности государства, собственности, общественной безопасности и общественного порядка, здоровья населения и нравственности, мира и безопасности человечества, интересов службы в коммерческих и иных организациях, интересов государственной службы и государственного управления, правосудия и порядка исполнения наказаний, порядка управления, в сферах экономической деятельности, цифровизации и связи, а также воинские уголовные правонарушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z197" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не имеющее опыта работы в сферах финансовой, страховой деятельности, образования, государственного управления и обороны, обязательного социального обеспечения, в области права и бухгалтерского учета, а также деятельности агентств по сбору платежей и кредитных бюро, определенных в соответствии с общим классификатором видов экономической деятельности, утвержденным уполномоченным органом в области технического регулирования (соответствующий стаж работы должен быть не менее одного года к дате приема на работу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z198" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z198" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ранее являвшееся руководящим работником либо лицом, владеющим десятью или более процентами долей участия в уставном капитале коллекторского агентства, в период не более чем за три года до принятия уполномоченным органом решения об исключении коллекторского агентства из реестра коллекторских агентств по основаниям, предусмотренным подпунктами 1), 4), 5), 6), 7), 9) и 10) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z199" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z199" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в отношении которого вступило в законную силу решение суда о применении уголовного наказания в виде лишения права занимать должность руководящего работника финансовой организации, банковского и (или) страхового холдинга и являться крупным участником (крупным акционером) финансовой организации пожизненно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z200" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z200" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ранее являвшееся руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником – физическим лицом, руководителем крупного участника, банковского и (или) страхового холдинга – юридического лица финансовой организации в период не более чем за один год до принятия уполномоченным органом или органом финансового надзора государства, резидентом которого является финансовая организация – нерезидент Республики Казахстан, решения о применении к банку режима урегулирования, решения о лишении лицензии финансовой организации, повлекшего ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу судебного акта о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z2948" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z2948" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Указанное требование применяется в течение десяти лет после принятия уполномоченным органом или органом финансового надзора государства, резидентом которого является финансовая организация – нерезидент Республики Казахстан, решения о применении к финансовой организации режима урегулирования, решения о лишении лицензии финансовой организации, повлекшего ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу судебного акта о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z202" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z202" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ранее являвшееся руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником (крупным акционером) – физическим лицом, руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером крупного участника (крупного акционера) – юридического лица-эмитента, допустившего дефолт по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам в течение четырех и более последовательных периодов либо сумма задолженности которого по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам, по которым был допущен дефолт, составляет четырехкратный и (или) более размер купонного вознаграждения, либо размер дефолта по выплате основного долга по выпущенным эмиссионным ценным бумагам составляет сумму, в десять тысяч раз превышающую месячный расчетный показатель, установленный законом о республиканском бюджете на дату выплаты. Указанное требование применяется в течение пяти лет с момента возникновения обстоятельств, предусмотренных настоящим подпунктом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z203" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z203" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) состоящее на учете в психоневрологическом, туберкулезном, наркологическом диспансерах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z204" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z204" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уволенное с государственной службы или из специальных и правоохранительных органов по отрицательным мотивам, если со дня увольнения не прошло трех лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z205" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z205" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ранее в силу своих должностных полномочий выполнявшее государственные функции по контролю в форме проверок деятельности данного коллекторского агентства либо связанное с деятельностью данного коллекторского агентства в соответствии с его компетенцией. Указанное требование применяется в течение одного года после прекращения лицом государственной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z206" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z206" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) уволенное из коллекторского агентства за нарушение требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z559" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z559" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) привлекавшееся к административной ответственности за коррупционные правонарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z560" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z560" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Руководящему работнику, работнику коллекторского агентства, взаимодействующему с должником и (или) его представителем, и (или) третьим лицом, запрещается одновременно состоять в трудовых и иных отношениях с другим коллекторским агентством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. К взаимодействию с должником и (или) его представителем, и (или) третьим лицом, связанным обязательствами с кредитором в рамках договора банковского займа или договора о предоставлении микрокредита, не допускаются работники коллекторского агентства, не соответствующие требованиям, предусмотренным подпунктами 1), 3), 5), 9), 10), 11), 12) и 13) пункта 2 настоящей статьи, а также не имеющие технического и профессионального, послесреднего или высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z305" w:id="251"/>
+    <w:bookmarkStart w:name="z305" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования к наличию технического и профессионального, послесреднего или высшего образования не распространяются в отношении работников коллекторского агентства, взаимодействующих с должником и (или) его представителем, и (или) третьими лицами путем телефонных переговоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z2949" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z2949" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Руководящие работники саморегулируемых организаций в сфере коллекторской деятельности должны соответствовать требованиям, установленным пунктами 1 и 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9451,51 +9291,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -9523,106 +9383,106 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Хранение документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных документов коллекторского агентства, подлежащих хранению, и сроки их хранения определяются уполномоченным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="253"/>
+    <w:bookmarkStart w:name="z209" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ПРАВА И ОБЯЗАННОСТИ КОЛЛЕКТОРСКОГО АГЕНТСТВА, ДОЛЖНИКА И (ИЛИ) ЕГО ПРЕДСТАВИТЕЛЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Права коллекторского агентства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="254"/>
+    <w:bookmarkStart w:name="z211" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторское агентство вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z212" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z212" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять коллекторскую деятельность на основании заключенного с кредитором договора о взыскании задолженности и в соответствии с требованиями настоящего Закона, законов Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9637,242 +9497,242 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О микрофинансовой деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z213" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z213" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять сбор информации, связанной с задолженностью, в том числе получать у кредитора по заключенным договорам о взыскании задолженности документы (оригиналы и копии), разъяснения и информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z214" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z214" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обратить взыскание в судебном порядке, если иное не предусмотрено законами Республики Казахстан или договором, на заложенное имущество, являющееся обеспечением по договору банковского займа или договору о предоставлении микрокредита, право (требование) по которому коллекторским агентством приобретено у кредитора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z215" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z215" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отказаться от исполнения договора о взыскании задолженности в случаях, если кредитор нарушил условия договора о взыскании задолженности, не обеспечил предоставления документов (оригиналы и копии), информации о должнике и его задолженности, представил недостоверные данные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z216" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z216" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">заключать договор уступки права требования с кредитором по договору банковского займа или договору о предоставлении микрокредита физического лица при условии соблюдения кредитором требований, предусмотренных частью второй подпункта 4) пункта 11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" и подпунктом 2-1) пункта 5 статьи 9-2 Закона Республики Казахстан "О микрофинансовой деятельности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z218" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z218" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) выступать представителем кредитора в суде и исполнительном производстве при наличии соответствующих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z219" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z219" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) запрашивать у третьих лиц информацию о месте нахождения и (или) контактных данных должника при наличии такого условия в договоре банковского займа (договоре о предоставлении микрокредита), заключенном с должником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z540" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z540" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) выступать в качестве сервисной компании в рамках договора доверительного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z541" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z541" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторское агентство в рамках договора доверительного управления вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z542" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z542" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по соглашению сторон изменять условия договора банковского займа или договора о предоставлении микрокредита в рамках предоставленных лицом, с которым заключен договор доверительного управления, полномочий. Изменение условий договора банковского займа и (или) договора о предоставлении микрокредита в одностороннем порядке допускается в случаях их улучшения для заемщика в соответствии с частью второй пункта 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9887,151 +9747,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" и частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О микрофинансовой деятельности"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z543" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z543" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представлять интересы лица, с которым заключен договор доверительного управления, в суде, в том числе в процессе взыскания задолженности и (или) обращения взыскания на предмет залога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z544" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z544" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать от должника в интересах лица, с которым заключен договор доверительного управления, деньги в безналичной форме и (или) иное имущество в счет погашения задолженности с последующей передачей таких денег и (или) такого имущества в его пользу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z545" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z545" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пользоваться услугами оценщиков, аудиторов, юристов и иных консультантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z546" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z546" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вознаграждение коллекторскому агентству, выступающему в качестве сервисной компании, а также расходы, связанные с доверительным управлением, оплачиваются (возмещаются) в соответствии с условиями договора доверительного управления лицом, которое приобрело права (требования) по договорам банковского займа и (или) договорам о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z220" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z220" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществлять иные права, установленные настоящим Законом, иными законами Республики Казахстан, договором о взыскании задолженности и (или) договором уступки права (требования), и (или) договором доверительного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10147,170 +10007,186 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Обязанности коллекторского агентства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="270"/>
+    <w:bookmarkStart w:name="z222" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коллекторское агентство обязано: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z223" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z223" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение двух рабочих дней довести до сведения кредитора информацию о своей аффилированности с должником, об основаниях такой аффилированности, а также иных обстоятельствах, которые влияют или могут повлиять на исполнение коллекторским агентством договорных обязанностей и (или) могут привести к возникновению противоречия между личной заинтересованностью коллекторского агентства и законными интересами кредитора либо к ущемлению законных интересов кредитора, в том числе в результате прямой или косвенной заинтересованности коллекторского агентства в неисполнении должником своих обязательств перед кредитором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z224" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z224" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случаях изменения места нахождения либо наименования письменно или посредством системы электронного документооборота уведомить уполномоченный орган и разместить соответствующую информацию на своем интернет-ресурсе на казахском и русском языках в срок не позднее трех календарных дней с даты таких изменений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z306" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z306" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) в случаях изменения телефонных номеров коллекторского агентства для контактов с должниками письменно или посредством системы электронного документооборота уведомить уполномоченный орган в срок не позднее трех календарных дней с даты таких изменений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z225" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z225" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдать тайну коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) при уступке кредитором прав (требований) по договору банковского займа или договору о предоставлении микрокредита принимать меры по урегулированию задолженности должника – физического лица в соответствии с порядком рассмотрения обращения должника – физического лица о внесении изменений в условия договора банковского займа и договора о предоставлении микрокредита, установленным нормативным правовым актом уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z226" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не более одного раза в месяц по обращению должника и (или) его представителя в течение десяти рабочих дней со дня получения обращения безвозмездно представлять в письменной форме сведения об остатке просроченных и текущих сумм основного долга, вознаграждения, неустойки (штрафа, пени) по приобретенным правам (требованиям);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:bookmarkStart w:name="z599" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11130,50 +11006,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12384,427 +12280,619 @@
         <w:t>
       3. Коллекторское агентство обязано уведомить уполномоченный орган об исполнении мер, указанных в письменном предписании и письменном соглашении, в сроки, предусмотренные данными документами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
     <w:bookmarkStart w:name="z281" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если срок, установленный для устранения нарушения, будет превышать один месяц, коллекторское агентство ежемесячно до двадцатого числа месяца уведомляет уполномоченный орган об исполнении мероприятий по устранению выявленных нарушений и (или) причин, а также условий, способствовавших их совершению. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z282" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Применение одной ограниченной меры воздействия не исключает применения других ограниченных мер воздействия в случаях, предусмотренных законами Республики Казахстан, не приостанавливает и не прекращает действие ранее принятых мер.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В качестве санкций уполномоченный орган вправе применить исключение коллекторского агентства из реестра коллекторских агентств по основаниям и в порядке, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 1 статьи 9 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Решение уполномоченного органа о применении к коллекторскому агентству мер воздействия, предусмотренных настоящей статьей, может быть обжаловано в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z283" w:id="341"/>
-[...15 lines deleted...]
-      4. В качестве санкций уполномоченный орган вправе применить:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными законами РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Государственный контроль за деятельностью коллекторских агентств</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный контроль за деятельностью коллекторских агентств осуществляется уполномоченным органом в соответствии с Законом Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 в редакции Закона РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); с изменением, внесенным Законом РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2958" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4-1. Саморегулируемая организация в сфере   коллекторской деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z284" w:id="342"/>
-[...335 lines deleted...]
-    <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 4-1 в соответствии с Законом РК от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12816,909 +12904,993 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19-1. Создание саморегулируемой организации   в сфере коллекторской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2960" w:id="346"/>
+    <w:bookmarkStart w:name="z2960" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Саморегулируемой организацией в сфере коллекторской деятельности признается саморегулируемая организация, основанная на обязательном членстве (участии) коллекторских агентств, созданная для контроля за деятельностью своих членов (участников) в части соблюдения ими требований правил и стандартов саморегулируемой организации в сфере коллекторской деятельности, включенная в реестр саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z2961" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Саморегулируемая организация в сфере коллекторской деятельности является некоммерческой организацией и создается в форме ассоциации (союза).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z2962" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Деятельность саморегулируемой организации в сфере коллекторской деятельности регулируется настоящим Законом, иными законами Республики Казахстан, уставом, стандартами и правилами саморегулируемой организации в сфере коллекторской деятельности, а также порядком осуществления деятельности саморегулируемой организации в сфере коллекторской деятельности, установленным нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z2963" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок осуществления деятельности саморегулируемой организации в сфере коллекторской деятельности устанавливает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z2964" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требования к составлению бюджета саморегулируемой организацией в сфере коллекторской деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z2961" w:id="347"/>
-[...15 lines deleted...]
-      2. Саморегулируемая организация в сфере коллекторской деятельности является некоммерческой организацией и создается в форме ассоциации (союза).</w:t>
+    <w:bookmarkStart w:name="z2965" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о руководящих работниках саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z2962" w:id="348"/>
-[...15 lines deleted...]
-      3. Деятельность саморегулируемой организации в сфере коллекторской деятельности регулируется настоящим Законом, иными законами Республики Казахстан, уставом, стандартами и правилами саморегулируемой организации в сфере коллекторской деятельности, а также порядком осуществления деятельности саморегулируемой организации в сфере коллекторской деятельности, установленным нормативным правовым актом уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z2966" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок передачи саморегулируемой организацией в сфере коллекторской деятельности, исключенной из реестра саморегулируемых организаций, документов и сведений, образовавшихся в ходе ее деятельности, а также касающихся деятельности членов (участников), другой саморегулируемой организации в сфере коллекторской деятельности или уполномоченному органу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z2963" w:id="349"/>
-[...15 lines deleted...]
-      Порядок осуществления деятельности саморегулируемой организации в сфере коллекторской деятельности устанавливает:</w:t>
+    <w:bookmarkStart w:name="z2967" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Саморегулируемая организация в сфере коллекторской деятельности должна объединять в составе в качестве членов (участников) не менее двадцати одного процента от общего числа коллекторских агентств. Общее количество коллекторских агентств определяется на основании информации, размещаемой на интернет-ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z2964" w:id="350"/>
-[...15 lines deleted...]
-      1) требования к составлению бюджета саморегулируемой организацией в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z2968" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторское агентство может являться членом (участником) только одной саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z2965" w:id="351"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z2969" w:id="355"/>
+    <w:bookmarkStart w:name="z2969" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Наименование саморегулируемой организации в сфере коллекторской деятельности должно в обязательном порядке содержать слова "саморегулируемая организация коллекторских агентств". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z2970" w:id="356"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z2970" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В наименовании саморегулируемой организации в сфере коллекторской деятельности запрещается использовать слова "национальный", "государственный", "республиканский" или "центральный" в полном или сокращенном виде на любом языке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z2971" w:id="357"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z2971" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается использование в качестве наименования саморегулируемой организации в сфере коллекторской деятельности обозначений, тождественных или сходных до степени их смешения с наименованием коллекторских агентств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z2972" w:id="358"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z2972" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Саморегулируемая организация в сфере коллекторской деятельности в сроки, установленные частью третьей пункта 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О саморегулировании" (далее – Закон о саморегулировании), представляет в уполномоченный орган следующие сведения и документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z2973" w:id="359"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z2973" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) копию устава, утвержденного общим собранием саморегулируемой организации в сфере коллекторской деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z2974" w:id="360"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z2974" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) правила и стандарты саморегулируемой организации в сфере коллекторской деятельности, разработанные в соответствии с требованиями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о саморегулировании, настоящим Законом, и утвержденные коллегиальным органом управления саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z2975" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подтверждающие наличие у саморегулируемой организации в сфере коллекторской деятельности одного или нескольких способов обеспечения имущественной ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z2976" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выписку из реестра членов (участников) саморегулируемой организации в сфере коллекторской деятельности, включающего не менее двадцати одного процента от общего числа коллекторских агентств, подписанную руководителем исполнительного органа управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z2977" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бюджет саморегулируемой организации в сфере коллекторской деятельности, подтверждающий возможность выполнения ею своих полномочий в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z2978" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования к составлению бюджета саморегулируемой организацией в сфере коллекторской деятельности устанавливаются нормативным правовым актом уполномоченного органа, указанным в части первой пункта 3 настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z2975" w:id="361"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z2979" w:id="365"/>
+    <w:bookmarkStart w:name="z2979" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) подтверждающие соответствие руководящих работников саморегулируемой организации в сфере коллекторской деятельности требованиям, установленным пунктами 1 и 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона. Сведения о руководящих работниках саморегулируемой организации в сфере коллекторской деятельности представляются в соответствии с нормативным правовым актом уполномоченного органа, указанным в части первой пункта 3 настоящей статьи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z2980" w:id="366"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z2980" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководящими работниками саморегулируемой организации в сфере коллекторской деятельности признаются руководитель, его заместитель и члены коллегиального органа управления, руководитель исполнительного органа управления, его заместитель и члены исполнительного органа управления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19-2. Правила и стандарты саморегулируемой организации в сфере коллекторской   деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2982" w:id="367"/>
+    <w:bookmarkStart w:name="z2982" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Правила саморегулируемой организации в сфере коллекторской деятельности, помимо требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 20-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о саморегулировании, должны содержать:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z2983" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размер и (или) порядок расчета, порядок уплаты вступительного и членских взносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z2984" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правила профессиональной этики работников саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z2985" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок, перечень, формы и сроки размещаемой саморегулируемой организацией в сфере коллекторской деятельности информации на своем интернет-ресурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z2986" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иные положения, определяемые саморегулируемой организацией в сфере коллекторской деятельности самостоятельно.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z2983" w:id="368"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z2987" w:id="372"/>
+    <w:bookmarkStart w:name="z2987" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Стандарты саморегулируемой организации в сфере коллекторской деятельности, помимо требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 20-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о саморегулировании, должны содержать положения по соблюдению членами (участниками) саморегулируемой организации в сфере коллекторской деятельности прав и законных интересов должников и иные положения, определяемые саморегулируемой организацией в сфере коллекторской деятельности самостоятельно.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-3. Компетенция саморегулируемой организации в сфере коллекторской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2989" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. К компетенции саморегулируемой организации в сфере коллекторской деятельности относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z2990" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение проверок членов (участников) саморегулируемой организации в сфере коллекторской деятельности на предмет соблюдения ими требований правил и стандартов саморегулируемой организации в сфере коллекторской деятельности в соответствии с порядком организации и проведения проверок членов (участников) саморегулируемой организации в сфере коллекторской деятельности, устанавливаемым саморегулируемой организацией в сфере коллекторской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z2991" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрение обращений должников, чья задолженность была передана ее члену (участнику), и кредиторов, услуги по досудебному взысканию и урегулированию задолженности которых оказываются ее членом (участником), в порядке, установленном правилами саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z2992" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саморегулируемая организация в сфере коллекторской деятельности обеспечивает регистрацию обращения должника, чья задолженность была передана члену (участнику) саморегулируемой организации в сфере коллекторской деятельности, и кредиторов, услуги по досудебному взысканию и урегулированию задолженности которых оказываются членом (участником) саморегулируемой организации в сфере коллекторской деятельности, рассмотрение которого отнесено к компетенции саморегулируемой организации в сфере коллекторской деятельности, в течение одного рабочего дня и в срок не позднее следующего рабочего дня после дня регистрации обращения направляет копию указанного обращения члену (участнику) саморегулируемой организации в сфере коллекторской деятельности, в отношении которого подано обращение.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:p>
-[...32 lines deleted...]
-      1. К компетенции саморегулируемой организации в сфере коллекторской деятельности относятся:</w:t>
+    <w:bookmarkStart w:name="z2993" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения обращений не должен превышать пятнадцать рабочих дней со дня их регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z2990" w:id="374"/>
-[...15 lines deleted...]
-      1) проведение проверок членов (участников) саморегулируемой организации в сфере коллекторской деятельности на предмет соблюдения ими требований правил и стандартов саморегулируемой организации в сфере коллекторской деятельности в соответствии с порядком организации и проведения проверок членов (участников) саморегулируемой организации в сфере коллекторской деятельности, устанавливаемым саморегулируемой организацией в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z2994" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, срок рассмотрения может быть продлен на пятнадцать рабочих дней, о чем заявитель извещается в течение трех рабочих дней со дня принятия решения о продлении срока.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z2991" w:id="375"/>
-[...15 lines deleted...]
-      2) рассмотрение обращений должников, чья задолженность была передана ее члену (участнику), и кредиторов, услуги по досудебному взысканию и урегулированию задолженности которых оказываются ее членом (участником), в порядке, установленном правилами саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения обращения саморегулируемая организация в сфере коллекторской деятельности обязана направить заявителю ответ в письменной форме или посредством цифровых объектов либо иным способом, предусмотренным правилами саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2996" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член (участник) саморегулируемой организации в сфере коллекторской деятельности, в отношении которого подано обращение, информирует саморегулируемую организацию в сфере коллекторской деятельности о результатах рассмотрения обращения потребителя финансовых услуг в порядке и сроки, которые установлены правилами саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z2992" w:id="376"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В часть седьмую предусматривается изменение Законом РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
@@ -13766,3197 +13938,3374 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2998" w:id="381"/>
+    <w:bookmarkStart w:name="z2998" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) рассмотрение обращений своих членов (участников); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z2999" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление анализа отчетности своих членов (участников);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z3000" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействие своим членам (участникам) в реализации мер по недопущению нарушений прав и законных интересов должников своих членов (участников);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z3001" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) применение в отношении своих членов (участников) мер воздействия за нарушение правил и стандартов саморегулируемой организации в сфере коллекторской деятельности, предусмотренных пунктом 4 статьи 19-6 настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z3002" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обобщение правоприменительной практики и выработка рекомендаций и предложений по дальнейшему совершенствованию и развитию деятельности коллекторских агентств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z3003" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ведение реестра своих членов (участников);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z2999" w:id="382"/>
-[...15 lines deleted...]
-      4) осуществление анализа отчетности своих членов (участников);</w:t>
+    <w:bookmarkStart w:name="z3004" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сбор членских взносов и формирование имущества саморегулируемой организации в сфере коллекторской деятельности из других не запрещенных законами Республики Казахстан источников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z3000" w:id="383"/>
-[...15 lines deleted...]
-      5) содействие своим членам (участникам) в реализации мер по недопущению нарушений прав и законных интересов должников своих членов (участников);</w:t>
+    <w:bookmarkStart w:name="z3005" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саморегулируемая организация в сфере коллекторской деятельности рассматривает обращения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z3001" w:id="384"/>
-[...15 lines deleted...]
-      6) применение в отношении своих членов (участников) мер воздействия за нарушение правил и стандартов саморегулируемой организации в сфере коллекторской деятельности, предусмотренных пунктом 4 статьи 19-6 настоящего Закона;</w:t>
+    <w:bookmarkStart w:name="z3006" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по вопросам, связанным с взысканием задолженности по договору банковского займа и (или) по договору о предоставлении микрокредита, осуществляемым коллекторским агентством на основании договора о взыскании задолженности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z3002" w:id="385"/>
-[...15 lines deleted...]
-      7) обобщение правоприменительной практики и выработка рекомендаций и предложений по дальнейшему совершенствованию и развитию деятельности коллекторских агентств;</w:t>
+    <w:bookmarkStart w:name="z3007" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потребителей финансовых услуг – юридических лиц по вопросам, вытекающим из правоотношений между указанными лицами и коллекторским агентством, которому было уступлено право (требование) по договору банковского займа и (или) договору о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z3003" w:id="386"/>
-[...15 lines deleted...]
-      8) ведение реестра своих членов (участников);</w:t>
+    <w:bookmarkStart w:name="z3008" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      членов (участников) саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z3004" w:id="387"/>
-[...15 lines deleted...]
-      9) сбор членских взносов и формирование имущества саморегулируемой организации в сфере коллекторской деятельности из других не запрещенных законами Республики Казахстан источников.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац шестой подпункта 9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2027 Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3010" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Саморегулируемая организация в сфере коллекторской деятельности в период согласования уполномоченным органом правил и стандартов саморегулируемой организации в сфере коллекторской деятельности не вправе осуществлять функции, указанные в подпунктах 1), 2), 4) и 6) пункта 1 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z3005" w:id="388"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...118 lines deleted...]
-    <w:bookmarkStart w:name="z3011" w:id="393"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В случае несоответствия руководящих работников саморегулируемой организации в сфере коллекторской деятельности требованиям, установленным пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего Закона, саморегулируемая организация в сфере коллекторской деятельности не вправе осуществлять функции, указанные в подпунктах 1), 2), 4) и 6) пункта 1 настоящей статьи. </w:t>
+        <w:t xml:space="preserve"> настоящего Закона, саморегулируемая организация в сфере коллекторской деятельности не вправе осуществлять функции, указанные в подпунктах 1), 2), 4) и 6) пункта 1 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19-3 с изменением, внесенным Законом РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-4. Права и обязанности саморегулируемой организации в сфере коллекторской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3013" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Права и обязанности саморегулируемой организации в сфере коллекторской деятельности определяются настоящим Законом, а также Законом о саморегулировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z3014" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Саморегулируемая организация в сфере коллекторской деятельности не вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z3015" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретать акции и (или) доли участия в уставных капиталах финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z3016" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставлять принадлежащее ей имущество в залог в обеспечение исполнения обязательств иных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z3017" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивать исполнение своих обязательств залогом имущества своих членов (участников), а также выданными ими гарантиями и поручительствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z3018" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выступать поручителем или гарантом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Права и обязанности саморегулируемой организации в сфере коллекторской деятельности определяются настоящим Законом, а также Законом о саморегулировании.</w:t>
+    <w:bookmarkStart w:name="z3019" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Руководитель, его заместитель и члены исполнительного органа управления саморегулируемой организации в сфере коллекторской деятельности не вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z3014" w:id="395"/>
-[...15 lines deleted...]
-      2. Саморегулируемая организация в сфере коллекторской деятельности не вправе:</w:t>
+    <w:bookmarkStart w:name="z3020" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) одновременно состоять в трудовых и иных отношениях с финансовыми организациями и другими саморегулируемыми организациями в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z3015" w:id="396"/>
-[...15 lines deleted...]
-      1) приобретать акции и (или) доли участия в уставных капиталах финансовых организаций;</w:t>
+    <w:bookmarkStart w:name="z3021" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приобретать ценные бумаги, эмитентами которых являются члены (участники) саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z3016" w:id="397"/>
-[...15 lines deleted...]
-      2) предоставлять принадлежащее ей имущество в залог в обеспечение исполнения обязательств иных лиц;</w:t>
+    <w:bookmarkStart w:name="z3022" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заключать с членами (участниками) саморегулируемой организации в сфере коллекторской деятельности договоры поручительства или гарантии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z3017" w:id="398"/>
-[...15 lines deleted...]
-      3) обеспечивать исполнение своих обязательств залогом имущества своих членов (участников), а также выданными ими гарантиями и поручительствами;</w:t>
+    <w:bookmarkStart w:name="z3023" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Саморегулируемая организация в сфере коллекторской деятельности обязана:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z3018" w:id="399"/>
-[...15 lines deleted...]
-      4) выступать поручителем или гарантом.</w:t>
+    <w:bookmarkStart w:name="z3024" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждать обязательные для исполнения своими членами (участниками) правила и стандарты саморегулируемой организации в сфере коллекторской деятельности и согласовывать их с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z3019" w:id="400"/>
-[...15 lines deleted...]
-      3. Руководитель, его заместитель и члены исполнительного органа управления саморегулируемой организации в сфере коллекторской деятельности не вправе:</w:t>
+    <w:bookmarkStart w:name="z3025" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уведомлять уполномоченный орган с приложением подтверждающих документов о включении членов (участников) в саморегулируемую организацию в сфере коллекторской деятельности и об исключении из нее в течение трех рабочих дней, следующих за днем принятия решения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z3020" w:id="401"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z3026" w:id="407"/>
+    <w:bookmarkStart w:name="z3026" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) уведомлять уполномоченный орган о несоответствии руководящего работника саморегулируемой организации в сфере коллекторской деятельности требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 настоящего Закона, а также о его замене;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z3027" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уведомлять уполномоченный орган об изменениях, произошедших в составе ее руководящих работников, в течение пяти рабочих дней, включая их назначение (избрание), перевод на другую должность или расторжение трудового договора (прекращение полномочий) в соответствии с нормативным правовым актом уполномоченного органа, указанным в части первой пункта 3 статьи 19-1 настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z3028" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предоставлять в уполномоченный орган по его запросу информацию, сведения и документы, необходимые для выполнения возложенных на уполномоченный орган функций государственного регулирования, контроля и надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z3029" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уведомлять уполномоченный орган об изменении адреса (места нахождения) саморегулируемой организации в сфере коллекторской деятельности, в том числе почтового адреса, адреса электронной почты, номеров контактных телефонов, адреса интернет-ресурса саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z3030" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уведомлять об изменениях и (или) дополнениях, внесенных в устав саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z3031" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) информировать уполномоченный орган о нарушениях ее членом (участником) требований правил и стандартов саморегулируемой организации в сфере коллекторской деятельности, а также мерах воздействия, примененных в отношении своих членов (участников) в соответствии с пунктом 3 статьи 19-6 настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z3032" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) информировать уполномоченный орган о создании органа по рассмотрению споров между членами (участниками) саморегулируемой организации в сфере коллекторской деятельности и должниками своих членов (участников), и иными лицами в сфере защиты прав потребителей финансовых услуг;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z3027" w:id="408"/>
-[...15 lines deleted...]
-      4) уведомлять уполномоченный орган об изменениях, произошедших в составе ее руководящих работников, в течение пяти рабочих дней, включая их назначение (избрание), перевод на другую должность или расторжение трудового договора (прекращение полномочий) в соответствии с нормативным правовым актом уполномоченного органа, указанным в части первой пункта 3 статьи 19-1 настоящего Закона;</w:t>
+    <w:bookmarkStart w:name="z3033" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) представлять в уполномоченный орган отчетность, перечень, формы, сроки и порядок представления которой устанавливаются нормативным правовым актом уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z3028" w:id="409"/>
-[...15 lines deleted...]
-      5) предоставлять в уполномоченный орган по его запросу информацию, сведения и документы, необходимые для выполнения возложенных на уполномоченный орган функций государственного регулирования, контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z3034" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) размещать с соблюдением требований законодательных актов Республики Казахстан, предъявляемых к защите информации, на своем интернет-ресурсе информацию, порядок размещения которой устанавливается правилами саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z3029" w:id="410"/>
-[...15 lines deleted...]
-      6) уведомлять уполномоченный орган об изменении адреса (места нахождения) саморегулируемой организации в сфере коллекторской деятельности, в том числе почтового адреса, адреса электронной почты, номеров контактных телефонов, адреса интернет-ресурса саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3035" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренных подпунктами 2), 3), 4), 6), 7), 8) и 10) части первой настоящего пункта, уведомление (информирование) саморегулируемой организацией в сфере коллекторской деятельности уполномоченного органа осуществляется письменно либо посредством системы электронного документооборота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z3030" w:id="411"/>
-[...15 lines deleted...]
-      7) уведомлять об изменениях и (или) дополнениях, внесенных в устав саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3036" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Работники саморегулируемой организации в сфере коллекторской деятельности обязаны обеспечивать конфиденциальность ставших им известными сведений, составляющих служебную, коммерческую или иную охраняемую законом тайну.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z3031" w:id="412"/>
-[...15 lines deleted...]
-      8) информировать уполномоченный орган о нарушениях ее членом (участником) требований правил и стандартов саморегулируемой организации в сфере коллекторской деятельности, а также мерах воздействия, примененных в отношении своих членов (участников) в соответствии с пунктом 3 статьи 19-6 настоящего Закона;</w:t>
+    <w:bookmarkStart w:name="z3037" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Работники саморегулируемой организации в сфере коллекторской деятельности обязаны соблюдать конфиденциальность в отношении информации, полученной в ходе осуществления ими контроля за деятельностью своих членов (участников).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z3032" w:id="413"/>
-[...15 lines deleted...]
-      9) информировать уполномоченный орган о создании органа по рассмотрению споров между членами (участниками) саморегулируемой организации в сфере коллекторской деятельности и должниками своих членов (участников), и иными лицами в сфере защиты прав потребителей финансовых услуг;</w:t>
+    <w:bookmarkStart w:name="z3038" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Саморегулируемая организация в сфере коллекторской деятельности для обеспечения своей имущественной ответственности и имущественной ответственности своих членов (участников) перед должниками применяет один из следующих способов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z3033" w:id="414"/>
-[...15 lines deleted...]
-      10) представлять в уполномоченный орган отчетность, перечень, формы, сроки и порядок представления которой устанавливаются нормативным правовым актом уполномоченного органа;</w:t>
+    <w:bookmarkStart w:name="z3039" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) страхование гражданско-правовой ответственности члена (участника) и саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z3034" w:id="415"/>
-[...15 lines deleted...]
-      11) размещать с соблюдением требований законодательных актов Республики Казахстан, предъявляемых к защите информации, на своем интернет-ресурсе информацию, порядок размещения которой устанавливается правилами саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3040" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлечение к имущественной ответственности членов (участников) саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z3035" w:id="416"/>
-[...15 lines deleted...]
-      В случаях, предусмотренных подпунктами 2), 3), 4), 6), 7), 8) и 10) части первой настоящего пункта, уведомление (информирование) саморегулируемой организацией в сфере коллекторской деятельности уполномоченного органа осуществляется письменно либо посредством системы электронного документооборота.</w:t>
+    <w:bookmarkStart w:name="z3041" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использование иных способов обеспечения имущественной ответственности, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z3036" w:id="417"/>
-[...15 lines deleted...]
-      5. Работники саморегулируемой организации в сфере коллекторской деятельности обязаны обеспечивать конфиденциальность ставших им известными сведений, составляющих служебную, коммерческую или иную охраняемую законом тайну.</w:t>
+    <w:bookmarkStart w:name="z3042" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок использования способов обеспечения имущественной ответственности устанавливается в правилах саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z3037" w:id="418"/>
-[...15 lines deleted...]
-      6. Работники саморегулируемой организации в сфере коллекторской деятельности обязаны соблюдать конфиденциальность в отношении информации, полученной в ходе осуществления ими контроля за деятельностью своих членов (участников).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-5. Органы управления саморегулируемой организации   в сфере коллекторской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3044" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Органами управления саморегулируемой организации в сфере коллекторской деятельности являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z3038" w:id="419"/>
-[...15 lines deleted...]
-      7. Саморегулируемая организация в сфере коллекторской деятельности для обеспечения своей имущественной ответственности и имущественной ответственности своих членов (участников) перед должниками применяет один из следующих способов:</w:t>
+    <w:bookmarkStart w:name="z3045" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общее собрание членов (участников) саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z3039" w:id="420"/>
-[...15 lines deleted...]
-      1) страхование гражданско-правовой ответственности члена (участника) и саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3046" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллегиальный орган управления саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z3040" w:id="421"/>
-[...15 lines deleted...]
-      2) привлечение к имущественной ответственности членов (участников) саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3047" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исполнительный орган управления саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z3041" w:id="422"/>
-[...15 lines deleted...]
-      3) использование иных способов обеспечения имущественной ответственности, предусмотренных законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z3048" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) контрольный орган (ревизионная комиссия) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z3042" w:id="423"/>
-[...15 lines deleted...]
-      Порядок использования способов обеспечения имущественной ответственности устанавливается в правилах саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3049" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок формирования, структура, компетенция и срок полномочий органов управления саморегулируемой организации в сфере коллекторской деятельности, порядок принятия этими органами решений устанавливаются уставом саморегулируемой организации в сфере коллекторской деятельности в соответствии с настоящим Законом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Органами управления саморегулируемой организации в сфере коллекторской деятельности являются:</w:t>
+    <w:bookmarkStart w:name="z3050" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Общее собрание членов (участников) саморегулируемой организации в сфере коллекторской деятельности является высшим органом управления, полномочным рассматривать отнесенные к его компетенции настоящим Законом, иными законами Республики Казахстан и ее уставом вопросы деятельности саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z3045" w:id="425"/>
-[...15 lines deleted...]
-      1) общее собрание членов (участников) саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3051" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее собрание членов (участников) саморегулируемой организации в сфере коллекторской деятельности созывается в порядке и с периодичностью, которые установлены уставом саморегулируемой организации в сфере коллекторской деятельности, но не реже чем один раз в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z3046" w:id="426"/>
-[...15 lines deleted...]
-      2) коллегиальный орган управления саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3052" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К исключительной компетенции общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z3047" w:id="427"/>
-[...15 lines deleted...]
-      3) исполнительный орган управления саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3053" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждение устава саморегулируемой организации в сфере коллекторской деятельности, внесение в него изменений и (или) дополнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z3048" w:id="428"/>
-[...15 lines deleted...]
-      4) контрольный орган (ревизионная комиссия) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3054" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение приоритетных направлений деятельности саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z3049" w:id="429"/>
-[...15 lines deleted...]
-      Порядок формирования, структура, компетенция и срок полномочий органов управления саморегулируемой организации в сфере коллекторской деятельности, порядок принятия этими органами решений устанавливаются уставом саморегулируемой организации в сфере коллекторской деятельности в соответствии с настоящим Законом и иными законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z3055" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятие решения о добровольной ликвидации саморегулируемой организации в сфере коллекторской деятельности и назначении ликвидационной комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z3050" w:id="430"/>
-[...15 lines deleted...]
-      2. Общее собрание членов (участников) саморегулируемой организации в сфере коллекторской деятельности является высшим органом управления, полномочным рассматривать отнесенные к его компетенции настоящим Законом, иными законами Республики Казахстан и ее уставом вопросы деятельности саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3056" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) избрание руководителя, заместителя и членов коллегиального органа управления саморегулируемой организации в сфере коллекторской деятельности, досрочное прекращение полномочий указанного органа или досрочное прекращение полномочий руководителей либо отдельных его членов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z3051" w:id="431"/>
-[...15 lines deleted...]
-      Общее собрание членов (участников) саморегулируемой организации в сфере коллекторской деятельности созывается в порядке и с периодичностью, которые установлены уставом саморегулируемой организации в сфере коллекторской деятельности, но не реже чем один раз в год.</w:t>
+    <w:bookmarkStart w:name="z3057" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) назначение на должность лиц, осуществляющих функции исполнительного органа управления саморегулируемой организации, досрочное освобождение их от должности, а равно образование исполнительного органа управления и прекращение его полномочий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z3052" w:id="432"/>
-[...15 lines deleted...]
-      3. К исключительной компетенции общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности относятся:</w:t>
+    <w:bookmarkStart w:name="z3058" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждение отчетов коллегиального и исполнительного органов управления, контрольного органа (ревизионной комиссии) и специализированных органов в порядке и с периодичностью, которые установлены уставом саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z3053" w:id="433"/>
-[...15 lines deleted...]
-      1) утверждение устава саморегулируемой организации в сфере коллекторской деятельности, внесение в него изменений и (или) дополнений;</w:t>
+    <w:bookmarkStart w:name="z3059" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) установление размера вступительного и членских взносов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z3054" w:id="434"/>
-[...15 lines deleted...]
-      2) определение приоритетных направлений деятельности саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3060" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) определение способов обеспечения имущественной ответственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z3055" w:id="435"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z3061" w:id="441"/>
+    <w:bookmarkStart w:name="z3061" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) принятие иных решений в соответствии с законами Республики Казахстан и уставом саморегулируемой организации в сфере коллекторской деятельности. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z3062" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Общее собрание членов (участников) саморегулируемой организации в сфере коллекторской деятельности правомочно принимать решения, отнесенные к его компетенции, если в нем принимают участие более половины членов (участников) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z3063" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Решения общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности принимаются большинством голосов от числа голосов членов (участников) саморегулируемой организации в сфере коллекторской деятельности, присутствующих на общем собрании, или в случае проведения его путем заочного голосования – большинством голосов от общего числа голосов членов (участников) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z3064" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Порядок проведения общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности, порядок формирования повестки дня заседаний, условия и порядок проведения голосования определяются уставом саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z3065" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Руководство саморегулируемой организации в сфере коллекторской деятельности осуществляет коллегиальный орган управления саморегулируемой организации в сфере коллекторской деятельности, избранный общим собранием членов (участников) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z3066" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количественный состав коллегиального органа управления, порядок и условия его формирования, деятельности, принятия решений, прекращения полномочий устанавливаются уставом саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z3067" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. К компетенции коллегиального органа управления саморегулируемой организации в сфере коллекторской деятельности относятся:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z3062" w:id="442"/>
-[...15 lines deleted...]
-      4. Общее собрание членов (участников) саморегулируемой организации в сфере коллекторской деятельности правомочно принимать решения, отнесенные к его компетенции, если в нем принимают участие более половины членов (участников) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3068" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вынесение вопросов на рассмотрение общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z3063" w:id="443"/>
-[...15 lines deleted...]
-      5. Решения общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности принимаются большинством голосов от числа голосов членов (участников) саморегулируемой организации в сфере коллекторской деятельности, присутствующих на общем собрании, или в случае проведения его путем заочного голосования – большинством голосов от общего числа голосов членов (участников) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3069" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принятие решения о вступлении в члены (участники) саморегулируемой организации в сфере коллекторской деятельности и прекращении членства в саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z3064" w:id="444"/>
-[...15 lines deleted...]
-      6. Порядок проведения общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности, порядок формирования повестки дня заседаний, условия и порядок проведения голосования определяются уставом саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3070" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание специализированных органов саморегулируемой организации в сфере коллекторской деятельности, утверждение положений о них и правил осуществления ими деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z3065" w:id="445"/>
-[...15 lines deleted...]
-      7. Руководство саморегулируемой организации в сфере коллекторской деятельности осуществляет коллегиальный орган управления саморегулируемой организации в сфере коллекторской деятельности, избранный общим собранием членов (участников) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3071" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждение бюджета саморегулируемой организации в сфере коллекторской деятельности, внесение в него изменений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z3066" w:id="446"/>
-[...15 lines deleted...]
-      Количественный состав коллегиального органа управления, порядок и условия его формирования, деятельности, принятия решений, прекращения полномочий устанавливаются уставом саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3072" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждение правил и стандартов саморегулируемой организации в сфере коллекторской деятельности и внесение в них изменений и (или) дополнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z3067" w:id="447"/>
-[...15 lines deleted...]
-      8. К компетенции коллегиального органа управления саморегулируемой организации в сфере коллекторской деятельности относятся:</w:t>
+    <w:bookmarkStart w:name="z3073" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные вопросы, предусмотренные уставом саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z3068" w:id="448"/>
-[...15 lines deleted...]
-      1) вынесение вопросов на рассмотрение общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3074" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллегиальный орган управления формируется из числа представителей членов (участников) саморегулируемой организации в сфере коллекторской деятельности, а также независимых членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z3069" w:id="449"/>
-[...15 lines deleted...]
-      2) принятие решения о вступлении в члены (участники) саморегулируемой организации в сфере коллекторской деятельности и прекращении членства в саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3075" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Число членов коллегиального органа саморегулируемой организации в сфере коллекторской деятельности должно составлять не менее семи человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z3070" w:id="450"/>
-[...15 lines deleted...]
-      3) создание специализированных органов саморегулируемой организации в сфере коллекторской деятельности, утверждение положений о них и правил осуществления ими деятельности;</w:t>
+    <w:bookmarkStart w:name="z3076" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Независимыми членами считаются лица, которые не связаны трудовыми отношениями с саморегулируемой организацией в сфере коллекторской деятельности или ее членами. Независимые члены должны составлять не менее одной пятой членов коллегиального органа управления саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z3071" w:id="451"/>
-[...15 lines deleted...]
-      4) утверждение бюджета саморегулируемой организации в сфере коллекторской деятельности, внесение в него изменений;</w:t>
+    <w:bookmarkStart w:name="z3077" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждый член коллегиального органа управления саморегулируемой организации в сфере коллекторской деятельности при голосовании имеет один голос.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z3072" w:id="452"/>
-[...15 lines deleted...]
-      5) утверждение правил и стандартов саморегулируемой организации в сфере коллекторской деятельности и внесение в них изменений и (или) дополнений;</w:t>
+    <w:bookmarkStart w:name="z3078" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член коллегиального органа управления не может голосовать по вопросам, которые касаются члена (участника) саморегулируемой организации в сфере коллекторской деятельности, акционером (участником), работником которого он является.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z3073" w:id="453"/>
-[...15 lines deleted...]
-      6) иные вопросы, предусмотренные уставом саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3079" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Исполнительный орган управления саморегулируемой организации в сфере коллекторской деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z3074" w:id="454"/>
-[...15 lines deleted...]
-      Коллегиальный орган управления формируется из числа представителей членов (участников) саморегулируемой организации в сфере коллекторской деятельности, а также независимых членов.</w:t>
+    <w:bookmarkStart w:name="z3080" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу саморегулируемой организации в сфере коллекторской деятельности, осуществляет контроль за выполнением возложенных на саморегулируемую организацию в сфере коллекторской деятельности задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z3075" w:id="455"/>
-[...15 lines deleted...]
-      Число членов коллегиального органа саморегулируемой организации в сфере коллекторской деятельности должно составлять не менее семи человек.</w:t>
+    <w:bookmarkStart w:name="z3081" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет прием и увольнение работников саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z3076" w:id="456"/>
-[...15 lines deleted...]
-      Независимыми членами считаются лица, которые не связаны трудовыми отношениями с саморегулируемой организацией в сфере коллекторской деятельности или ее членами. Независимые члены должны составлять не менее одной пятой членов коллегиального органа управления саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3082" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представляет интересы саморегулируемой организации в сфере коллекторской деятельности в государственных органах, общественных объединениях, других организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z3077" w:id="457"/>
-[...15 lines deleted...]
-      Каждый член коллегиального органа управления саморегулируемой организации в сфере коллекторской деятельности при голосовании имеет один голос.</w:t>
+    <w:bookmarkStart w:name="z3083" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет иные полномочия, не относящиеся к компетенции общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности и ее коллегиального органа управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z3078" w:id="458"/>
-[...15 lines deleted...]
-      Член коллегиального органа управления не может голосовать по вопросам, которые касаются члена (участника) саморегулируемой организации в сфере коллекторской деятельности, акционером (участником), работником которого он является.</w:t>
+    <w:bookmarkStart w:name="z3084" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Контрольный орган (ревизионная комиссия) является органом саморегулируемой организации в сфере коллекторской деятельности, осуществляющим контроль финансово-хозяйственной деятельности органов управления саморегулируемой организации в сфере коллекторской деятельности и их должностных лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z3079" w:id="459"/>
-[...15 lines deleted...]
-      9. Исполнительный орган управления саморегулируемой организации в сфере коллекторской деятельности:</w:t>
+    <w:bookmarkStart w:name="z3085" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контрольный орган (ревизионная комиссия) саморегулируемой организации в сфере коллекторской деятельности подотчетен и подконтролен общему собранию членов (участников) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z3080" w:id="460"/>
-[...15 lines deleted...]
-      1) организует работу саморегулируемой организации в сфере коллекторской деятельности, осуществляет контроль за выполнением возложенных на саморегулируемую организацию в сфере коллекторской деятельности задач;</w:t>
+    <w:bookmarkStart w:name="z3086" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и сроки представления отчетов контрольного органа (ревизионной комиссии) определяются уставом саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z3081" w:id="461"/>
-[...15 lines deleted...]
-      2) осуществляет прием и увольнение работников саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-6. Контроль саморегулируемой организацией   в сфере коллекторской деятельности   за деятельностью своих членов (участников)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3088" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Саморегулируемая организация в сфере коллекторской деятельности осуществляет контроль за соблюдением своими членами (участниками) требований правил и стандартов саморегулируемой организации в сфере коллекторской деятельности путем проведения проверок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z3082" w:id="462"/>
-[...15 lines deleted...]
-      3) представляет интересы саморегулируемой организации в сфере коллекторской деятельности в государственных органах, общественных объединениях, других организациях;</w:t>
+    <w:bookmarkStart w:name="z3089" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проверка членов (участников) саморегулируемой организацией в сфере коллекторской деятельности осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z3083" w:id="463"/>
-[...15 lines deleted...]
-      4) осуществляет иные полномочия, не относящиеся к компетенции общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности и ее коллегиального органа управления.</w:t>
+    <w:bookmarkStart w:name="z3090" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в целях контроля за соблюдением членами (участниками) саморегулируемой организации в сфере коллекторской деятельности условий членства (участия) в саморегулируемой организации в сфере коллекторской деятельности, а также правил и стандартов саморегулируемой организации в сфере коллекторской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z3084" w:id="464"/>
-[...15 lines deleted...]
-      10. Контрольный орган (ревизионная комиссия) является органом саморегулируемой организации в сфере коллекторской деятельности, осуществляющим контроль финансово-хозяйственной деятельности органов управления саморегулируемой организации в сфере коллекторской деятельности и их должностных лиц.</w:t>
+    <w:bookmarkStart w:name="z3091" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при поступлении жалобы о нарушении членом (участником) саморегулируемой организации в сфере коллекторской деятельности требований правил и стандартов саморегулируемой организации в сфере коллекторской деятельности либо требований законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z3085" w:id="465"/>
-[...15 lines deleted...]
-      Контрольный орган (ревизионная комиссия) саморегулируемой организации в сфере коллекторской деятельности подотчетен и подконтролен общему собранию членов (участников) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3092" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по поручению уполномоченного органа о проведении проверки члена (участника) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z3086" w:id="466"/>
-[...15 lines deleted...]
-      Порядок и сроки представления отчетов контрольного органа (ревизионной комиссии) определяются уставом саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:bookmarkStart w:name="z3093" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Саморегулируемая организация в сфере коллекторской деятельности вправе применять в отношении своих членов (участников) за несоблюдение правил и стандартов саморегулируемой организации в сфере коллекторской деятельности следующие меры воздействия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:p>
-[...136 lines deleted...]
-    <w:bookmarkStart w:name="z3094" w:id="473"/>
+    <w:bookmarkStart w:name="z3094" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) предъявление требования об обязательном устранении выявленных нарушений в установленные сроки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z3095" w:id="474"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z3095" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) вынесение предупреждения в письменной форме; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z3096" w:id="475"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z3096" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) наложение штрафа в размере, установленном правилами саморегулируемой организации в сфере коллекторской деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z3097" w:id="476"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z3097" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) исключение из реестра членов (участников) саморегулируемой организации в сфере коллекторской деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z3098" w:id="477"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z3098" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) иные меры, установленные правилами саморегулируемой организации в сфере коллекторской деятельности, не противоречащие законодательству Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z3099" w:id="478"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z3099" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Порядок применения в отношении членов (участников) саморегулируемой организации в сфере коллекторской деятельности мер воздействия, предусмотренных пунктом 3 настоящей статьи, определяется правилами саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkEnd w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19-7. Реестр саморегулируемых организаций   в сфере коллекторской деятельности   и их исключение из реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3101" w:id="479"/>
+    <w:bookmarkStart w:name="z3101" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный орган ведет реестр саморегулируемых организаций в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z3102" w:id="480"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z3102" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения, содержащиеся в реестре саморегулируемых организаций в сфере коллекторской деятельности, являются открытыми, размещаются на интернет-ресурсе уполномоченного органа и поддерживаются в актуальном состоянии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z3103" w:id="481"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z3103" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о саморегулируемой организации в сфере коллекторской деятельности, соответствующей требованиям пункта 4 статьи 19-1 настоящего Закона, вносятся в реестр саморегулируемых организаций в сфере коллекторской деятельности на основании уведомления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z3104" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основаниями исключения из реестра саморегулируемых организаций в сфере коллекторской деятельности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z3105" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) решение общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности о добровольном исключении из реестра, ликвидации или реорганизации саморегулируемой организации в сфере коллекторской деятельности, произведенной в форме слияния, присоединения, разделения или выделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z3106" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) непредставление в течение двух месяцев документов, предусмотренных частью третьей пункта 4 статьи 9 Закона о саморегулировании и пунктом 5 статьи 19-1 настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z3107" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вступившее в законную силу решение суда о прекращении деятельности саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z3108" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) систематическое (три и более раза в течение двенадцати последовательных календарных месяцев) невыполнение письменного предписания уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z3109" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) неоднократное (два и более раза в течение двенадцати последовательных календарных месяцев) непредставление отчетности и (или) представление недостоверной отчетности в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z3104" w:id="482"/>
-[...15 lines deleted...]
-      3. Основаниями исключения из реестра саморегулируемых организаций в сфере коллекторской деятельности являются:</w:t>
+    <w:bookmarkStart w:name="z3110" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несоответствие саморегулируемой организации в сфере коллекторской деятельности в течение двенадцати последовательных календарных месяцев требованию, установленному пунктом 4 статьи 19-1 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z3105" w:id="483"/>
-[...15 lines deleted...]
-      1) решение общего собрания членов (участников) саморегулируемой организации в сфере коллекторской деятельности о добровольном исключении из реестра, ликвидации или реорганизации саморегулируемой организации в сфере коллекторской деятельности, произведенной в форме слияния, присоединения, разделения или выделения;</w:t>
+    <w:bookmarkStart w:name="z3111" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В течение одного года после принятия уполномоченным органом решения об исключении саморегулируемой организации в сфере коллекторской деятельности из реестра по основаниям, предусмотренным пунктом 3 настоящей статьи, такая некоммерческая организация не может претендовать на возможность осуществления деятельности в качестве саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z3106" w:id="484"/>
-[...15 lines deleted...]
-      2) непредставление в течение двух месяцев документов, предусмотренных частью третьей пункта 4 статьи 9 Закона о саморегулировании и пунктом 5 статьи 19-1 настоящего Закона;</w:t>
+    <w:bookmarkStart w:name="z3112" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Установленные подпунктами 1), 2), 3), 4) и 6) пункта 1 статьи 19-3 и статьей 19-6 настоящего Закона функции саморегулируемой организации в сфере коллекторской деятельности, которая была исключена из реестра, в отношении коллекторских агентств, являвшихся ее членами (участниками), переходят к иной саморегулируемой организации в сфере коллекторской деятельности соответствующего вида со дня вступления коллекторского агентства в такую саморегулируемую организацию в сфере коллекторской деятельности, а в случае отсутствия действующей саморегулируемой организации в сфере коллекторской деятельности соответствующего вида – остаются под контролем и надзором уполномоченного органа до дня включения в реестр саморегулируемой организации в сфере коллекторской деятельности соответствующего вида и вступления в такую саморегулируемую организацию в сфере коллекторской деятельности коллекторского агентства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z3107" w:id="485"/>
-[...15 lines deleted...]
-      3) вступившее в законную силу решение суда о прекращении деятельности саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+    <w:bookmarkStart w:name="z3113" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Саморегулируемая организация в сфере коллекторской деятельности в случае исключения из реестра саморегулируемых организаций в сфере коллекторской деятельности обязана передать все документы и сведения, образовавшиеся и вытекающие из правоотношений между саморегулируемой организацией в сфере коллекторской деятельности, ее членами (участниками) и должниками, другой саморегулируемой организации в сфере коллекторской деятельности, в состав членов (участников) которой вошли члены (участники) саморегулируемой организации в сфере коллекторской деятельности, исключенной из реестра саморегулируемых организаций, а при отсутствии действующей саморегулируемой организации в сфере коллекторской деятельности – уполномоченному органу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z3108" w:id="486"/>
-[...15 lines deleted...]
-      4) систематическое (три и более раза в течение двенадцати последовательных календарных месяцев) невыполнение письменного предписания уполномоченного органа;</w:t>
+    <w:bookmarkStart w:name="z3114" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При передаче уполномоченному органу документов и сведений, указанных в части первой настоящего пункта, уполномоченный орган не несет обязательств, вытекающих из правоотношений между членом (участником) саморегулируемой организации в сфере коллекторской деятельности, имеющим право кредитора, возникшее в результате уступки права (требования) по задолженности, и должником, а также иных обязательств имущественного характера, вытекающих из правоотношений саморегулируемой организации в сфере коллекторской деятельности с третьими лицами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z3109" w:id="487"/>
-[...15 lines deleted...]
-      5) неоднократное (два и более раза в течение двенадцати последовательных календарных месяцев) непредставление отчетности и (или) представление недостоверной отчетности в уполномоченный орган;</w:t>
+    <w:bookmarkStart w:name="z3115" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок передачи указанных в настоящем пункте документов и сведений устанавливается нормативным правовым актом уполномоченного органа, указанным в части второй пункта 3 статьи 19-1 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z3110" w:id="488"/>
-[...15 lines deleted...]
-      6) несоответствие саморегулируемой организации в сфере коллекторской деятельности в течение двенадцати последовательных календарных месяцев требованию, установленному пунктом 4 статьи 19-1 настоящего Закона.</w:t>
+    <w:bookmarkStart w:name="z3116" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. За неисполнение обязанности по передаче указанных в пункте 7 настоящей статьи материалов руководящий работник саморегулируемой организации в сфере коллекторской деятельности, исключаемой из реестра, несет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z3111" w:id="489"/>
-[...15 lines deleted...]
-      4. В течение одного года после принятия уполномоченным органом решения об исключении саморегулируемой организации в сфере коллекторской деятельности из реестра по основаниям, предусмотренным пунктом 3 настоящей статьи, такая некоммерческая организация не может претендовать на возможность осуществления деятельности в качестве саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-8. Меры воздействия, применяемые   к саморегулируемой организации   в сфере коллекторской деятельности, и основания их применения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уполномоченным органом применяются меры воздействия, установленные настоящей статьей, при несоблюдении требований настоящего Закона и иных законов Республики Казахстан, нормативных правовых актов уполномоченного органа саморегулируемой организацией в сфере коллекторской деятельности, предъявляемых к деятельности саморегулируемой организации в сфере коллекторской деятельности, правил и стандартов, а также при выявлении неправомерных действий или бездействия руководящих работников саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под мерами воздействия понимаются ограниченная мера воздействия в виде обязательного для исполнения письменного предписания и санкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3120" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Письменным предписанием является указание саморегулируемой организации в сфере коллекторской деятельности на принятие обязательных к исполнению мер, направленных на устранение выявленных нарушений и (или) причин, а также условий, способствовавших их совершению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z3112" w:id="490"/>
-[...15 lines deleted...]
-      5. Установленные подпунктами 1), 2), 3), 4) и 6) пункта 1 статьи 19-3 и статьей 19-6 настоящего Закона функции саморегулируемой организации в сфере коллекторской деятельности, которая была исключена из реестра, в отношении коллекторских агентств, являвшихся ее членами (участниками), переходят к иной саморегулируемой организации в сфере коллекторской деятельности соответствующего вида со дня вступления коллекторского агентства в такую саморегулируемую организацию в сфере коллекторской деятельности, а в случае отсутствия действующей саморегулируемой организации в сфере коллекторской деятельности соответствующего вида – остаются под контролем и надзором уполномоченного органа до дня включения в реестр саморегулируемой организации в сфере коллекторской деятельности соответствующего вида и вступления в такую саморегулируемую организацию в сфере коллекторской деятельности коллекторского агентства.</w:t>
+    <w:bookmarkStart w:name="z3121" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Письменное предписание может содержать требование о представлении в установленный уполномоченным органом срок плана мероприятий по исполнению требований уполномоченного органа, установленных частью первой настоящего пункта (далее – план мероприятий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z3113" w:id="491"/>
-[...15 lines deleted...]
-      6. Саморегулируемая организация в сфере коллекторской деятельности в случае исключения из реестра саморегулируемых организаций в сфере коллекторской деятельности обязана передать все документы и сведения, образовавшиеся и вытекающие из правоотношений между саморегулируемой организацией в сфере коллекторской деятельности, ее членами (участниками) и должниками, другой саморегулируемой организации в сфере коллекторской деятельности, в состав членов (участников) которой вошли члены (участники) саморегулируемой организации в сфере коллекторской деятельности, исключенной из реестра саморегулируемых организаций, а при отсутствии действующей саморегулируемой организации в сфере коллекторской деятельности – уполномоченному органу.</w:t>
+    <w:bookmarkStart w:name="z3122" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В плане мероприятий, представленном в срок, установленный письменным предписанием, указываются описания нарушений, причин, приведших к их возникновению, перечень запланированных мероприятий, срок их осуществления, а также ответственные руководящие работники саморегулируемой организации в сфере коллекторской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z3114" w:id="492"/>
-[...15 lines deleted...]
-      При передаче уполномоченному органу документов и сведений, указанных в части первой настоящего пункта, уполномоченный орган не несет обязательств, вытекающих из правоотношений между членом (участником) саморегулируемой организации в сфере коллекторской деятельности, имеющим право кредитора, возникшее в результате уступки права (требования) по задолженности, и должником, а также иных обязательств имущественного характера, вытекающих из правоотношений саморегулируемой организации в сфере коллекторской деятельности с третьими лицами.</w:t>
+    <w:bookmarkStart w:name="z3123" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обжалование письменного предписания уполномоченного органа осуществляется в порядке, установленном законами Республики Казахстан. Обжалование письменного предписания уполномоченного органа не приостанавливает его исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z3115" w:id="493"/>
-[...15 lines deleted...]
-      Порядок передачи указанных в настоящем пункте документов и сведений устанавливается нормативным правовым актом уполномоченного органа, указанным в части второй пункта 3 статьи 19-1 настоящего Закона.</w:t>
+    <w:bookmarkStart w:name="z3124" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саморегулируемая организация в сфере коллекторской деятельности обязана уведомить уполномоченный орган об исполнении мер, указанных в письменном предписании, и (или) мероприятий, указанных в плане мероприятий, в сроки, предусмотренные данными документами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z3116" w:id="494"/>
-[...15 lines deleted...]
-      7. За неисполнение обязанности по передаче указанных в пункте 7 настоящей статьи материалов руководящий работник саморегулируемой организации в сфере коллекторской деятельности, исключаемой из реестра, несет ответственность, установленную законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z3125" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае неисполнения в установленный уполномоченным органом срок письменного предписания уполномоченный орган вправе направить в саморегулируемую организацию в сфере коллекторской деятельности требование об отстранении руководящего работника саморегулируемой организации в сфере коллекторской деятельности и (или) приостановлении исполнения всех или части функций саморегулируемой организации в сфере коллекторской деятельности, предусмотренных статьей 19-3 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:p>
-[...176 lines deleted...]
-    <w:bookmarkStart w:name="z3126" w:id="503"/>
+    <w:bookmarkStart w:name="z3126" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок замещения и сроки исполнения обязанностей в случае отстранения руководящего работника саморегулируемой организации в сфере коллекторской деятельности определяются в правилах саморегулируемой организации в сфере коллекторской деятельности. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган вправе применить к саморегулируемой организации в сфере коллекторской деятельности санкцию в виде исключения из реестра саморегулируемых организаций в сфере коллекторской деятельности по основаниям, предусмотренным подпунктами 2), 4), 5) и 6) пункта 3 статьи 19-7 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19-8 с изменением, внесенным Законом РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-9. Прекращение членства (участия) в саморегулируемой организации   в сфере коллекторской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3129" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основаниями прекращения членства (участия) коллекторского агентства в саморегулируемой организации в сфере коллекторской деятельности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z3130" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) добровольное прекращение членства (участия) коллекторского агентства в саморегулируемой организации в сфере коллекторской деятельности осуществляется в сроки, установленные правилами саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z3131" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исключение коллекторского агентства из членов (участников) саморегулируемой организации в сфере коллекторской деятельности по решению саморегулируемой организации в сфере коллекторской деятельности осуществляется со дня, следующего за днем принятия такого решения коллегиальным органом управления саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z3132" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исключение коллекторского агентства из реестра коллекторских агентств осуществляется со дня, следующего за днем принятия такого решения уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z3133" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ликвидация коллекторского агентства осуществляется со дня ликвидации коллекторского агентства в соответствии с настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z3134" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прекращение деятельности саморегулируемой организации в сфере коллекторской деятельности осуществляется со дня прекращения деятельности саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z3135" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Саморегулируемая организация в сфере коллекторской деятельности вправе принять решение об исключении коллекторского агентства из членов (участников) саморегулируемой организации в сфере коллекторской деятельности в случае:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z3136" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) неоднократного (два и более раза в течение двенадцати последовательных календарных месяцев) несоблюдения членом (участником) саморегулируемой организации в сфере коллекторской деятельности требований правил и стандартов саморегулируемой организации в сфере коллекторской деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z3127" w:id="504"/>
-[...15 lines deleted...]
-      4. Уполномоченный орган вправе применить к саморегулируемой организации в сфере коллекторской деятельности санкцию в виде исключения из реестра саморегулируемых организаций в сфере коллекторской деятельности по основаниям, предусмотренным подпунктами 2), 4), 5) и 6) пункта 3 статьи 19-7 настоящего Закона. </w:t>
+    <w:bookmarkStart w:name="z3137" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неоднократной (два и более раза в течение двенадцати последовательных календарных месяцев) неуплаты членом (участником) членских взносов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z3138" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявления недостоверных сведений в документах, представленных членом для приема в члены (участники) саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z3139" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Вступительный и членские взносы, уплаченные коллекторским агентством в связи с его членством (участием) в саморегулируемой организации в сфере коллекторской деятельности, не подлежат возврату коллекторскому агентству при прекращении его членства (участия) в саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z3140" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Решение саморегулируемой организации в сфере коллекторской деятельности об отказе в приеме в члены (участники) или исключении из членов (участников) саморегулируемой организации в сфере коллекторской деятельности, а также действия (бездействие) саморегулируемой организации в сфере коллекторской деятельности, нарушающие права и законные интересы члена (участника), кандидата в члены (участники) саморегулируемой организации в сфере коллекторской деятельности, могут быть обжалованы в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z289" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...80 lines deleted...]
-      3) исключение коллекторского агентства из реестра коллекторских агентств осуществляется со дня, следующего за днем принятия такого решения уполномоченным органом;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z3133" w:id="509"/>
-[...15 lines deleted...]
-      4) ликвидация коллекторского агентства осуществляется со дня ликвидации коллекторского агентства в соответствии с настоящим Законом;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Ответственность за нарушение законодательства Республики Казахстан о коллекторской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан о коллекторской деятельности влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z3134" w:id="510"/>
-[...15 lines deleted...]
-      5) прекращение деятельности саморегулируемой организации в сфере коллекторской деятельности осуществляется со дня прекращения деятельности саморегулируемой организации в сфере коллекторской деятельности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Переходные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z293" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Организации, которые до введения в действие настоящего Закона осуществляли деятельность, обладающую признаками коллекторской деятельности, подлежат перерегистрации в органах юстиции в качестве коллекторского агентства в течение шести месяцев со дня введения в действие настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z3135" w:id="511"/>
-[...15 lines deleted...]
-      2. Саморегулируемая организация в сфере коллекторской деятельности вправе принять решение об исключении коллекторского агентства из членов (участников) саморегулируемой организации в сфере коллекторской деятельности в случае:</w:t>
+    <w:bookmarkStart w:name="z294" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При несоблюдении требования, указанного в пункте 1 настоящей статьи, организации подлежат реорганизации либо принудительной ликвидации в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z3136" w:id="512"/>
-[...104 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...109 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z296" w:id="521"/>
+    <w:bookmarkStart w:name="z296" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящий Закон вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkEnd w:id="512"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -17131,55 +17480,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17505,31 +17854,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>